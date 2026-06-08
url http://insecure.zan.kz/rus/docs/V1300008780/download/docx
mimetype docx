--- v0 (2025-11-08)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3b9d008" w14:textId="3b9d008">
+    <w:p w14:paraId="56de42d" w14:textId="56de42d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -805,16823 +805,6940 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 28 августа 2013 года № 90</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Квалификационные требования к категориям должностей сотрудников системы органов прокуратуры Республики Казахстан</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Квалификационные требования - в редакции приказа Генерального Прокурора РК от 29.12.2022 </w:t>
+      Сноска. Квалификационные требования - в редакции приказа Генерального Прокурора РК от 18.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 259</w:t>
+        <w:t>№ 26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2050"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование должности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Требования к образованию</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Требования к стажу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Требование к состоянию здоровья</w:t>
+Требования к знаниям, умениям и навыкам</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Требования к знаниям, умениям и навыкам</w:t>
+C-GP-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Центральный аппарат Генеральной прокуратуры Республики Казахстан</w:t>
+Руководитель Аппарата Генерального Прокурора,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Начальник Службы Генеральной прокуратуры </w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-C-GP-1</w:t>
+высшее, соответствующее функциональным направлениям конкретной должности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z18" w:id="6"/>
-[...34 lines deleted...]
-Начальник службы</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) не менее десяти лет стажа работы на правоохранительной службе, из которых не менее пяти лет стажа работы по соответствующему профильному направлению конкретных должностей данных категорий, в том числе не менее пять лет на руководящих должностях, из них не менее двух лет на должностях следующей нижестоящей категории, предусмотренной штатным расписанием конкретного структурного подразделения, или не ниже категорий C-GP-2, C-OGP-3, C-AGP-3, C-KSGP-2, C-KIGP-2, C-VP-2, C-TP-3, C-SV-2, C-SVО-1, C-SVU-1, B-FM-2, B-FMО-1;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) не менее десяти лет стажа службы в специальных государственных органах или на воинской службе, в том числе не менее четырех лет на должностях не ниже начальника департамента специальных государственных органов центрального уровня или начальника управления не ниже оперативно-тактического уровня органа военного управления Вооруженных сил Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) не менее одиннадцати лет стажа работы в должности судьи не ниже Верховного суда или Конституционного суда Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) не менее одиннадцати лет стажа работы на государственной службе, в том числе не менее двух лет на политических должностях или на должностях корпуса "А", соответствующих профильному направлению конкретных должностей данных категорий;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) не менее двенадцати лет стажа работы в областях, соответствующих функциональному направлению конкретной должности данных категорий, в том числе не менее шести лет на руководящих должностях, из них не менее двух лет на должностях не ниже руководителей субъектов среднего предпринимательства, субъектов квазигосударственного сектора либо некоммерческих организаций со среднегодовой штатной численностью не менее ста человек.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-высшее, соответствующее функциональным направлениям конкретной должности</w:t>
+наличие обязательных знаний, умений и навыков, необходимых для исполнения функциональных обязанностей по конкретной должности;</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z19" w:id="7"/>
-[...90 lines deleted...]
-4) либо не менее четырнадцати лет стажа работы в сферах, соответствующих функциональным направлениям конкретной должности данной категории, в том числе не менее шести лет на руководящих должностях;</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+C-VP-1, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+C-AGP-1, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+C-KSGP-1, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+C-KIGP-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-пригодность по состоянию здоровья к прохождению службы в правоохранительных органах</w:t>
+              <w:t xml:space="preserve">
+Главный военный прокурор, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ректор Академии правоохранительных органов,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Председатель Комитета по правовой статистике и специальным учетам,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Председатель Комитета по защите прав инвесторов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-наличие обязательных знаний, умений и навыков, необходимых для исполнения функциональных обязанностей по конкретной должности;</w:t>
+высшее, соответствующее функциональным направлениям конкретной должности</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-C-GP-2</w:t>
+1) не менее десяти лет стажа работы на правоохранительной службе, из которых не менее пяти лет стажа работы по соответствующему профильному направлению конкретных должностей данных категорий, в том числе не менее четырех лет на руководящих должностях, из них не менее двух лет на должностях не ниже категорий С-GP-3, C-OGP-2, C-AGP-3, C-KSGP-2, C-KIGP-2, C-VP-2, C-TP-3, C-SV-2, C-SVО-1, C-SVU-1, B-FM-2, B-FMО-1;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) не менее десяти лет стажа службы в специальных государственных органах или на воинской службе, в том числе не менее четырех лет на должностях не ниже начальника департамента специальных государственных органов центрального уровня или начальника управления не ниже оперативно-тактического уровня органа военного управления Вооруженных сил Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) не менее одиннадцати лет стажа работы в должности судьи не ниже Верховного суда или Конституционного суда Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) не менее одиннадцати лет стажа работы на государственной службе, в том числе не менее двух лет на политических должностях или на должностях корпуса "А", соответствующих профильному направлению конкретных должностей данных категорий;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) не менее двенадцати лет стажа работы в областях, соответствующих функциональному направлению конкретной должности данных категорий, в том числе не менее шести лет на руководящих должностях, из них не менее двух лет на должностях не ниже руководителей субъектов среднего предпринимательства, субъектов квазигосударственного сектора либо некоммерческих организаций со среднегодовой штатной численностью не менее ста человек.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z22" w:id="8"/>
-[...62 lines deleted...]
-Старший помощник Генерального Прокурора по особым поручениям</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+наличие обязательных знаний, умений и навыков, необходимых для исполнения функциональных обязанностей по конкретной должности;</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...12 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z24" w:id="9"/>
-[...90 lines deleted...]
-4) либо не менее тринадцати лет стажа работы в сферах, соответствующих функциональным направлениям конкретной должности данной категории, в том числе не менее шести лет на руководящих должностях;</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+C-TP-1, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+C-AGP-2, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+C-AGP-3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-C-GP-3</w:t>
+Главный транспортный прокурор,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Первый проректор Академии правоохранительных органов,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Проректор Академии правоохранительных органов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z27" w:id="10"/>
-[...34 lines deleted...]
-Начальник самостоятельного управления Генеральной прокуратуры</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+высшее, соответствующее функциональным направлениям конкретной должности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...12 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z28" w:id="11"/>
-[...90 lines deleted...]
-4) либо не менее двенадцати лет стажа работы в сферах, соответствующих функциональным направлениям конкретной должности данной категории, в том числе не менее шести лет на руководящих должностях;</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) не менее девяти лет стажа работы на правоохранительной службе, из которых не менее четырех лет стажа работы по соответствующему профильному направлению конкретных должностей данных категорий, в том числе не менее трех лет на руководящих должностях, из них не менее двух лет на должностях следующей нижестоящей категории, предусмотренной штатным расписанием конкретного структурного подразделения, или не ниже категорий C-GP-3, C-KSGP-2, C-ОKSGP-1, C-АGP-4, C-VP-2, C-TP-3, C-OGP-3, C-KIGP-2, C-SV-2, C-SVO-1, C-SVU-1, B-FM-2,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+B-FMO-1;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) не менее десяти лет стажа службы в специальных государственных органах или на воинской службе, в том числе не менее трех лет на должностях не ниже начальника департамента специальных государственных органов центрального уровня или начальника управления не ниже оперативно-тактического уровня органа военного управления Вооруженных сил Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3) не менее одиннадцати лет стажа работы в должности судьи не ниже Верховного суда или Конституционного суда Республики Казахстан; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) не менее одиннадцати лет стажа работы на государственной службе, в том числе не менее двух лет на политических должностях или на должностях корпуса "А", соответствующих профильному направлению конкретных должностей данных категорий;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) не менее двенадцати лет стажа работы в областях, соответствующих функциональному направлению конкретной должности данных категорий, в том числе не менее шести лет на руководящих должностях, из них не менее двух лет на должностях не ниже руководителей субъектов среднего предпринимательства, субъектов квазигосударственного сектора либо некоммерческих организаций со среднегодовой штатной численностью не менее ста человек.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-C-GP-4</w:t>
+наличие обязательных знаний, умений и навыков, необходимых для исполнения функциональных обязанностей по конкретной должности;</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z31" w:id="12"/>
-[...62 lines deleted...]
-Старший помощник Генерального Прокурора</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+C-GP-2, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+C-OGP-1, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+C-KSGP-2, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+C-KIGP-2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...12 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z33" w:id="13"/>
-[...90 lines deleted...]
-4) либо не менее десяти лет стажа работы в сферах, соответствующих функциональным направлениям конкретной должности данной категории, в том числе не менее четырех лет на руководящих должностях или не менее пяти лет на должностях нижестоящей категории;</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Начальник Департамента Генеральной прокуратуры, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заместитель начальника Службы Генеральной прокуратуры,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Старший помощник Генерального Прокурора по особым поручениям,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Прокурор области и приравненный к нему прокурор, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Первый заместитель председателя Комитета по правовой статистике и специальным учетам, Заместитель председателя Комитета по правовой статистике и специальным учетам, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заместитель председателя Комитета по защите прав инвесторов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-C-GP-5</w:t>
+высшее, соответствующее функциональным направлениям конкретной должности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z36" w:id="14"/>
-[...90 lines deleted...]
-помощник Генерального Прокурора</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) не менее девяти лет стажа работы на правоохранительной службе, из которых не менее трех лет стажа работы по соответствующему профильному направлению конкретных должностей данных категорий, в том числе не менее трех лет на руководящих должностях, из них не менее двух лет на должностях следующей нижестоящей категории, предусмотренной штатным расписанием конкретного структурного подразделения, или не ниже категорий C-GP-4, C-OGP-3, C-АGP-4, C-KSGP-3, C-ОKSGP-1, C-KIGP-3, C-VP-2, C-TP-3, B-FM-3, B-FMO-2, C-SV-3, C-SVO-2, C-SVU-2, C-SN-1;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) не менее девяти лет стажа службы в специальных государственных органах или на воинской службе, в том числе не менее двух лет на должностях не ниже начальника департамента специальных государственных органов центрального уровня или начальника управления не ниже оперативно-тактического уровня органа военного управления Вооруженных Сил Республики Казахстан или военных учебных заведений;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) не менее десяти лет стажа работы в должности судьи не ниже Верховного суда или Конституционного суда Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) не менее десяти лет стажа работы на государственной службе, в том числе не менее двух лет на политических должностях или на должностях корпуса "А", соответствующих профильному направлению конкретных должностей данных категорий;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) не менее одиннадцати лет стажа работы в областях, соответствующих функциональному направлению конкретной должности данных категорий, в том числе не менее пяти лет на должностях не ниже руководителей субъектов среднего предпринимательства, субъектов квазигосударственного сектора либо некоммерческих организаций со среднегодовой штатной численностью не менее ста человек.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...12 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z39" w:id="15"/>
-[...118 lines deleted...]
-          <w:p/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+наличие обязательных знаний, умений и навыков, необходимых для исполнения функциональных обязанностей по конкретной должности;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+для начальника Департамента кадровой работы обязательное наличие сертификата (в сфере HR) по управлению персоналом в случае отсутствия стажа работы по профильному направлению не менее 3 лет;</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-C-GP-6</w:t>
+              <w:t xml:space="preserve">
+C-GP-3, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+C-AGP-4, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+C-TP-2, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+C-TP-3, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+C-OGP-2, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+C-OGP-3, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+C-OKSGP-1, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+C-VP-2, </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Старший прокурор управления, отдела Генеральной прокуратуры</w:t>
+              <w:t xml:space="preserve">
+Заместитель начальника Департамента Генеральной прокуратуры, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Начальник самостоятельного управления Генеральной прокуратуры,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Руководитель аппарата Академии правоохранительных органов, Директор Института Академии правоохранительных органов, Профессор Академии правоохранительных органов, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Первый заместитель Главного транспортного прокурора, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Заместитель Главного транспортного прокурора, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Первый заместитель прокурора области и приравненного к нему прокурора, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заместитель прокурора области и приравненного к нему прокурора,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Начальник территориального и приравненного к нему органа Комитета по правовой статистике и специальным учетам, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Первый заместитель Главного военного прокурора, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заместитель Главного военного прокурора</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...12 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z42" w:id="16"/>
-[...62 lines deleted...]
-3) либо не менее восьми лет стажа работы в сферах, соответствующих функциональным направлениям конкретной должности данной категории;</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+высшее, соответствующее функциональным направлениям конкретной должности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-C-GP-7</w:t>
+1) не менее восьми лет стажа работы на правоохранительной службе, из которых не менее трех лет стажа работы на руководящих должностях по соответствующему профильному направлению конкретных должностей данных категорий, в том числе не менее двух лет на руководящих должностях следующей нижестоящей категории, предусмотренной штатным расписанием конкретного структурного подразделения, или не ниже категорий C-GP-4, C-AGP-5, C-VP-3, C-TP-4, C-OGP-4, C-KSGP-4, C-KIGP-4, C-OKSGP-2, C-RVP-1, C-GVP-1, C-RTP-1, C-RGP-1, B-FM-4, B-FMО-3, C-SV-4, C-SVО-3, C-SVR-1, C-SVR-2 (для занятия должности по категории C-SVО-2), C-SVU-3, C-SN-2, C-SGU-1, C-SGU-3, C-SGU-5;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) не менее восьми лет стажа службы в специальных государственных органах или на воинской службе, в том числе не менее двух лет на должностях не ниже начальника департамента специальных государственных органов центрального уровня или начальника управления не ниже оперативно-тактического уровня органа военного управления Вооруженных Сил Республики Казахстан или военных учебных заведений;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) не менее девяти лет стажа работы в должности судьи не ниже областных и приравненных к ним судов (городского суда столицы республики, городских судов городов республиканского значения);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) не менее девяти лет стажа работы на государственной службе, в том числе не менее двух лет: на политических должностях либо на должностях корпуса "А" и (или) на должностях не ниже категорий А-1, В-1, С-1, соответствующих профильному направлению конкретных должностей данных категорий;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) не менее десяти лет стажа работы в областях, соответствующих функциональному направлению конкретной должности данных категорий, в том числе не менее четырех лет на должностях не ниже руководителей субъектов среднего предпринимательства, субъектов квазигосударственного сектора либо некоммерческих организаций со среднегодовой штатной численностью не менее ста человек.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Прокурор управления, отдела Генеральной прокуратуры</w:t>
+наличие обязательных знаний, умений и навыков, необходимых для исполнения функциональных обязанностей по конкретной должности;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+для заместителя начальника Департамента кадровой работы обязательное наличие сертификата (в сфере HR) по управлению персоналом в случае отсутствия стажа работы по профильному направлению не менее 3 лет;</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...12 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z44" w:id="17"/>
-[...62 lines deleted...]
-3) либо не менее семи лет стажа работы в сферах, соответствующих функциональным направлениям конкретной должности данной категории;</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+C-GP-4, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+C-AGP-5, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+C-KSGP-3, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+C-KIGP-3, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+C-OKSGP-2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...31 lines deleted...]
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Областные органы Генеральной прокуратуры</w:t>
+Начальник управления Генеральной прокуратуры,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заместитель начальник самостоятельного управления Генеральной прокуратуры, Старший помощник Генерального Прокурора,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Заместитель директора Института Академии правоохранительных органов, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Декан факультета Академии правоохранительных органов, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Начальник управления Комитета по правовой статистике и специальным учетам, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Начальник управления Комитета по защите прав инвесторов,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заместитель начальника территориального и приравненного к нему органа Комитета по правовой статистике и специальным учетам</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-C-ОGP-1</w:t>
+высшее, соответствующее функциональным направлениям конкретной должности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Прокурор области и приравненный к нему прокурор (далее – прокурор области)</w:t>
+1) не менее семи лет стажа работы на правоохранительной службе, из которых не менее трех лет стажа работы по соответствующему профильному направлению конкретных должностей данных категорий, в том числе не менее двух лет на должностях следующей нижестоящей категории, предусмотренной штатным расписанием конкретного структурного подразделения, или не ниже категорий C-GP-6, C-AGP-7, C-KSGP-4, C-KIGP-4, C-OKSGP-3, B-FM-5, B-FM-6 (для занятия должности категории B-FMО-3), B-FMО-4, C-SV-5, C-SV-8 (для занятия должности категории C-SVО-3), C-SVО-4, C-SVR-3, C-SVU-4, C-SN-3, С-SSP-2, C-SGU-6;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) не менее семи лет стажа службы в специальных государственных органах или на воинской службе, в том числе не менее двух лет на должностях не ниже руководителей структурных подразделении специальных государственных органов или военного управления областного (города республиканского значения и столицы) уровня или военных учебных заведений;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) не менее восьми лет стажа работы в должности судьи не ниже областных и приравненных к ним судов (городского суда столицы республики, городских судов городов республиканского значения);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) не менее восьми лет стажа работы на государственной службе, в том числе не менее двух лет: на политических должностях либо на должностях корпуса "А" и (или) на должностях не ниже категорий А-1, B-1, C-1, C-O-1, D-O-1, соответствующих профильному направлению конкретных должностей данных категорий;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) не менее девяти лет стажа работы в областях, соответствующих функциональному направлению конкретной должности данных категорий, в том числе не менее трех лет на должностях не ниже руководителей субъектов среднего предпринимательства, субъектов квазигосударственного сектора либо некоммерческих организаций со среднегодовой штатной численностью не менее пятидесяти человек;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) не менее восьми лет стажа работы в областях, соответствующих функциональному направлению конкретной должности данных категорий, в том числе не менее трех лет на руководящих должностях для лиц, зачисленных в Президентский молодежный кадровый резерв (за исключением категорий C-SVR-1 указанных в первом абзаце настоящего пункта).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-высшее, соответствующее функциональным направлениям конкретной должности</w:t>
+наличие обязательных знаний, умений и навыков, необходимых для исполнения функциональных обязанностей по конкретной должности;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+для начальника управления Департамента кадровой работы обязательное наличие сертификата (в сфере HR) по управлению персоналом в случае отсутствия стажа работы по профильному направлению не менее 3 лет;</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z46" w:id="18"/>
-[...62 lines deleted...]
-3) либо стаж работы на должности судьи не менее двенадцати лет;</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+C-TP-4, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+C-OGP-4, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+C-VP-3, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+C-RTP-1, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+C-RVP-1, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+C-GVP-1,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+C-RGP-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пригодность по состоянию здоровья к прохождению службы в правоохранительных органах</w:t>
+Начальник управления Главной транспортной прокуратуры,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Старший помощник Главного транспортного прокурора,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Начальник управления прокуратуры области и приравненной к ней прокуратуры, Старший помощник прокурора области и приравненного к нему прокурора,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Начальник управления Главной военной прокуратуры, Старший помощник Главного военного прокурора, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Региональный транспортный прокурор, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Военный прокурор региона, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Военный прокурор гарнизона, войск, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Районный и приравненный к нему прокурор</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-наличие обязательных знаний, умений и навыков, необходимых для исполнения функциональных обязанностей по конкретной должности;</w:t>
+высшее, соответствующее функциональным направлениям конкретной должности</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-C-ОGP-2</w:t>
+1) не менее семи лет стажа работы на правоохранительной службе, из которых не менее двух лет стажа работы по соответствующему профильному направлению конкретных должностей данных категорий, в том числе не менее двух лет на должностях следующей нижестоящей категории, предусмотренной штатным расписанием конкретного структурного подразделения, или не ниже категорий C-GP-7, C-OGP-6, C-AGP-7, C-KSGP-4, C-KIGP-4, C-VP-5, C-TP-7, C-OKSGP-5, C-GVP-2, C-RVP-3, C-RTP-2, C-RGP-2, B-FM-5, B-FMО-4, C-SV-5, C-SVО-4, C-SVR-3, C-SVU-4, C-SN-3, С-SSP-2, C-SGU-6;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) не менее семи лет стажа службы в специальных государственных органах или на воинской службе, в том числе не менее двух лет на должностях не ниже руководителей структурных подразделении специальных государственных органов или военного управления областного (города республиканского значения и столицы) уровня или военных учебных заведений;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) не менее восьми лет стажа работы в должности судьи не ниже областных и приравненных к ним судов (городского суда столицы республики, городских судов городов республиканского значения);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) не менее восьми лет стажа работы на государственной службе, в том числе не менее двух лет: на политических должностях либо на должностях корпуса "А" и (или) на должностях не ниже категорий А-1, B-1, C-1, C-O-1, D-O-1, соответствующих профильному направлению конкретных должностей данных категорий;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) не менее девяти лет стажа работы в областях, соответствующих функциональному направлению конкретной должности данных категорий, в том числе не менее трех лет на должностях не ниже руководителей субъектов среднего предпринимательства, субъектов квазигосударственного сектора либо некоммерческих организаций со среднегодовой штатной численностью не менее пятидесяти человек;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) не менее восьми лет стажа работы в областях, соответствующих функциональному направлению конкретной должности данных категорий, в том числе не менее трех лет на руководящих должностях для лиц, зачисленных в Президентский молодежный кадровый резерв (за исключением категорий C-RTP-1, C-RGP-1, C-RVP-1, C-GVP-1 указанных в первом абзаце настоящего пункта).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Первый заместитель прокурора области</w:t>
+наличие обязательных знаний, умений и навыков, необходимых для исполнения функциональных обязанностей по конкретной должности;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+для руководителей территориальных кадровых служб обязательное наличие сертификата (в сфере HR) по управлению персоналом в случае отсутствия стажа работы по профильному направлению не менее 3 лет;</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...12 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z48" w:id="19"/>
-[...90 lines deleted...]
-4) либо не менее двенадцати лет стажа государственной службы, в том числе не менее шести лет на руководящих должностях;</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+C-GP-5, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+C-AGP-6,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+C-AGP-7, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+C-KSGP-4, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+C-KIGP-4, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+C-VP-4, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+C-TP-5, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+C-OGP-5, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+C-OKSGP-3, </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-C-ОGP-3</w:t>
+              <w:t xml:space="preserve">
+Заместитель начальника управления Генеральной прокуратуры, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Начальник отдела Генеральной прокуратуры, Советник, помощник Генерального Прокурора,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Начальник управления Академии правоохранительных органов, Начальник центра Академии правоохранительных органов, Заведующий кафедрой Академии правоохранительных органов, Главный научный сотрудник Академии правоохранительных органов, Помощник ректора Академии правоохранительных органов, Секретарь Ученого совета Академии правоохранительных органов,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Начальник отдела Академии правоохранительных органов, Начальник дежурной части Академии правоохранительных органов, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ведущий научный сотрудник Академии правоохранительных органов,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доцент Академии правоохранительных органов,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Начальник отдела Комитета по правовой статистике и специальным учетам,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Заместитель начальника управления Комитета по защите прав инвесторов, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Начальник отдела Комитета по защите прав инвесторов, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Заместитель начальника управления Главной военной прокуратуры, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Начальник отдела Главной военной прокуратуры, Помощник Главного военного прокурора, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Заместитель начальника управления Главной транспортной прокуратуры, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Заместитель начальника управления прокуратуры области и приравненной к ней прокуратуры, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Начальник управления территориального и приравненного к нему органа Комитета по правовой статистике и специальным учетам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Заместитель прокурора области</w:t>
+высшее, соответствующее функциональным направлениям конкретной должности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...12 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z51" w:id="20"/>
-[...90 lines deleted...]
-4) либо не менее одиннадцати лет стажа государственной службы, в том числе не менее пяти лет на руководящих должностях;</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) не менее шести лет стажа работы на правоохранительной службе, из которых не менее двух лет стажа работы по соответствующему профильному направлению конкретных должностей данных категорий, в том числе не менее двух лет на должностях следующей нижестоящей категории, предусмотренной штатным расписанием конкретного структурного подразделения, или не ниже категорий C-GP-7, C-AGP-8, C-KSGP-5, C-KIGP-5, C-VP-5, C-TP-7, C-OGP-7, C-OKSGP-5, B-FM-6, B-FMО-5, C-SV-8, C-SVО-5, C-SVО-7 (для занятия должности по категории C-SVR-3), C-SVR-4, C-SVU-5, C-SN-4, С-SSP-3, C-SGU-8;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) не менее шести лет стажа службы в специальных государственных органах или на воинской службе, в том числе не менее двух лет на должностях не ниже руководителей структурных подразделении специальных государственных органов или военного управления областного (города республиканского значения и столицы) уровня или военных учебных заведений;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) не менее семи лет стажа работы в должности судьи не ниже областных и приравненных к ним судов (городского суда столицы республики, городских судов городов республиканского значения);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+4) не менее семи лет стажа работы на политических или на административных государственных должностях, в том числе не менее двух лет на руководящих должностях, соответствующих профильному направлению конкретных должностей данных категорий; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) не менее восьми лет стажа работы в областях, соответствующих функциональному направлению конкретной должности данных категорий, в том числе не менее двух лет на должностях руководителя в организациях среднего или крупного предпринимательства, а также в квазигосударственном секторе;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) не менее семи лет стажа работы в областях, соответствующих функциональному направлению конкретной должности данных категорий, в том числе не менее двух лет на руководящих должностях для лиц, зачисленных в Президентский молодежный кадровый резерв.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-C-ОGP-4</w:t>
+наличие обязательных знаний, умений и навыков, необходимых для исполнения функциональных обязанностей по конкретной должности;</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z54" w:id="21"/>
-[...34 lines deleted...]
-Старший помощник прокурора области</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+C-RTP-2, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+С-RVP-2, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+C-RVP-3, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+C-GVP-2, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+C-RGP-2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...12 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z55" w:id="22"/>
-[...90 lines deleted...]
-4) либо не менее десяти лет стажа работы в сферах, соответствующих функциональным направлениям конкретной должности данной категории, в том числе не менее пяти лет на руководящих должностях;</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Заместитель регионального транспортного прокурора, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Первый заместитель военного прокурора региона,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заместитель военного прокурора региона,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заместитель военного прокурора гарнизона, войск,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заместитель районного и приравненного к нему прокурора</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-C-ОGP-5</w:t>
+высшее, соответствующее функциональным направлениям конкретной должности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
- Заместитель начальника управления прокуратуры области </w:t>
+              <w:t>
+1) не менее пяти лет стажа работы на правоохранительной службе, из которых не менее двух лет стажа работы по соответствующему профильному направлению конкретных должностей данных категорий, в том числе не менее двух лет на должностях следующей нижестоящей категории, предусмотренной штатным расписанием конкретного структурного подразделения, или не ниже категорий C-GP-7, C-AGP-8, C-KSGP-5, C-KIGP-5, C-VP-5, C-TP-8, C-OGP-6, C-OKSGP-5, C-RVP-4, C-GVP-3, C-RTP-3, C-RGP-3, B-FM-6, B-FMО-5, C-SV-6, C-SVО-5, C-SVR-4, C-SVU-5, C-SN-4, С-SSP-3, C-SGU-8;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) не менее шести лет стажа службы в специальных государственных органах или на воинской службе, в том числе не менее двух лет на должностях не ниже руководителей структурных подразделении специальных государственных органов или военного управления областного (города республиканского значения и столицы) уровня или военных учебных заведений;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) не менее семи лет стажа работы в должности судьи не ниже областных и приравненных к ним судов (городского суда столицы республики, городских судов городов республиканского значения);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+4) не менее семи лет стажа работы на политических или на административных государственных должностях, в том числе не менее двух лет на руководящих должностях, соответствующих профильному направлению конкретных должностей данных категорий; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) не менее восьми лет стажа работы в областях, соответствующих функциональному направлению конкретной должности данных категорий, в том числе не менее двух лет на должностях руководителя в организациях среднего или крупного предпринимательства, а также в квазигосударственном секторе;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) не менее семи лет стажа работы в областях, соответствующих функциональному направлению конкретной должности данных категорий, в том числе не менее двух лет на руководящих должностях для лиц, зачисленных в Президентский молодежный кадровый резерв.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...12 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z58" w:id="23"/>
-[...118 lines deleted...]
-          <w:p/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+наличие обязательных знаний, умений и навыков, необходимых для исполнения функциональных обязанностей по конкретной должности;</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-C-ОGP-6</w:t>
+              <w:t xml:space="preserve">
+C-GP-6, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+C-AGP-8,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+C-KSGP-5, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+C-KIGP-5, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+C-TP-6, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+C-OGP-6, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+C-OKSGP-4, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+C-RTP-3, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+C-RGP-3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z61" w:id="24"/>
-[...34 lines deleted...]
-Помощник прокурора области</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Старший прокурор управления, отдела Генеральной прокуратуры, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Старший прокурор управления, отдела Академии правоохранительных органов, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Старший научный сотрудник Академии правоохранительных органов, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Старший преподаватель Академии правоохранительных органов, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Старший прокурор управления, отдела Комитета по правовой статистике и специальным учетам,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Старший прокурор управления, отдела Комитета по защите прав инвесторов,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Начальник отдела Главной транспортной прокуратуры, Помощник Главного транспортного прокурора,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Начальник отдела прокуратуры области и приравненной к ней прокуратуры, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Помощник прокурора области и приравненного к нему прокурора, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заместитель начальника управления территориального и приравненного к нему органа Комитета по правовой статистике и специальным учетам,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Начальник отдела региональной транспортной прокуратуры,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Начальник отдела районной и приравненной к ней прокуратуры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...12 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z62" w:id="25"/>
-[...90 lines deleted...]
-4) либо не менее восьми лет стажа работы в сферах, соответствующих функциональным направлениям конкретной должности данной категории, в том числе не менее трех лет на руководящих должностях;</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+высшее, соответствующее функциональным направлениям конкретной должности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-C-ОGP-7</w:t>
+1) не менее четырех лет стажа работы на правоохранительной службе;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) не менее четырех лет стажа службы в специальных государственных органах или на воинской службе, или в должности судьи;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) не менее пяти лет стажа работы на политических или на административных государственных должностях, в том числе не менее одного года на руководящих должностях, соответствующих профильному направлению конкретных должностей данных категорий;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+4) не менее шести лет стажа работы в областях, соответствующих функциональному направлению конкретной должности данных категорий; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) не менее пяти лет стажа работы для лиц, зачисленных в Президентский молодежный кадровый резерв.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Старший прокурор управления, отдела прокуратуры области</w:t>
+наличие обязательных знаний, умений и навыков, необходимых для исполнения функциональных обязанностей по конкретной должности;</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...12 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z65" w:id="26"/>
-[...62 lines deleted...]
-3) либо не менее пяти лет стажа работы в сферах, соответствующих функциональным направлениям конкретной должности данной категории;</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+C-GP-7, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+C-AGP-9, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+C-KSGP-6, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+C-KIGP-6, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+C-VP-5, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+C-TP-7, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+C-OGP-7, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+C-OKSGP-5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-C-ОGP-8</w:t>
+              <w:t xml:space="preserve">
+Прокурор управления, отдела Генеральной прокуратуры, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Прокурор управления, отдела Академии правоохранительных органов, Инспектор управления, отдела Академии правоохранительных органов, Научный сотрудник Академии правоохранительных органов, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Преподаватель Академии правоохранительных органов,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прокурор управления, отдела Комитета по правовой статистике и специальным учетам,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Прокурор управления, отдела Комитета по защите прав инвесторов, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Старший военный прокурор управления, отдела Главной военной прокуратуры, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Старший прокурор управления, отдела Главной транспортной прокуратуры,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Старший прокурор управления, отдела прокуратуры области и приравненной к ней прокуратуры, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Начальник отдела территориального и приравненного к нему органа Комитета по правовой статистике и специальным учетам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Прокурор управления, отдела прокуратуры области</w:t>
+высшее, соответствующее функциональным направлениям конкретной должности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...12 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z67" w:id="27"/>
-[...62 lines deleted...]
-3) либо не менее пяти лет стажа работы в сферах, соответствующих функциональным направлениям конкретной должности данной категории.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) не менее трех лет стажа службы в правоохранительных или специальных государственных органах или на воинской службе, или в должности судьи;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) не менее четырех лет стажа работы на административных государственных должностях, соответствующих профильному направлению конкретных должностей данных категорий;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) не менее пяти лет стажа работы в областях, соответствующих функциональному направлению конкретной должности данных категорий;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) не менее пяти лет стажа работы для лиц, зачисленных в Президентский молодежный кадровый резерв.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...31 lines deleted...]
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Районные органы Генеральной прокуратуры</w:t>
+наличие обязательных знаний, умений и навыков, необходимых для исполнения функциональных обязанностей по конкретной должности;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-C-RGP -1</w:t>
+              <w:t xml:space="preserve">
+C-TP-8, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+C-OGP-8, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+C-OKSGP-6, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+C-VP-6, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+C-RGP-3, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+C-RVP-4, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+C-GVP-3, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+C-RTP-4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z69" w:id="28"/>
-[...34 lines deleted...]
-(далее – прокурор города, района)</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Прокурор управления, отдела Главной транспортной прокуратуры, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прокурор управления, отдела прокуратуры области и приравненной к ней прокуратуры,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Старший прокурор управления, отдела территориального и приравненного к нему органа Комитета по правовой статистике и специальным учетам,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Военный прокурор</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+управления,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+отдела Главной военной прокуратуры, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Начальник отдела районной и приравненной к ней прокуратуры,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Начальник отдела военной прокуратуры региона, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Старший прокурор военной прокуратуры региона,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Начальник отдела военной прокуратуры гарнизона, войск, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Старший прокурор военной прокуратуры гарнизона, войск,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Старший прокурор региональной транспортной прокуратуры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 высшее, соответствующее функциональным направлениям конкретной должности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z70" w:id="29"/>
-[...118 lines deleted...]
-5) либо не менее десяти лет стажа работы в сферах, соответствующих функциональным направлениям конкретной должности данной категории, в том числе не менее пяти лет на руководящих должностях;</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) не менее двух лет стажа работы на правоохранительной службе или специальных государственных органах или на воинской службе или в должности судьи;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) не менее трех лет стажа работы на административных государственных должностях, соответствующих профильному направлению конкретных должностей данных категорий;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) не менее четырех лет стажа работы в областях, соответствующих функциональному направлению конкретной должности данных категорий;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) не менее пяти лет стажа работы для лиц, зачисленных в Президентский молодежный кадровый резерв.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пригодность по состоянию здоровья к прохождению службы в правоохранительных органах</w:t>
+наличие обязательных знаний, умений и навыков, необходимых для исполнения функциональных обязанностей по конкретной должности;</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-наличие обязательных знаний, умений и навыков, необходимых для исполнения функциональных обязанностей по конкретной должности;</w:t>
+              <w:t xml:space="preserve">
+C-RGP-4, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+C-VP-7</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-C-RGP -2</w:t>
+              <w:t xml:space="preserve">
+Старший прокурор районной и приравненной к ней прокуратуры, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Инструктор-сержант Главной военной прокуратуры, Начальник подразделения Главной военной прокуратуры, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Старший специалист, Специалист Главной военной прокуратуры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Заместитель прокурора города, района</w:t>
+высшее, соответствующее функциональным направлениям конкретной должности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...12 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z74" w:id="30"/>
-[...90 lines deleted...]
-4) либо не менее семи лет стажа работы в сферах, соответствующих функциональным направлениям конкретной должности данной категории, в том числе не менее четырех лет на руководящих должностях;</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) не менее одного года стажа работы на правоохранительной службе или специальных государственных органах или на воинской службе или в должности судьи;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) не менее двух лет стажа работы на административных государственных должностях, соответствующих профильному направлению конкретных должностей данных категорий;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) не менее трех лет стажа работы в областях, соответствующих функциональному направлению конкретной должности данных категорий;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) не менее пяти лет стажа работы для лиц, зачисленных в Президентский молодежный кадровый резерв.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-C-RGP -3</w:t>
+наличие обязательных знаний, умений и навыков, необходимых для исполнения функциональных обязанностей по конкретной должности;</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Начальник отдела прокуратуры города, района</w:t>
+              <w:t xml:space="preserve">
+C-OKSGP-7, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+C-RGP-5, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+C-RTP-5, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+C-RVP-5, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+C-RVP-6, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+C-GVP-4, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+C-GVP-5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...12 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z77" w:id="31"/>
-[...90 lines deleted...]
-4) либо не менее пяти лет стажа работы в сферах, соответствующих функциональным направлениям конкретной должности данной категории, в том числе не менее двух лет на руководящих должностях;</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прокурор управления, отдела территориального и приравненного к нему органа Комитета по правовой статистике и специальным учетам,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прокурор районной и приравненной к ней прокуратуры,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Прокурор региональной транспортной прокуратуры, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Прокурор военной прокуратуры региона, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Старший специалист, Специалист региональных и гарнизонных органов Главной военной прокуратуры </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Прокурор военной прокуратуры гарнизона, войск, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Старший специалист, Специалист региональных и гарнизонных органов Главной военной прокуратуры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-C-RGP -4</w:t>
+высшее, соответствующее функциональным направлениям конкретной должности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Старший прокурор прокуратуры города, района</w:t>
+стаж работы не требуется</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...12 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z80" w:id="32"/>
-[...952 lines deleted...]
-          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие обязательных знаний, умений и навыков, необходимых для исполнения функциональных обязанностей по конкретной должности;</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...10606 lines deleted...]
-          <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z214" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ко всем категориям должностей обязательное требование к состоянию здоровья – пригодность по состоянию здоровья к прохождению службы в правоохранительных органах.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К должностям, не относящимся к руководящим, наличие стажа работы на руководящих должностях не требуется.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z215" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лица, обладающие высокой профессиональной подготовкой, имеющие специфические знания либо значительный опыт работы по определенным специальностям, без учета необходимого стажа работы, ученой степени, классного чина, специального (воинского) звания, установленного настоящими квалификационными требованиями, могут быть назначены на должности в систему органов прокуратуры Республики Казахстан по согласованию с Генеральным Прокурором Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z216" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      В порядке пункта 5-1 статьи 29 Закона Республики Казахстан "О правоохранительной службе" могут быть приняты лица на следующие должности: профессор, доцент, старший преподаватель, преподаватель, главный научный сотрудник, ведущий научный сотрудник, старший научный сотрудник, научный сотрудник. К ним, устанавливаются следующие дополнительные требования: наличие опыта и навыков для выполнения конкретной работы, вытекающей из основных задач Академии, и ученой степени "кандидат наук", или "доктор наук", или "доктор философии (PhD)", или "доктор по профилю", или академической степени "доктор философии (PhD)", соответствующей профилю преподаваемых дисциплин.</w:t>
+        <w:t xml:space="preserve">
+      В порядке </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 5-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 29 Закона Республики Казахстан "О правоохранительной службе" могут быть приняты лица на следующие должности: профессор, доцент, старший преподаватель, преподаватель, главный научный сотрудник, ведущий научный сотрудник, старший научный сотрудник, научный сотрудник. К ним, устанавливаются следующие дополнительные требования: наличие опыта и навыков для выполнения конкретной работы, вытекающей из основных задач Академии правоохранительных органов, и ученой степени "кандидат наук", или "доктор наук", или "доктор философии (PhD)", или "доктор по профилю", или академической степени "доктор философии (PhD)", соответствующей профилю преподаваемых дисциплин.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -17947,31 +8064,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>