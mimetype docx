--- v0 (2025-11-13)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7cc7956" w14:textId="7cc7956">
+    <w:p w14:paraId="2fd454f" w14:textId="2fd454f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,318 +100,403 @@
         </w:rPr>
         <w:t>Об утверждении Правил осуществления кастодиальной деятельности на рынке ценных бумаг Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление Правления Национального Банка Республики Казахстан от 26 июля 2013 года № 184. Зарегистрировано в Министерстве юстиции Республики Казахстан 10 сентября 2013 года № 8692.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Социальным</w:t>
-[...109 lines deleted...]
-        <w:t xml:space="preserve"> (целевых капиталах)" Правление Национального Банка Республики Казахстан </w:t>
+        <w:t>пунктом 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 37, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 39, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 46</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 9)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 2 статьи 217 Социального кодекса Республики Казахстан, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 8)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 2 статьи 3 и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 73 Закона Республики Казахстан "О рынке ценных бумаг", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 6-3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О проектном финансировании секьюритизации", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "О Фонде гарантирования страховых выплат", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 9-2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 9 статьи 8 Закона Республики Казахстан "О банках и банковской деятельности в Республике Казахстан", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 31</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О фондах целевого капитала и эндаумент-фондах (целевых капиталах)" Правление Национального Банка Республики Казахстан </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 20.08.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 40</w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 12.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 78</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 31.08.2025).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правила</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> осуществления кастодиальной деятельности на рынке ценных бумаг Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Настоящее постановление вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -749,68 +834,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 26 июля 2013 года № 184</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z6" w:id="3"/>
+    <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила осуществления кастодиальной деятельности на рынке ценных бумаг Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Настоящие Правила осуществления кастодиальной деятельности на рынке ценных бумаг Республики Казахстан (далее - Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1087,166 +1172,166 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 31.08.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="4"/>
+    <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 1 в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 12.02.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="5"/>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Для целей Правил используются следующие понятия: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z310" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) кастодиан – профессиональный участник рынка ценных бумаг, осуществляющий учет финансовых инструментов и денег клиентов и подтверждение прав по ним, хранение документарных финансовых инструментов клиентов с принятием на себя обязательств по их сохранности и иную деятельность в соответствии с законодательными актами Республики Казахстан, и Национальный Банк Республики Казахстан (далее – Национальный Банк);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z310" w:id="6"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z311" w:id="7"/>
+    <w:bookmarkStart w:name="z311" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) уполномоченный орган – государственный орган, осуществляющий регулирование, контроль и надзор финансового рынка и финансовых организаций. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1265,130 +1350,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 31.08.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:bookmarkStart w:name="z14" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        2. Кастодиан осуществляет кастодиальную деятельность на рынке ценных бумаг в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан, кастодиальным договором и внутренними документами кастодиана. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z342" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1. Действие Правил распространяется на центральный депозитарий при осуществлении им кастодиальной деятельности, за исключением подпункта 1) пункта 34 и подпункта 1) пункта 78 Правил.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z342" w:id="9"/>
-[...15 lines deleted...]
-      2-1. Действие Правил распространяется на центральный депозитарий при осуществлении им кастодиальной деятельности, за исключением подпункта 1) пункта 34 и подпункта 1) пункта 78 Правил.</w:t>
+    <w:bookmarkStart w:name="z343" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центральный депозитарий осуществляет кастодиальную деятельность в соответствии с Законом о рынке ценных бумаг, Правилами и сводом правил центрального депозитария.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z343" w:id="10"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1461,110 +1546,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. В помещениях головного офиса кастодиана и его филиалах, участвующих в осуществлении кастодиальной деятельности, в легкодоступных для клиентов местах размещаются нотариально засвидетельствованные копии лицензий на кастодиальную деятельность и сейфовые операции (услуги по хранению ценных бумаг, выпущенных в документарной форме, документов и ценностей клиентов, включая сдачу в аренду сейфовых ящиков, шкафов и помещений, а также перечень документов), которые кастодиан по первому требованию клиента предоставляет ему для ознакомления в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Кастодиан по первому требованию клиента в течение двух рабочих дней со дня получения требования (запроса) клиента представляет ему для ознакомления:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) копии Правил и иных нормативных правовых актов уполномоченного органа, регулирующих осуществление кастодиальной деятельности на рынке ценных бумаг;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1693,110 +1778,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. За предоставление клиентам копий документов, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил, кастодиан взимает плату в размере, не превышающем величину расходов на их изготовление (формирование).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Банк второго уровня (далее – банк), совмещающий кастодиальную деятельность на рынке ценных бумаг с иными видами деятельности на финансовом рынке, обеспечивает:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z19" w:id="14"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) наличие в организационной структуре банка отдельного (отдельных) подразделения (подразделений), осуществляющего (осуществляющих) кастодиальную деятельность;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1879,348 +1964,348 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) недопущение доступа работникам других подразделений банка к документации и программно-техническим комплексам (в том числе к электронным массивам данных) подразделения (подразделений) банка, осуществляющего (осуществляющих) кастодиальную деятельность;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) непредставление руководящими работниками и сотрудниками информации, имеющейся у подразделения (подразделений) банка, осуществляющего (осуществляющих) кастодиальную деятельность (к которой они имеют доступ в силу своей должности или представленных им прав и полномочий), работникам других подразделений банка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="15"/>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Требование подпунктов 6) и 7) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил не распространяется на случаи представления руководящими работниками и сотрудниками информации, имеющейся у подразделения (подразделений) банка, осуществляющего (осуществляющих) кастодиальную деятельность (к которой они имеют доступ в силу своей должности или представленных им прав и полномочий), работникам банка, в функции которых входит организация и осуществление внутреннего аудита в банке и внутреннего контроля за соответствием деятельности банка требованиям законодательства Республики Казахстан, в том числе нормативных правовых актов уполномоченного органа, внутренних правил и процедур банка.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z344" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-1. Центральный депозитарий при осуществлении кастодиальной деятельности обеспечивает:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z344" w:id="16"/>
-[...15 lines deleted...]
-      8-1. Центральный депозитарий при осуществлении кастодиальной деятельности обеспечивает:</w:t>
+    <w:bookmarkStart w:name="z345" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) наличие в своей организационной структуре отдельного подразделения, осуществляющего кастодиальную деятельность;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z345" w:id="17"/>
-[...15 lines deleted...]
-      1) наличие в своей организационной структуре отдельного подразделения, осуществляющего кастодиальную деятельность;</w:t>
+    <w:bookmarkStart w:name="z346" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) наличие у подразделения, осуществляющего кастодиальную деятельность, системы учета и документооборота, отдельной от системы учета и документооборота других подразделений центрального депозитария;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z346" w:id="18"/>
-[...15 lines deleted...]
-      2) наличие у подразделения, осуществляющего кастодиальную деятельность, системы учета и документооборота, отдельной от системы учета и документооборота других подразделений центрального депозитария;</w:t>
+    <w:bookmarkStart w:name="z347" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) недопущение доступа работникам других подразделений центрального депозитария к документации и программно-техническим комплексам (в том числе к электронным массивам данных) подразделения центрального депозитария, осуществляющего кастодиальную деятельность.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z347" w:id="19"/>
-[...15 lines deleted...]
-      3) недопущение доступа работникам других подразделений центрального депозитария к документации и программно-техническим комплексам (в том числе к электронным массивам данных) подразделения центрального депозитария, осуществляющего кастодиальную деятельность.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 1 дополнена пунктом 8-1 в соответствии с постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 28.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 31.08.2025).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Кастодиальный договор</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:p>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 2 в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 12.02.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="21"/>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Кастодиальный договор заключается в письменной форме между кастодианом и клиентом.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z183" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При инвестировании временно свободных поступлений по выделенным активам специальной финансовой компании кастодиальный договор заключается между кастодианом, специальной финансовой компанией и управляющим инвестиционным портфелем, в управлении которого находятся выделенные активы специальной финансовой компании (далее – управляющий инвестиционным портфелем специальной финансовой компании).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z183" w:id="22"/>
-[...15 lines deleted...]
-      При инвестировании временно свободных поступлений по выделенным активам специальной финансовой компании кастодиальный договор заключается между кастодианом, специальной финансовой компанией и управляющим инвестиционным портфелем, в управлении которого находятся выделенные активы специальной финансовой компании (далее – управляющий инвестиционным портфелем специальной финансовой компании).</w:t>
+    <w:bookmarkStart w:name="z184" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В целях хранения и учета пенсионных активов, находящихся в доверительном управлении управляющего инвестиционным портфелем, кастодиальный договор заключается в письменной форме между кастодианом, единым накопительным пенсионным фондом и управляющим инвестиционным портфелем.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z184" w:id="23"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2239,474 +2324,492 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z106" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9-1. Кастодиальный договор с клиентом заключается после принятия кастодианом мер по надлежащей проверке, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики Казахстан от 28 августа 2009 года "О противодействии легализации (отмыванию) доходов, полученных преступным путем, и финансированию терроризма".</w:t>
+        <w:t xml:space="preserve"> Республики Казахстан "О противодействии легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 2 дополнена пунктом 9-1 в соответствии с постановлением Правления Национального Банка РК от 27.08.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 168</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 12.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 78</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       10. Кастодиан не отказывает клиенту в заключении кастодиального договора по признаку резидентства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z24" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. . Кастодиальный договор, за исключением кастодиального договора, заключаемого кастодианом с добровольным накопительным пенсионным фондом или со специальной финансовой компанией, специальной финансовой компанией и управляющим инвестиционным портфелем специальной финансовой компании, единым накопительным пенсионным фондом и управляющим инвестиционным портфелем или фондом гарантирования страховых выплат, помимо требований к его содержанию, установленных пунктом 3 статьи 75 Закона о рынке ценных бумаг, содержит:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z247" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обязательство кастодиана по соблюдению коммерческой тайны на рынке ценных бумаг, а также право кастодиана получать от клиента или организации, уполномоченной на распоряжение счетами клиента, документов, необходимых кастодиану для выполнения функции, предусмотренной подпунктом 8) пункта 20 Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z248" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) форму и периодичность отчетности кастодиана перед клиентом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z249" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) порядок возврата активов клиенту либо передачи активов клиента новому кастодиану;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z250" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) порядок проведения и периодичность сверок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z251" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) порядок и условия расторжения кастодиального договора по инициативе одной из сторон и (или) при прекращении действия выданной уполномоченным органом лицензии кастодиана на осуществление кастодиальной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z252" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) условия, позволяющие уполномоченному органу проверить фактическое наличие и содержание хранящихся резервных копий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z253" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) отметку клиента об ознакомлении с внутренними документами кастодиана, регулирующими кастодиальную деятельность;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z254" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) иные положения в соответствии с внутренними документами кастодиана.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z255" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Требования подпунктов 3), 5) и 7) настоящего пункта не распространяются на содержание кастодиального договора, заключаемого между кастодианом и единым накопительным пенсионным фондом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Глава 2 дополнена пунктом 9-1 в соответствии с постановлением Правления Национального Банка РК от 27.08.2014 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 168</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 – в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 23.11.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="25"/>
-[...195 lines deleted...]
-      8) иные положения в соответствии с внутренними документами кастодиана.</w:t>
+    <w:bookmarkStart w:name="z25" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Кастодиан уведомляет клиента об изменении тарифов на оказание кастодиальных услуг не позднее, чем за тридцать календарных дней до даты вступления их в действие в порядке, установленном кастодиальным договором.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z255" w:id="35"/>
-[...101 lines deleted...]
-    <w:bookmarkStart w:name="z26" w:id="37"/>
+    <w:bookmarkStart w:name="z26" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. В течение всего срока действия кастодиального договора кастодиан уведомляет клиента о (об): </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) фактах несоблюдения кастодианом </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2833,1058 +2936,1058 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в отношении сделок с активами клиента;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) несоответствии поручения клиента, указанного в его приказе, законодательству Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="38"/>
+    <w:bookmarkStart w:name="z27" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Уведомления, предусмотренные пунктом 13 Правил, направляются клиентам факсимильным, телексным или иным возможным видом связи, определенным в кастодиальном договоре и внутренних документах кастодиана, не позднее рабочего дня, следующего за днем возникновения основания для направления такого уведомления, и регистрируются в журналах исходящей корреспонденции кастодиана.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 28.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 31.08.2025).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z105" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14-1. При заключении кастодиального договора с клиентом-физическим лицом, кастодианом устанавливается налоговое резидентство клиента-физического лица на основании сведений, представленных данным клиентом-физическим лицом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 14-1 в соответствии с постановлением Правления Национального Банка РК от 16.07.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 150</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       15. Инициатор расторжения кастодиального договора уведомляет вторую сторону (стороны):</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z256" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) кастодиального договора, заключенного между кастодианом и добровольным накопительным пенсионным фондом, за двадцать календарных дней до намеченной даты его расторжения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z257" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кастодиального договора, заключенного между кастодианом и специальной финансовой компанией, или кастодиального договора, заключенного между кастодианом, специальной финансовой компанией и управляющим инвестиционным портфелем, за тридцать календарных дней до намеченной даты их расторжения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z258" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) кастодиального договора, заключенного между кастодианом, единым накопительным пенсионным фондом и управляющим инвестиционным портфелем, за тридцать календарных дней до намеченной даты его расторжения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z259" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) кастодиального договора, заключенного между кастодианом и фондом гарантирования страховых выплат, за двадцать календарных дней до намеченной даты его расторжения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z260" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Инициатор расторжения иных кастодиальных договоров уведомляет вторую сторону договора в сроки, установленные кастодиальным договором.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 14 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 28.08.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 43</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 – в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 23.11.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 31.08.2025).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z105" w:id="39"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z29" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. До наступления намеченной даты расторжения кастодиального договора в порядке, предусмотренном кастодиальным договором и внутренними документами кастодиана, активы клиентов передаются кастодианом клиенту или новому кастодиану, или другому номинальному держателю, или центральному депозитарию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 14-1 в соответствии с постановлением Правления Национального Банка РК от 16.07.2014 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 150</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 в редакции постановления Правления Национального Банка РК от 27.08.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 01.01.2019).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="40"/>
-[...283 lines deleted...]
-    <w:bookmarkStart w:name="z30" w:id="47"/>
+    <w:bookmarkStart w:name="z30" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. При расторжении кастодиального договора кастодиан исполняет обязательства по кастодиальному договору до передачи активов клиента. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z31" w:id="48"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z31" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Кастодиальная деятельность</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 3 в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 12.02.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="49"/>
+    <w:bookmarkStart w:name="z32" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Кастодиан отвечает за сохранность, достоверный и актуальный учет активов клиентов с момента их фактического получения на кастодиальное обслуживание кастодианом и зачисления на счет клиента, открытый в системе учета кастодиана. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z176" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18-1. Учет и хранение активов, составляющих инвестиционный портфель, сформированный за счет части страховых премий (страховых взносов), полученных от страхователей для целей инвестирования, и доходов (убытков), полученных от их инвестирования, по договорам страхования, предусматривающим условие участия страхователя в инвестициях, осуществляется кастодианом на основании кастодиального договора, заключенного между кастодианом и управляющим инвестиционным портфелем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 18-1 в соответствии с постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 25.05.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 60</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Кастодиан не использует вверенные ему активы клиентов в своих интересах, в интересах своих аффилиированных лиц, в том числе не отвечает ими по своим обязательствам и обязательствам своих аффилиированных лиц, не закладывает и не совершает в отношении указанных активов действия, не предусмотренные законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z176" w:id="50"/>
-[...15 lines deleted...]
-      18-1. Учет и хранение активов, составляющих инвестиционный портфель, сформированный за счет части страховых премий (страховых взносов), полученных от страхователей для целей инвестирования, и доходов (убытков), полученных от их инвестирования, по договорам страхования, предусматривающим условие участия страхователя в инвестициях, осуществляется кастодианом на основании кастодиального договора, заключенного между кастодианом и управляющим инвестиционным портфелем.</w:t>
+    <w:bookmarkStart w:name="z34" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. В целях реализации своих функций кастодиан:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z261" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осуществляет номинальное держание эмиссионных ценных бумаг, переданных на кастодиальное обслуживание;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z262" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечивает учет и хранение активов, переданных на кастодиальное обслуживание, а также их наличие при совершении сделок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z263" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) оказывает услуги платежного агента по сделкам с эмиссионными ценными бумагами и иными финансовыми инструментами, переданными на кастодиальное обслуживание;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z264" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) регистрирует сделки с эмиссионными ценными бумагами клиента и подтверждает его права по данным ценным бумагам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z265" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) получает доходы по эмиссионным ценным бумагам и иным активам клиентов, переданным на кастодиальное обслуживание, и зачисляет их на счета клиентов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z266" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) обеспечивает обособленное хранение и учет активов клиентов по отношению к собственным активам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z267" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) соблюдает технологию ведения счетов и учета эмиссионных ценных бумаг и иных активов клиентов, установленную разделом 4 Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z268" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) осуществляет контроль за соответствием сделок с активами своих клиентов законодательству Республики Казахстан, в том числе целевое размещение (использование) пенсионных активов добровольных накопительных пенсионных фондов, активов инвестиционных фондов, активов эндаумент-фондов (целевых капиталов), активов специальной финансовой компании и средств резерва гарантирования страховых выплат по отрасли "общее страхование", резерва гарантирования страховых выплат по отрасли "страхование жизни" и резерва возмещения вреда фонда гарантирования страховых выплат в порядке, установленном пунктами 24, 24-1, 25, 26, 26-1 Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z269" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) представляет отчетность клиентам о состоянии их счетов на регулярной основе и по первому их требованию, а держателям ценных бумаг и иных финансовых инструментов, переданных на кастодиальное обслуживание, - по первому их требованию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z270" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) обеспечивает конфиденциальность информации об активах клиентов, находящихся на счетах, открытых клиентам в системе учета кастодиана, и передает информацию клиентам по поручению эмитентов ценных бумаг и центрального депозитария;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z271" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) представляет запрашиваемую уполномоченным органом информацию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z272" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) оказывает услуги, предусмотренные кастодиальным договором.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 18-1 в соответствии с постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 25.05.2020 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 60</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 20 – в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 23.11.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 20.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 31.08.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="51"/>
-[...255 lines deleted...]
-      11) представляет запрашиваемую уполномоченным органом информацию;</w:t>
+    <w:bookmarkStart w:name="z35" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       21. В целях реализации функций по хранению и учету пенсионных активов добровольного накопительного пенсионного фонда кастодиан осуществляет:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z272" w:id="64"/>
-[...120 lines deleted...]
-    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) учет операций по аккумулированию пенсионных активов, их размещению, получению инвестиционного дохода;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4091,70 +4194,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="66"/>
+    <w:bookmarkStart w:name="z36" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. В целях реализации функций по хранению и учету активов инвестиционного фонда кастодиан осуществляет:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) учет операций по размещению и выкупу акций и паев инвестиционного фонда, по получению инвестиционного дохода, а также расчетов по операциям, связанным с инвестиционным управлением активами инвестиционного фонда;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4337,512 +4440,512 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан, инвестиционной </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>декларации</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> акционерного инвестиционного фонда и правил паевого инвестиционного фонда, кастодиан не позднее рабочего дня, следующего за днем выявления несоответствия, направляет уведомление об этом в уполномоченный орган и управляющему инвестиционным портфелем инвестиционного фонда. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z177" w:id="67"/>
+    <w:bookmarkStart w:name="z177" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22-1. В целях реализации функций по хранению и учету активов, составляющих инвестиционный портфель, сформированный за счет части страховых премий (страховых взносов), полученных от страхователей для целей инвестирования, и доходов (убытков), полученных от их инвестирования, по договорам страхования, предусматривающим условие участия страхователя в инвестициях (далее в настоящем пункте – инвестиционный портфель), кастодиан осуществляет:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z178" w:id="68"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z178" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ежемесячное информирование управляющего инвестиционным портфелем о состоянии банковских счетов, предназначенных для учета и хранения денег, составляющих инвестиционный портфель, а также о движении денег по банковским счетам в отчетном периоде по форме, в порядке и сроки, предусмотренные внутренними документами кастодиана и кастодиальным договором;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z179" w:id="69"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z179" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) ежемесячное составление отчета о структуре активов, составляющих инвестиционный портфель, по форме, определенной внутренними документами кастодиана, для представления управляющему инвестиционным портфелем, в управлении которого находится инвестиционный портфель, в порядке и сроки, установленные кастодиальным договором, в том числе для проведения сверки в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z180" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) учет обязательств, подлежащих исполнению за счет активов, составляющих инвестиционный портфель, в том числе по комиссионным вознаграждениям лицам, обеспечивающим управление инвестиционным портфелем;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z181" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) контроль за соответствием состава активов, составляющих инвестиционный портфель, требованиям инвестиционной декларации;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z180" w:id="70"/>
-[...15 lines deleted...]
-      3) учет обязательств, подлежащих исполнению за счет активов, составляющих инвестиционный портфель, в том числе по комиссионным вознаграждениям лицам, обеспечивающим управление инвестиционным портфелем;</w:t>
+    <w:bookmarkStart w:name="z182" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) учет стоимости, движения и состава активов, составляющих инвестиционный портфель, а также расчет условной единицы активов инвестиционного портфеля.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z181" w:id="71"/>
-[...15 lines deleted...]
-      4) контроль за соответствием состава активов, составляющих инвестиционный портфель, требованиям инвестиционной декларации;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При выявлении несоответствия структуры (состава) активов инвестиционного портфеля требованиям инвестиционной декларации кастодиан не позднее рабочего дня, следующего за днем выявления несоответствия, направляет уведомление об этом в уполномоченный орган и управляющему инвестиционным портфелем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 22-1 в соответствии с постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 25.05.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 60</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z312" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22-2. В целях реализации функций по хранению и учету активов эндаумент-фонда (целевого капитала), кастодиан осуществляет:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z182" w:id="72"/>
-[...15 lines deleted...]
-      5) учет стоимости, движения и состава активов, составляющих инвестиционный портфель, а также расчет условной единицы активов инвестиционного портфеля.</w:t>
+    <w:bookmarkStart w:name="z313" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) учет операций по получению инвестиционного дохода, а также расчетов по операциям, связанным с инвестиционным управлением активами эндаумент-фонда (целевого капитала);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z314" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ежемесячное информирование управляющего инвестиционным портфелем о состоянии счетов, используемых для учета активов, предназначенных для учета и хранения денег, а также о движении денег в отчетном периоде по счетам по форме, в порядке и сроки, предусмотренные внутренними документами кастодиана и кастодиальным договором;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z315" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ежемесячное составление отчета о структуре активов эндаумент-фонда (целевого капитала) по форме, определенной внутренними документами кастодиана, для представления управляющему инвестиционным портфелем, в управлении которого находятся активы эндаумент-фонда (целевого капитала) (далее - управляющий инвестиционным портфелем фонда целевого капитала) в порядке и сроки, установленные кастодиальным договором, в том числе для проведения сверки в соответствии с пунктом 36 Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z316" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) учет обязательств, подлежащих исполнению за счет активов эндаумент-фонда (целевого капитала);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z317" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) контроль за соответствием состава активов эндаумент-фонда (целевого капитала) требованиям законодательства Республики Казахстан, инвестиционной декларации фонда целевого капитала;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z318" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) учет стоимости, движения и состава активов эндаумент-фонда (целевого капитала).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z319" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При выявлении несоответствия структуры (состава) активов эндаумент-фонда (целевого капитала) требованиям законодательства Республики Казахстан, инвестиционной декларации фонда целевого капитала, кастодиан не позднее рабочего дня, следующего за днем выявления несоответствия, направляет уведомление об этом в уполномоченный орган и управляющему инвестиционным портфелем фонда целевого капитала.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 22-1 в соответствии с постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 25.05.2020 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 60</w:t>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 22-2 в соответствии с постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 20.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 31.08.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z312" w:id="73"/>
-[...135 lines deleted...]
-      6) учет стоимости, движения и состава активов эндаумент-фонда (целевого капитала).</w:t>
+    <w:bookmarkStart w:name="z37" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. В целях реализации функций по хранению и учету выделенных активов специальной финансовой компании кастодиан осуществляет:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z319" w:id="80"/>
-[...100 lines deleted...]
-    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) учет операций с выделенными активами специальной финансовой компании, по получению инвестиционного дохода;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5027,170 +5130,170 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и условиям </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>договора</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> на управление инвестиционным портфелем, заключенного между специальной финансовой компанией и управляющим инвестиционным портфелем, кастодиан не позднее рабочего дня, следующего за днем выявления несоответствия, направляет уведомление об этом в уполномоченный орган, специальной финансовой компании и управляющему инвестиционным портфелем специальной финансовой компании. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z273" w:id="82"/>
+    <w:bookmarkStart w:name="z273" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23-1. В целях реализации функций по хранению и учету средств резерва гарантирования страховых выплат по отрасли "общее страхование", резерва гарантирования страховых выплат по отрасли "страхование жизни" и резерва возмещения вреда фонда гарантирования страховых выплат кастодиан осуществляет:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z274" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ежемесячное информирование фонда гарантирования страховых выплат о состоянии счетов, предназначенных для учета и хранения средств резерва гарантирования страховых выплат по отрасли "общее страхование", резерва гарантирования страховых выплат по отрасли "страхование жизни" и резерва возмещения вреда по форме, в порядке и сроки, предусмотренные внутренними документами кастодиана и кастодиальным договором;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z275" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ежемесячное составление отчета о структуре средств резерва гарантирования страховых выплат по отрасли "общее страхование", резерва гарантирования страховых выплат по отрасли "страхование жизни" и резерва возмещения вреда по форме, определенной внутренними документами кастодиана, для представления фонду гарантирования страховых выплат, в порядке и сроки, установленные кастодиальным договором, в том числе для проведения сверки в соответствии с пунктом 36 Правил;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z274" w:id="83"/>
-[...15 lines deleted...]
-      1) ежемесячное информирование фонда гарантирования страховых выплат о состоянии счетов, предназначенных для учета и хранения средств резерва гарантирования страховых выплат по отрасли "общее страхование", резерва гарантирования страховых выплат по отрасли "страхование жизни" и резерва возмещения вреда по форме, в порядке и сроки, предусмотренные внутренними документами кастодиана и кастодиальным договором;</w:t>
+    <w:bookmarkStart w:name="z276" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) контроль за целевым размещением средств резерва гарантирования страховых выплат по отрасли "общее страхование", резерва гарантирования страховых выплат по отрасли "страхование жизни" и резерва возмещения вреда фонда гарантирования страховых выплат требованиям законодательства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z275" w:id="84"/>
-[...15 lines deleted...]
-      2) ежемесячное составление отчета о структуре средств резерва гарантирования страховых выплат по отрасли "общее страхование", резерва гарантирования страховых выплат по отрасли "страхование жизни" и резерва возмещения вреда по форме, определенной внутренними документами кастодиана, для представления фонду гарантирования страховых выплат, в порядке и сроки, установленные кастодиальным договором, в том числе для проведения сверки в соответствии с пунктом 36 Правил;</w:t>
+    <w:bookmarkStart w:name="z277" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) учет стоимости, движения и состава средств резерва гарантирования страховых выплат по отрасли "общее страхование", резерва гарантирования страховых выплат по отрасли "страхование жизни" и резерва возмещения вреда фонда гарантирования страховых выплат.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z276" w:id="85"/>
-[...15 lines deleted...]
-      3) контроль за целевым размещением средств резерва гарантирования страховых выплат по отрасли "общее страхование", резерва гарантирования страховых выплат по отрасли "страхование жизни" и резерва возмещения вреда фонда гарантирования страховых выплат требованиям законодательства Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z278" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При выявлении несоответствия структуры (состава) средств резерва гарантирования страховых выплат по отрасли "общее страхование", резерва гарантирования страховых выплат по отрасли "страхование жизни" и резерва возмещения вреда фонда гарантирования страховых выплат требованиям законодательства Республики Казахстан, кастодиан не позднее рабочего дня, следующего за днем выявления несоответствия, направляет уведомление об этом в уполномоченный орган и фонд гарантирования страховых выплат.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z277" w:id="86"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5209,51 +5312,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z309" w:id="88"/>
+    <w:bookmarkStart w:name="z309" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23-2. В целях реализации функции, установленной </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5268,51 +5371,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 9 статьи 8 Закона о банках, кастодиан оказывает услуги по управлению счетом (счетами) депонента, открытом (открытыми) в центральном депозитарии на имя депонента, в порядке, определенном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> осуществления деятельности центрального депозитария, утвержденными постановлением Правления Национального Банка Республики Казахстан от 29 ноября 2018 года № 307 (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 17920), сводом правил центрального депозитария.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5331,70 +5434,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="89"/>
+    <w:bookmarkStart w:name="z38" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Контроль за целевым размещением (использованием) активов добровольного накопительного пенсионного фонда осуществляется кастодианом путем проверки документов и приказов (поручений) на совершение операций по счетам, открытым в системе учета кастодиана, представленных добровольным накопительным пенсионным фондом, на соответствие требованиям, установленным:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5545,212 +5648,212 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z320" w:id="90"/>
+    <w:bookmarkStart w:name="z320" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24-1. Контроль за целевым размещением (использованием) активов эндаумент-фонда (целевого капитала) осуществляется кастодианом путем проверки документов по заключенным сделкам с участием активов эндаумент-фонда (целевого капитала) и приказов (поручений) на совершение операций по счетам, открытым в системе учета кастодиана, представленных управляющим инвестиционным портфелем эндаумент-фонда (целевого капитала), на соответствие требованиям, установленным:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z321" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z322" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) инвестиционной декларацией (в отношении активов эндаумент-фонда (целевого капитала);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z321" w:id="91"/>
-[...15 lines deleted...]
-      1) законодательством Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z323" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мерами надзорного реагирования, примененными уполномоченным органом, направленными на ограничение инвестиционной деятельности управляющего инвестиционным портфелем фонда целевого капитала в отношении активов эндаумент-фонда (целевого капитала).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z322" w:id="92"/>
-[...15 lines deleted...]
-      2) инвестиционной декларацией (в отношении активов эндаумент-фонда (целевого капитала);</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 24-1 в соответствии с постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 20.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 31.08.2025).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Контроль за целевым размещением (использованием) активов инвестиционного фонда осуществляется кастодианом путем проверки документов по заключенным сделкам с участием активов инвестиционного фонда и приказов (поручений) на совершение операций по счетам, открытым в системе учета кастодиана, представленных управляющим инвестиционным портфелем инвестиционного фонда, на соответствие требованиям, установленным:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z323" w:id="93"/>
-[...100 lines deleted...]
-    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5901,70 +6004,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="95"/>
+    <w:bookmarkStart w:name="z40" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Контроль за целевым размещением (использованием) выделенных активов специальной финансовой компании осуществляется кастодианом путем проверки документов и приказов (поручений) на совершение операций по счетам, открытым в системе учета кастодиана, представленных управляющим инвестиционным портфелем специальной финансовой компании либо специальной финансовой компанией, на соответствие требованиям, установленным:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6015,495 +6118,495 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> на управление инвестиционным портфелем, заключенным между специальной финансовой компанией и управляющим инвестиционным портфелем;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ограниченными мерами воздействия или мерами раннего реагирования, примененными уполномоченным органом, направленными на ограничение инвестиционной деятельности в отношении выделенных активов специальной финансовой компании.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z279" w:id="96"/>
+    <w:bookmarkStart w:name="z279" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26-1. Контроль за целевым размещением (использованием) средств резерва гарантирования страховых выплат по отрасли "общее страхование", резерва гарантирования страховых выплат по отрасли "страхование жизни" и резерва возмещения вреда фонда гарантирования страховых выплат осуществляется кастодианом путем проверки документов и приказов (поручений) на совершение операций по счетам, открытым в системе учета кастодиана, представленных фондом гарантирования страховых выплат, на соответствие требованиям, установленным:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z280" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z281" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) инвестиционной декларацией;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z280" w:id="97"/>
-[...15 lines deleted...]
-      1) законодательством Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z282" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мерами надзорного реагирования, примененными уполномоченным органом, направленными на ограничение инвестиционной деятельности в отношении средств резервов фонда гарантирования страховых выплат.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z281" w:id="98"/>
-[...15 lines deleted...]
-      2) инвестиционной декларацией;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 3 дополнена пунктом 26-1 в соответствии с постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 23.11.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 100</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. В рамках выполнения функции по контролю за целевым размещением (использованием) пенсионных активов добровольных накопительных пенсионных фондов, активов инвестиционных фондов, активов эндаумент-фондов (целевого капитала), выделенных активов специальной финансовой компании и средств резерва гарантирования страховых выплат по отрасли "общее страхование", резерва гарантирования страховых выплат по отрасли "страхование жизни" и резерва возмещения вреда, кастодиан при соответствии полученного приказа на совершение операции за счет указанных активов по счетам, открытым в системе учета кастодиана, требованиям, установленным пунктами 24, 24-1, 25, 26 и 26-1 Правил, осуществляет регистрацию (исполнение) операции и направляет отчет об исполнении соответствующего приказа (поручения) лицу, отдавшему данный приказ (данное поручение).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z282" w:id="99"/>
-[...15 lines deleted...]
-      3) мерами надзорного реагирования, примененными уполномоченным органом, направленными на ограничение инвестиционной деятельности в отношении средств резервов фонда гарантирования страховых выплат.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Направление отчета, указанного в абзаце первом настоящего пункта, не требуется по сделкам, заключенным в торговой системе фондовой биржи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 27 – в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 20.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 31.08.2025).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. При выявлении несоответствия приказа (поручения) требованиям, указанным в пункте 24 Правил, кастодиан незамедлительно уведомляет уполномоченный орган, добровольный накопительный пенсионный фонд и фондовую биржу, если сделка заключена в ее торговой системе, о несоответствии заключенной сделки законодательству Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z324" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При выявлении несоответствия приказа (поручения) требованиям, указанным в пункте 24-1 Правил, кастодиан незамедлительно уведомляет уполномоченный орган, управляющую компанию, исполнительный орган фонда целевого капитала, если сделка заключена с участием активов эндаумент-фонда (целевого капитала), фондовую биржу, если сделка заключена в ее торговой системе, о несоответствии заключенной сделки законодательству Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z325" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При выявлении несоответствия приказа (поручения) требованиям, указанным в пункте 25 Правил, кастодиан незамедлительно уведомляет уполномоченный орган, управляющую компанию, исполнительный орган акционерного инвестиционного фонда, если сделка заключена с участием активов акционерного инвестиционного фонда, фондовую биржу, если сделка заключена в ее торговой системе, о несоответствии заключенной сделки законодательству Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z326" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При выявлении несоответствия приказа (поручения) требованиям, указанным в пункте 26 Правил, кастодиан незамедлительно уведомляет уполномоченный орган, специальную финансовую компанию, управляющего инвестиционным портфелем, а также фондовую биржу, если сделка заключена в ее торговой системе, о несоответствии заключенной сделки законодательству Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z327" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При выявлении несоответствия приказа (поручения) требованиям, указанным в пункте 26-1 Правил, кастодиан незамедлительно уведомляет уполномоченный орган, фонд гарантирования страховых выплат и фондовую биржу, если сделка заключена в ее торговой системе, о несоответствии заключенной сделки законодательству Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Глава 3 дополнена пунктом 26-1 в соответствии с постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 23.11.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 100</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 28 – в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 20.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 31.08.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="100"/>
-[...261 lines deleted...]
-    <w:bookmarkStart w:name="z43" w:id="106"/>
+    <w:bookmarkStart w:name="z43" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        29. Кастодиан обеспечивает сохранность и достоверный учет эмиссионных ценных бумаг и иных финансовых инструментов клиентов, находящихся на хранении в иностранной организации, осуществляющей функции, установленные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 59 Закона о рынке ценных бумаг (далее – иностранный номинальный держатель), на основании соответствующего договора, заключенного между кастодианом и иностранным номинальным держателем, а также осуществляет контроль за совершаемыми операциями на предмет соответствия законодательству Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z44" w:id="107"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z44" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. Регистрация сделок с эмиссионными ценными бумагами и иными финансовыми инструментами, предоставление выписки с лицевого счета держателя ценных бумаг и раскрытие информации, а также проведение иных операций в системе учета кастодиана в рамках осуществления им функций номинального держателя осуществляется кастодианом в порядке и на условиях, установленных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6518,1489 +6621,1489 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о рынке ценных бумаг, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> регистрации сделок с эмиссионными ценными бумагами, уступки прав требования по обязательствам эмитентов по эмиссионным ценным бумагам в системе учета номинального держания и системе реестров держателей ценных бумаг, предоставления выписки с лицевого счета зарегистрированного лица в системе учета центрального депозитария и (или) в системе учета номинального держания и предоставления номинальным держателем информации о клиентах, ценные бумаги которых находятся в его номинальном держании, по требованию центрального депозитария и эмитента, утвержденными постановлением Правления Национального Банка Республики Казахстан от 22 октября 2014 года № 210 (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 9876) (далее – Правила № 210), и Правилами.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z286" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кастодиан по первому требованию лица, являющегося держателем ценных бумаг, учитываемых в системе учета кастодиана, в течение трех календарных дней предоставляет ему выписки с его лицевого счета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 30 – в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 23.11.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 100</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 28.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 31.08.2025).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Глава 4. Организация учета активов клиентов</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z286" w:id="108"/>
-[...118 lines deleted...]
-    <w:bookmarkEnd w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 4 в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 12.02.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="110"/>
+    <w:bookmarkStart w:name="z46" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Учет операций с активами клиентов, а также получение и распределение доходов по ним осуществляются в соответствии с законодательством Республики Казахстан, внутренними документами кастодиана и учетной политикой клиента кастодиана.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 31 в редакции постановления Правления Национального Банка РК от 27.08.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. В системе учета кастодиана активы его клиентов учитываются на балансовых и (или) внебалансовых счетах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 32 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 28.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 31.08.2025). </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Кастодиан открывает каждому клиенту отдельный счет, предназначенный для учета его активов, и обеспечивает возможность открытия субсчетов в рамках счета клиента, открытого в системе учета кастодиана.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z287" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для целей учета иностранных ценных бумаг, переданных на кастодиальное обслуживание, в системе учета кастодиана каждому клиенту организации, осуществляющей брокерскую и (или) дилерскую деятельность на рынке ценных бумаг с правом ведения счетов клиентов в качестве номинального держателя (далее – брокер первой категории), открывается отдельный внебалансовый счет для учета иностранных ценных бумаг, принадлежащих данному клиенту, в рамках лицевого счета, открытого данному брокеру первой категории.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z288" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для целей учета денег, ценных бумаг и иных активов, переданных на кастодиальное обслуживание, кастодианом каждому клиенту управляющего инвестиционным портфелем, открываются отдельный банковский счет для учета денег и внебалансовый счет для учета ценных бумаг и иных финансовых инструментов (за исключением денег), а также иных активов с указанием управляющего инвестиционным портфелем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z289" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для целей учета выделенных активов специальной финансовой компании кастодиан открывает специальной финансовой компании отдельный внебалансовый счет для учета ценных бумаг и иных финансовых инструментов (за исключением денег) и банковский счет для учета денег.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z290" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для целей учета средств резерва гарантирования страховых выплат по отрасли "общее страхование", резерва гарантирования страховых выплат по отрасли "страхование жизни" и резерва возмещения вреда, кастодиан открывает фонду гарантирования страховых выплат отдельный(ые) внебалансовый(ые) счет(а) (субсчета) для учета ценных бумаг и иных финансовых инструментов (за исключением денег) и банковские счета для учета денег.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 31 в редакции постановления Правления Национального Банка РК от 27.08.2018 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 33 – в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 23.11.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 100</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z49" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Кастодиан, оказывающий услуги по хранению и учету пенсионных активов добровольных накопительных пенсионных фондов, пенсионных активов единого накопительного пенсионного фонда, находящихся в доверительном управлении управляющих инвестиционным портфелем, соответствует следующим требованиям:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z198" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) имеет долгосрочный кредитный рейтинг не ниже "ВВ-" по международной шкале агентства Standard &amp; Poor’s (Стандард энд Пурс) или рейтинг аналогичного уровня агентств Moody’s Investors Service (Мyдис Инвесторс Сервис), Fitch (Фич) (далее – другие рейтинговые агентства), или рейтинговую оценку не ниже "kzВВ-" по национальной шкале агентства Standard &amp; Poor’s (Стандард энд Пурс), или рейтинг аналогичного уровня по национальной шкале одного из других рейтинговых агентств, либо является дочерним банком-резидентом Республики Казахстан, родительский банк-нерезидент Республики Казахстан которого обладает долгосрочным кредитным рейтингом не ниже "А-" по международной шкале агентства Standard &amp; Poor’s (Стандард энд Пурс), или рейтинг аналогичного уровня одного из других рейтинговых агентств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z199" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) имеет доступ к международным депозитарно-расчетным системам (типа Еuroclear (Еуроклир) и Сlearstream International (Клирстрим Интернэшнэл)) в виде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z200" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      непосредственного доступа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z201" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      посредством заключения кастодиального договора с иностранным номинальным держателем, оказывающим кастодиальные услуги на рынке ценных бумаг и имеющим непосредственный доступ к указанным системам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z202" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      посредством использования услуг центрального депозитария.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z50" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Учет кастодианом пенсионных активов добровольных накопительных пенсионных фондов, активов инвестиционных фондов, активов эндаумент-фондов (целевых капиталов), средств резерва гарантирования страховых выплат по отрасли "общее страхование", резерва гарантирования страховых выплат по отрасли "страхование жизни" и резерва возмещения вреда, выделенных активов специальных финансовых компаний, а также государственных ценных бумаг и сделок с ними осуществляется в соответствии с законами Республики Казахстан, кастодиальным договором и внутренними документами кастодиана.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 35 – в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 20.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 31.08.2025).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z51" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Кастодиан в целях обеспечения актуального учета активов клиентов, переданных ему на кастодиальное обслуживание, не реже одного раза в месяц проводит сверку данных своей системы учета денег, финансовых инструментов и иных активов клиентов, на их соответствие данным брокера первой категории, управляющего инвестиционным портфелем, специальной финансовой компании, добровольного накопительного пенсионного фонда, центрального депозитария, фонда гарантирования страховых выплат, а также с данными иностранного номинального держателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 36 – в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 23.11.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 100</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z107" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36-1. Кастодиан по первому требованию лица, являющегося держателем ценных бумаг, учитываемых в системе учета кастодиана, в течение двух рабочих дней со дня получения требования (запроса) представляет данному лицу для ознакомления выписку из акта сверки данных своей системы учета денег, финансовых инструментов и иных активов данного лица, на их соответствие данным:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) брокера первой категории с правом осуществления деятельности в качестве номинального держателя, если указанное лицо является клиентом брокера;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) центрального депозитария и (или) иностранного номинального держателя, если указанное лицо является клиентом кастодиана.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 36-1 в соответствии с постановлением Правления Национального Банка РК от 22.10.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z52" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       37. Сверка данных системы учета кастодиана с данными системы учета центрального депозитария осуществляется в соответствии со сводом правил центрального депозитария.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 37 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 28.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 31.08.2025).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z53" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Особенности сверки пенсионных активов добровольного накопительного пенсионного фонда, фонда гарантирования страховых выплат, а также выделенных активов специальной финансовой компании, переданных на кастодиальное обслуживание, устанавливаются кастодиальным договором.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 38 – в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 23.11.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 100</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Сверка данных системы учета кастодиана с данными брокера первой категории, управляющего инвестиционным портфелем осуществляется путем составления акта сверки, содержащего следующие сведения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дату составления акта сверки данных, период, за который осуществляется сверка;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) информацию об остатке активов на счетах (субсчетах), открытых в системе учета кастодиана, по состоянию на дату составления акта сверки;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) информацию о движении активов по счетам (субсчетам), открытым в системе учета кастодиана, в период, за который осуществляется сверка, в том числе по активам, находящимся на дату сверки у иностранного номинального держателя;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) информацию об остатке активов, помимо денег и финансовых инструментов, входящих в состав активов инвестиционного фонда, активов эндаумент-фонда (целевого капитала) на дату составления акта-сверки, и о сделках (операциях), совершенных с данными активами в период, за который осуществляется сверка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Акт сверки данных составляется в двух экземплярах и подписывается представителями сторон, осуществляющими сверку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 39 с изменениями, внесенными постановлениями Правления Национального Банка РК от 27.08.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 188</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 20.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 31.08.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="111"/>
-[...1001 lines deleted...]
-    <w:bookmarkStart w:name="z55" w:id="129"/>
+    <w:bookmarkStart w:name="z55" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       40. Сверка данных системы учета кастодиана с данными иностранного номинального держателя осуществляется через платежные системы SWIFT либо другими средствами связи, предусмотренными договором с иностранным кастодианом, и заключается в сверке остатков финансовых инструментов, принадлежащих клиентам кастодиана и находящихся на счетах иностранного номинального держателя по состоянию на дату проведения сверки, с данными системы учета кастодиана. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkEnd w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Документы, на основании которых проводилась сверка, в том числе SWIFT - сообщения, подлежат хранению в течение пяти лет с даты проведения сверки. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="130"/>
+    <w:bookmarkStart w:name="z56" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       41. В случае если по результатам сверки, осуществляемой в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил, имеются расхождения, стороны, осуществлявшие сверку, принимают меры по их устранению и в течение одного рабочего дня, следующего за датой выявления несоответствия, уведомляют об этом уполномоченный орган.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkEnd w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При проведении сверки в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил уведомление о несоответствии результатов сверки направляется в уполномоченный орган кастодианом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="131"/>
+    <w:bookmarkStart w:name="z57" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Кастодиан осуществляет в порядке, установленном внутренними документами кастодиана, достоверный и актуальный (в день возникновения оснований для изменения данных учета) учет путем ведения журналов учета, предусмотренных пунктом 21 Правил № 210, а также журналов учета:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z328" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) операций по лицевым счетам добровольных накопительных пенсионных фондов, инвестиционных фондов, фондов целевого капитала, фонда гарантирования страховых выплат и специальных финансовых компаний, отклоненных (неисполненных) кастодианом по причине их несоответствия законодательству Республики Казахстан и (или) инвестиционным декларациям и (или) пенсионным правилам данных добровольных накопительных пенсионных фондов и (или) инвестиционным декларациям акционерных инвестиционных фондов, и (или) инвестиционным декларациям фондов целевого капитала, и (или) правилам инвестирования средств резерва гарантирования страховых выплат по отрасли "общее страхование", резерва гарантирования страховых выплат по отрасли "страхование жизни" и резерва возмещения вреда фонда гарантирования страховых выплат и (или) правилам паевых инвестиционных фондов, и (или) договорам на управление инвестиционным портфелем, заключенным между специальными финансовыми компаниями и управляющими инвестиционными портфелями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z329" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сделок (операций) с имуществом, помимо денег и финансовых инструментов, входящим в состав активов инвестиционных фондов, эндаумент-фондов (целевых капиталов), совершенных управляющими инвестиционным портфелем, а также сделок (операций) с имуществом, помимо денег и финансовых инструментов, инвестиционных фондов, и имуществом, входящим в состав активов эндаумент-фондов (целевых капиталов), отклоненных (неисполненных) кастодианом по причине их несоответствия законодательству Республики Казахстан и (или) инвестиционным декларациям акционерных инвестиционных фондов, фондов целевого капитала;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z328" w:id="132"/>
-[...15 lines deleted...]
-      1) операций по лицевым счетам добровольных накопительных пенсионных фондов, инвестиционных фондов, фондов целевого капитала, фонда гарантирования страховых выплат и специальных финансовых компаний, отклоненных (неисполненных) кастодианом по причине их несоответствия законодательству Республики Казахстан и (или) инвестиционным декларациям и (или) пенсионным правилам данных добровольных накопительных пенсионных фондов и (или) инвестиционным декларациям акционерных инвестиционных фондов, и (или) инвестиционным декларациям фондов целевого капитала, и (или) правилам инвестирования средств резерва гарантирования страховых выплат по отрасли "общее страхование", резерва гарантирования страховых выплат по отрасли "страхование жизни" и резерва возмещения вреда фонда гарантирования страховых выплат и (или) правилам паевых инвестиционных фондов, и (или) договорам на управление инвестиционным портфелем, заключенным между специальными финансовыми компаниями и управляющими инвестиционными портфелями;</w:t>
+    <w:bookmarkStart w:name="z330" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) уведомлений, направленных уполномоченному органу о переданных кастодиану приказах (поручениях) управляющих инвестиционным портфелем инвестиционных фондов либо специальных финансовых компаний, добровольных пенсионных фондов, фонда гарантирования страховых выплат, специальных финансовых компаний, несоответствующих законодательству Республики Казахстан, и (или) инвестиционным декларациям и (или) пенсионным правилам данных добровольных накопительных пенсионных фондов и (или) правилам инвестирования средств резерва гарантирования страховых выплат по отрасли "общее страхование", резерва гарантирования страховых выплат по отрасли "страхование жизни" и резерва возмещения вреда фонда гарантирования страховых выплат и (или) инвестиционным декларациям акционерных инвестиционных фондов, фондов целевого капитала и (или) правилам паевых инвестиционных фондов, и (или) договорам на управление инвестиционным портфелем, заключенным между специальными финансовыми компаниями и управляющими инвестиционными портфелями.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z329" w:id="133"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8019,266 +8122,266 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 31.08.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="135"/>
+    <w:bookmarkStart w:name="z58" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        43. Кастодиан составляет и представляет отчеты о результатах кастодиальной деятельности на рынке ценных бумаг в уполномоченный орган в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона о рынке ценных бумаг. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z59" w:id="136"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z59" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Хранение и учет пенсионных активов единого накопительного пенсионного фонда, находящихся в доверительном управлении Национального Банка</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkEnd w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 5 в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 12.02.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z60" w:id="137"/>
+    <w:bookmarkStart w:name="z60" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Кастодианом, осуществляющим хранение и учет пенсионных активов единого накопительного пенсионного фонда, является Национальный Банк.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z61" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Учет операций с пенсионными активами единого накопительного пенсионного фонда осуществляется на счетах в Национальном Банке, открытых в соответствии с кастодиальным договором, заключаемым между Национальным Банком и единым накопительным пенсионным фондом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z62" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Основаниями для расторжения кастодиального договора, заключенного между Национальным Банком и единым накопительным пенсионным фондом, являются:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z61" w:id="138"/>
-[...15 lines deleted...]
-      45. Учет операций с пенсионными активами единого накопительного пенсионного фонда осуществляется на счетах в Национальном Банке, открытых в соответствии с кастодиальным договором, заключаемым между Национальным Банком и единым накопительным пенсионным фондом.</w:t>
+    <w:bookmarkStart w:name="z300" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) решение Правительства Республики Казахстан о ликвидации единого накопительного пенсионного фонда в порядке, предусмотренном законами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z62" w:id="139"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z301" w:id="141"/>
+    <w:bookmarkStart w:name="z301" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) изменение требования </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Социального</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> кодекса Республики Казахстан, предусматривающего, что функции кастодиана по хранению и учету пенсионных активов единого накопительного пенсионного фонда осуществляются Национальным Банком.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkEnd w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8297,148 +8400,148 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.07.2023).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="142"/>
+    <w:bookmarkStart w:name="z63" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       47. До наступления намеченной даты расторжения кастодиального договора по основаниям, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил, пенсионные активы единого накопительного пенсионного фонда передаются кастодианом новому кастодиану.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkEnd w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При расторжении кастодиального договора кастодиан исполняет обязательства по кастодиальному договору до передачи пенсионных активов единого накопительного пенсионного фонда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z64" w:id="143"/>
+    <w:bookmarkStart w:name="z64" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       48. Кастодиан в целях учета и хранения пенсионных активов единого накопительного пенсионного фонда, представленных иностранными финансовыми инструментами и (или) предназначенных для инвестирования в иностранные финансовые инструменты, открывает счета у зарубежных кастодианов из числа зарубежных кастодианов, утвержденных решением Правления Национального Банка. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z65" w:id="144"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z65" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. В целях реализации функций по хранению и учету пенсионных активов единого накопительного пенсионного фонда кастодиан осуществляет:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkEnd w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) номинальное держание эмиссионных ценных бумаг, составляющих пенсионные активы и переданных на кастодиальное обслуживание; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8575,150 +8678,150 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) контроль за суммами полученного единым накопительным пенсионным фондом комиссионного вознаграждения;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) предоставление услуг, предусмотренных кастодиальным договором. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="145"/>
+    <w:bookmarkStart w:name="z66" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Контроль за целевым размещением (использованием) пенсионных активов единого накопительного пенсионного фонда осуществляется кастодианом путем проверки представленных документов и приказов (поручений) на совершение операций по счетам, открытым в системе учета кастодиана, и (или) путем мониторинга заключенных сделок с участием пенсионных активов единого накопительного пенсионного фонда на соответствие требованиям, установленным:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z302" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) законодательством Республики Казахстан в области пенсионного обеспечения и о рынке ценных бумаг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z303" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) инвестиционной декларацией единого накопительного пенсионного фонда;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z302" w:id="146"/>
-[...15 lines deleted...]
-      1) законодательством Республики Казахстан в области пенсионного обеспечения и о рынке ценных бумаг;</w:t>
+    <w:bookmarkStart w:name="z304" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) договором о доверительном управлении пенсионными активами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z303" w:id="147"/>
-[...15 lines deleted...]
-      2) инвестиционной декларацией единого накопительного пенсионного фонда;</w:t>
+    <w:bookmarkStart w:name="z305" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ограниченными мерами воздействия или санкциями, примененными уполномоченным органом, направленными на ограничение инвестиционной деятельности единого накопительного пенсионного фонда в отношении пенсионных активов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z304" w:id="148"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8737,188 +8840,188 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.07.2023).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z67" w:id="150"/>
+    <w:bookmarkStart w:name="z67" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       51. В рамках выполнения функции по контролю за целевым размещением (использованием) пенсионных активов единого накопительного пенсионного фонда кастодиан при соответствии полученного приказа на совершение операции за счет указанных активов по счетам, открытым в системе учета кастодиана, требованиям, установленным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил, осуществляет регистрацию (исполнение) операции и направляет отчет об исполнении соответствующего приказа (поручения) лицу, отдавшему данный приказ (данное поручение).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkEnd w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При выявлении несоответствия приказа (поручения) требованиям, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил, кастодиан блокирует (не исполняет) данный приказ (отданное поручение) и незамедлительно уведомляет об этом уполномоченный орган, единый накопительный пенсионный фонд и лицо, отдавшее приказ (поручение) в течение одного рабочего дня, следующего за днем блокирования кастодианом приказа (поручения).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="151"/>
+    <w:bookmarkStart w:name="z68" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       52. Учет и проведение операций с пенсионными активами единого накопительного пенсионного фонда, а также получение и распределение доходов по ним осуществляются в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан, Правилами и внутренними документами кастодиана.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z69" w:id="152"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z69" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       53. В целях учета пенсионных активов единого накопительного пенсионного фонда, а также операций по аккумулированию пенсионных активов, их размещению, получению инвестиционного дохода кастодиан в системе внутреннего учета осуществляет открытие и ведение: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkEnd w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) текущего счета пенсионных взносов в тенге, предназначенного для зачисления пенсионных накоплений, поступления переводов пенсионных накоплений из добровольных накопительных пенсионных фондов и иных поступлений в соответствии с законодательством Республики Казахстан; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9001,192 +9104,192 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) внебалансовых счетов для учета и хранения ценных бумаг и других финансовых инструментов, разрешенных для инвестирования за счет пенсионных активов единого накопительного пенсионного фонда в системе внутреннего учета кастодиана. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Режимы ведения счетов для учета пенсионных активов единого накопительного пенсионного фонда устанавливаются внутренними документами кастодиана и кастодиальным договором.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z70" w:id="153"/>
+    <w:bookmarkStart w:name="z70" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. Кастодиан в целях обеспечения актуального учета пенсионных активов, переданных ему единым накопительным пенсионным фондом на кастодиальное обслуживание не реже одного раза в месяц проводит сверку данных своей системы учета пенсионных активов (денег, эмиссионных ценных бумаг и иных финансовых инструментов) на их соответствие данным единого накопительного пенсионного фонда, центрального депозитария, а также с данными зарубежных кастодианов, у которых открыты счета для учета и хранения пенсионных активов единого накопительного пенсионного фонда.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z71" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. Сверка данных системы учета кастодиана с данными системы учета центрального депозитария осуществляется в соответствии со сводом правил центрального депозитария.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 55 - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 28.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 31.08.2025).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z72" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56. Особенности сверки данных системы учета кастодиана с данными единого накопительного пенсионного фонда, управляющего инвестиционным портфелем устанавливаются кастодиальным договором и внутренними документами кастодиана.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z71" w:id="154"/>
-[...15 lines deleted...]
-      55. Сверка данных системы учета кастодиана с данными системы учета центрального депозитария осуществляется в соответствии со сводом правил центрального депозитария.</w:t>
+    <w:bookmarkStart w:name="z73" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57. Кастодиан осуществляет в порядке, установленном внутренними документами кастодиана, достоверный и актуальный (в день возникновения оснований для изменения данных учета) учет:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:p>
-[...100 lines deleted...]
-    <w:bookmarkEnd w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) сведений, предусмотренных подпунктами 1) и 2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9335,51 +9438,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z74" w:id="157"/>
+    <w:bookmarkStart w:name="z74" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        58. Требования пунктов </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9854,51 +9957,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>70</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил не распространяются на кастодиана, осуществляющего хранение и учет пенсионных активов единого накопительного пенсионного фонда, находящихся в доверительном управлении Национального Банка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkEnd w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9917,585 +10020,585 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z203" w:id="158"/>
+    <w:bookmarkStart w:name="z203" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5-1. Особенности хранения и учета пенсионных активов единого накопительного пенсионного фонда, находящихся в доверительном управлении управляющего инвестиционным портфелем</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkEnd w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены главой 5-1 в соответствии с постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 12.02.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z204" w:id="159"/>
+    <w:bookmarkStart w:name="z204" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58-1. Выбор кастодиана для хранения и учета пенсионных активов единого накопительного пенсионного фонда, находящихся в доверительном управлении управляющего инвестиционным портфелем, осуществляется управляющим инвестиционного портфеля.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z205" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хранение и учет пенсионных активов, переданных в доверительное управление одному управляющему инвестиционным портфелем, осуществляются одним кастодианом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z206" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58-2. Учет операций с пенсионными активами единого накопительного пенсионного фонда, находящимися в доверительном управлении управляющего инвестиционным портфелем, осуществляется на счетах единого накопительного пенсионного фонда, открытых в кастодиане в соответствии с кастодиальным договором, заключаемым между кастодианом, единым накопительным пенсионным фондом и управляющим инвестиционным портфелем.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z205" w:id="160"/>
-[...15 lines deleted...]
-      Хранение и учет пенсионных активов, переданных в доверительное управление одному управляющему инвестиционным портфелем, осуществляются одним кастодианом.</w:t>
+    <w:bookmarkStart w:name="z207" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Технология и режимы ведения кастодианом счетов по учету пенсионных активов единого накопительного пенсионного фонда, находящихся в доверительном управлении управляющего инвестиционным портфелем, определяются внутренними документами кастодиана и кастодиальным договором, заключенным между кастодианом, единым накопительным пенсионным фондом и управляющим инвестиционным портфелем.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z206" w:id="161"/>
-[...15 lines deleted...]
-      58-2. Учет операций с пенсионными активами единого накопительного пенсионного фонда, находящимися в доверительном управлении управляющего инвестиционным портфелем, осуществляется на счетах единого накопительного пенсионного фонда, открытых в кастодиане в соответствии с кастодиальным договором, заключаемым между кастодианом, единым накопительным пенсионным фондом и управляющим инвестиционным портфелем.</w:t>
+    <w:bookmarkStart w:name="z208" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58-3. Основаниями для расторжения кастодиального договора, заключенного между кастодианом, единым накопительным пенсионным фондом и управляющим инвестиционным портфелем, являются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z207" w:id="162"/>
-[...15 lines deleted...]
-      Технология и режимы ведения кастодианом счетов по учету пенсионных активов единого накопительного пенсионного фонда, находящихся в доверительном управлении управляющего инвестиционным портфелем, определяются внутренними документами кастодиана и кастодиальным договором, заключенным между кастодианом, единым накопительным пенсионным фондом и управляющим инвестиционным портфелем.</w:t>
+    <w:bookmarkStart w:name="z209" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) приостановление действия или лишение лицензии кастодиана и (или) управляющего инвестиционным портфелем;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z208" w:id="163"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z210" w:id="165"/>
+    <w:bookmarkStart w:name="z210" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) несоответствие кастодиана критериям, установленным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z211" w:id="166"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z211" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) решение управляющего инвестиционным портфелем о расторжении кастодиального договора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z212" w:id="167"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z212" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       58-4. До наступления намеченной даты расторжения кастодиального договора, заключенного между кастодианом, единым накопительным пенсионным фондом и управляющим инвестиционным портфелем, по основаниям, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 58-3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил, пенсионные активы единого накопительного пенсионного фонда, находящиеся в доверительном управлении управляющего инвестиционным портфелем, передаются кастодианом новому кастодиану.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z213" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При расторжении кастодиального договора кастодиан исполняет обязательства по кастодиальному договору до передачи пенсионных активов единого накопительного пенсионного фонда, находящихся в доверительном управлении управляющего инвестиционным портфелем, новому кастодиану.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z214" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58-5. В целях реализации функций по хранению и учету пенсионных активов единого накопительного пенсионного фонда, находящихся в доверительном управлении управляющего инвестиционным портфелем, кастодиан осуществляет:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z213" w:id="168"/>
-[...15 lines deleted...]
-      При расторжении кастодиального договора кастодиан исполняет обязательства по кастодиальному договору до передачи пенсионных активов единого накопительного пенсионного фонда, находящихся в доверительном управлении управляющего инвестиционным портфелем, новому кастодиану.</w:t>
+    <w:bookmarkStart w:name="z215" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) номинальное держание эмиссионных ценных бумаг, составляющих пенсионные активы, находящиеся в доверительном управлении управляющего инвестиционным портфелем, и переданных на кастодиальное обслуживание;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z214" w:id="169"/>
-[...15 lines deleted...]
-      58-5. В целях реализации функций по хранению и учету пенсионных активов единого накопительного пенсионного фонда, находящихся в доверительном управлении управляющего инвестиционным портфелем, кастодиан осуществляет:</w:t>
+    <w:bookmarkStart w:name="z216" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) оказание услуг платежного агента по сделкам с эмиссионными ценными бумагами и иными финансовыми инструментами, составляющими пенсионные активы, находящиеся в доверительном управлении управляющего инвестиционным портфелем, и переданными на кастодиальное обслуживание;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z215" w:id="170"/>
-[...15 lines deleted...]
-      1) номинальное держание эмиссионных ценных бумаг, составляющих пенсионные активы, находящиеся в доверительном управлении управляющего инвестиционным портфелем, и переданных на кастодиальное обслуживание;</w:t>
+    <w:bookmarkStart w:name="z217" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) регистрацию сделок с эмиссионными ценными бумагами, составляющими пенсионные активы единого накопительного пенсионного фонда, находящиеся в доверительном управлении управляющего инвестиционным портфелем, и подтверждение его прав по данным ценным бумагам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z216" w:id="171"/>
-[...15 lines deleted...]
-      2) оказание услуг платежного агента по сделкам с эмиссионными ценными бумагами и иными финансовыми инструментами, составляющими пенсионные активы, находящиеся в доверительном управлении управляющего инвестиционным портфелем, и переданными на кастодиальное обслуживание;</w:t>
+    <w:bookmarkStart w:name="z218" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) учет всех операций по аккумулированию пенсионных активов, находящихся в доверительном управлении управляющего инвестиционным портфелем, их размещению, получению инвестиционного дохода;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z217" w:id="172"/>
-[...15 lines deleted...]
-      3) регистрацию сделок с эмиссионными ценными бумагами, составляющими пенсионные активы единого накопительного пенсионного фонда, находящиеся в доверительном управлении управляющего инвестиционным портфелем, и подтверждение его прав по данным ценным бумагам;</w:t>
+    <w:bookmarkStart w:name="z219" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ежемесячное информирование единого накопительного пенсионного фонда, управляющего инвестиционным портфелем о состоянии счетов единого накопительного пенсионного фонда, предназначенных для учета и хранения денег, а также о движении денег в отчетном периоде по счетам по форме, в порядке и сроки, предусмотренные кастодиальным договором;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z218" w:id="173"/>
-[...15 lines deleted...]
-      4) учет всех операций по аккумулированию пенсионных активов, находящихся в доверительном управлении управляющего инвестиционным портфелем, их размещению, получению инвестиционного дохода;</w:t>
+    <w:bookmarkStart w:name="z220" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) ежемесячное представление единому накопительному пенсионному фонду и управляющему инвестиционным портфелем отчета о структуре пенсионных активов единого накопительного пенсионного фонда, находящихся в доверительном управлении управляющего инвестиционным портфелем, по форме, в порядке и сроки, установленные кастодиальным договором;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z219" w:id="174"/>
-[...15 lines deleted...]
-      5) ежемесячное информирование единого накопительного пенсионного фонда, управляющего инвестиционным портфелем о состоянии счетов единого накопительного пенсионного фонда, предназначенных для учета и хранения денег, а также о движении денег в отчетном периоде по счетам по форме, в порядке и сроки, предусмотренные кастодиальным договором;</w:t>
+    <w:bookmarkStart w:name="z221" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) обеспечение сохранности и учета вверенных ему пенсионных активов единого накопительного пенсионного фонда, находящихся в доверительном управлении управляющего инвестиционным портфелем;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z220" w:id="175"/>
-[...15 lines deleted...]
-      6) ежемесячное представление единому накопительному пенсионному фонду и управляющему инвестиционным портфелем отчета о структуре пенсионных активов единого накопительного пенсионного фонда, находящихся в доверительном управлении управляющего инвестиционным портфелем, по форме, в порядке и сроки, установленные кастодиальным договором;</w:t>
+    <w:bookmarkStart w:name="z222" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) контроль за целевым размещением (использованием) пенсионных активов единого накопительного пенсионного фонда, находящихся в доверительном управлении управляющего инвестиционным портфелем;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z221" w:id="176"/>
-[...15 lines deleted...]
-      7) обеспечение сохранности и учета вверенных ему пенсионных активов единого накопительного пенсионного фонда, находящихся в доверительном управлении управляющего инвестиционным портфелем;</w:t>
+    <w:bookmarkStart w:name="z223" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) контроль за суммами полученного единым накопительным пенсионным фондом комиссионного вознаграждения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z222" w:id="177"/>
-[...15 lines deleted...]
-      8) контроль за целевым размещением (использованием) пенсионных активов единого накопительного пенсионного фонда, находящихся в доверительном управлении управляющего инвестиционным портфелем;</w:t>
+    <w:bookmarkStart w:name="z224" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) предоставление услуг, предусмотренных кастодиальным договором.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z223" w:id="178"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58-6. Контроль за целевым размещением (использованием) пенсионных активов единого накопительного пенсионного фонда, находящихся в доверительном управлении управляющего инвестиционным портфелем, осуществляется кастодианом путем проверки документов и приказов (поручений) на совершение операций по счетам, открытым в системе учета кастодиана, представленных единым накопительным пенсионным фондом и управляющим инвестиционным портфелем, на соответствие требованиям, установленным:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z306" w:id="180"/>
+    <w:bookmarkStart w:name="z306" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10510,91 +10613,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 15 Социального кодекса Республики Казахстан, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 10)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 12 Закона Республики Казахстан "О государственном регулировании, контроле и надзоре финансового рынка и финансовых организаций" и внутренними документами кастодиана;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z307" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) инвестиционной декларацией;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z308" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мерами надзорного реагирования, примененными уполномоченным органом, направленными на ограничение инвестиционной деятельности управляющего инвестиционным портфелем в отношении пенсионных активов.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z307" w:id="181"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10623,548 +10726,548 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.07.2023).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z229" w:id="183"/>
+    <w:bookmarkStart w:name="z229" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       58-7. В рамках выполнения функции по контролю за целевым размещением (использованием) пенсионных активов единого накопительного пенсионного фонда, находящихся в доверительном управлении управляющего инвестиционным портфелем, кастодиан при соответствии полученного приказа на совершение операции за счет пенсионных активов по счетам, открытым в системе учета кастодиана, требованиям, установленным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 58-6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил, осуществляет регистрацию (исполнение) операции и направляет отчет об исполнении соответствующего приказа (поручения) лицу, отдавшему данный приказ (данное поручение), не позднее 10:00 часов рабочего дня, следующего за днем регистрации (исполнения) приказа (поручения).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z230" w:id="184"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z230" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Направление отчета, указанного в части первой настоящего пункта, не требуется по сделкам, заключенным в торговой системе фондовой биржи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z231" w:id="185"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z231" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       58-8. При выявлении несоответствия приказа (поручения) требованиям, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 58-6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил, кастодиан незамедлительно уведомляет об этом уполномоченный орган, единый накопительный пенсионный фонд, управляющего инвестиционным портфелем и фондовую биржу, если сделка заключена в ее торговой системе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z232" w:id="186"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z232" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       58-9. Учет и проведение операций с пенсионными активами единого накопительного пенсионного фонда, находящихся в доверительном управлении управляющего инвестиционным портфелем, а также получение и распределение доходов по ним осуществляются в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о рынке ценных бумаг, Правилами и внутренними документами кастодиана.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z233" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58-10. Кастодиан в целях обеспечения актуального учета пенсионных активов, находящихся в доверительном управлении управляющего инвестиционным портфелем, не реже одного раза в месяц проводит сверку данных своей системы учета пенсионных активов (денег, эмиссионных ценных бумаг и иных финансовых инструментов) на их соответствие данным единого накопительного пенсионного фонда, управляющего инвестиционным портфелем, центрального депозитария, а также с данными зарубежных кастодианов, у которых открыты счета для учета и хранения пенсионных активов единого накопительного пенсионного фонда, находящихся в доверительном управлении управляющего инвестиционным портфелем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z234" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58-11. Сверка данных системы учета кастодиана с данными системы учета центрального депозитария осуществляется в соответствии со сводом правил центрального депозитария.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z233" w:id="187"/>
-[...15 lines deleted...]
-      58-10. Кастодиан в целях обеспечения актуального учета пенсионных активов, находящихся в доверительном управлении управляющего инвестиционным портфелем, не реже одного раза в месяц проводит сверку данных своей системы учета пенсионных активов (денег, эмиссионных ценных бумаг и иных финансовых инструментов) на их соответствие данным единого накопительного пенсионного фонда, управляющего инвестиционным портфелем, центрального депозитария, а также с данными зарубежных кастодианов, у которых открыты счета для учета и хранения пенсионных активов единого накопительного пенсионного фонда, находящихся в доверительном управлении управляющего инвестиционным портфелем.</w:t>
+    <w:bookmarkStart w:name="z235" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Особенности сверки данных системы учета кастодиана с данными единого накопительного пенсионного фонда, управляющего инвестиционным портфелем устанавливаются кастодиальным договором и внутренними документами кастодиана.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z234" w:id="188"/>
-[...15 lines deleted...]
-      58-11. Сверка данных системы учета кастодиана с данными системы учета центрального депозитария осуществляется в соответствии со сводом правил центрального депозитария.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 58-11 с изменением, внесенным постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 28.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 31.08.2025).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z236" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58-12. Кастодиан осуществляет достоверный и актуальный (в день возникновения оснований для изменения данных учета) учет:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z235" w:id="189"/>
-[...15 lines deleted...]
-      Особенности сверки данных системы учета кастодиана с данными единого накопительного пенсионного фонда, управляющего инвестиционным портфелем устанавливаются кастодиальным договором и внутренними документами кастодиана.</w:t>
+    <w:bookmarkStart w:name="z237" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сведений, предусмотренных подпунктами 1) и 2) пункта 21 Правил № 210;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="189"/>
-    <w:p>
-[...101 lines deleted...]
-    <w:bookmarkStart w:name="z238" w:id="192"/>
+    <w:bookmarkStart w:name="z238" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) операций по счетам единого накопительного пенсионного фонда по учету пенсионных активов, находящихся в доверительном управлении управляющего инвестиционным портфелем, отклоненных (неисполненных) кастодианом по причине их несоответствия требованиям, предусмотренным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 58-6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z239" w:id="193"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z239" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) уведомлений, направленных уполномоченному органу о переданных кастодиану приказах (поручениях) управляющего инвестиционным портфелем, несоответствующих требованиям, предусмотренным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 58-6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z240" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сведений, предусмотренных внутренними документами кастодиана.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z241" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Учет сведений, указанных в настоящем пункте, осуществляется посредством программного обеспечения кастодиана с возможностью формирования соответствующих журналов учета.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z240" w:id="194"/>
-[...15 lines deleted...]
-      4) сведений, предусмотренных внутренними документами кастодиана.</w:t>
+    <w:bookmarkStart w:name="z75" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 6. Порядок передачи активов клиентов новому кастодиану</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z241" w:id="195"/>
-[...36 lines deleted...]
-    <w:bookmarkEnd w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 6 в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 12.02.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z76" w:id="197"/>
+    <w:bookmarkStart w:name="z76" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59. Передача кастодианом пенсионных активов единого накопительного пенсионного фонда, находящихся в доверительном управлении управляющего инвестиционным портфелем, активов добровольного накопительного пенсионного фонда, активов инвестиционного фонда, активов эндаумент-фонда (целевого капитала), фонда гарантирования страховых выплат и выделенных активов специальной финансовой компании новому кастодиану осуществляется уполномоченными представителями действующего и нового кастодиана после заключения клиентом кастодиального договора с новым кастодианом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkEnd w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11183,282 +11286,282 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 31.08.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z77" w:id="198"/>
+    <w:bookmarkStart w:name="z77" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       60. Для осуществления передачи активов клиентов, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил, новому кастодиану составляются:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) перечень передаваемых активов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) перечень передаваемых документов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) акт приема-передачи активов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В перечень передаваемых активов клиентов включаются все активы клиентов, находящиеся на кастодиальном обслуживании.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z78" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61. В перечень передаваемых документов клиентов, указанных в пункте 60 настоящих Правил, включаются копии:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z331" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) выписок с лицевого счета, открытого клиенту в системе учета кастодиана и субсчета, открытого в системе учета центрального депозитария, составленных по состоянию на дату передачи активов (на 00 часов 00 минут времени города Астаны);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="198"/>
-    <w:p>
-[...87 lines deleted...]
-      61. В перечень передаваемых документов клиентов, указанных в пункте 60 настоящих Правил, включаются копии:</w:t>
+    <w:bookmarkStart w:name="z332" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) актов сверок между кастодианом и клиентом, составленных по состоянию на дату передачи активов (на 00 часов 00 минут времени города Астаны), а также документов, на основании которых проводилась сверка;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z331" w:id="200"/>
-[...15 lines deleted...]
-      1) выписок с лицевого счета, открытого клиенту в системе учета кастодиана и субсчета, открытого в системе учета центрального депозитария, составленных по состоянию на дату передачи активов (на 00 часов 00 минут времени города Астаны);</w:t>
+    <w:bookmarkStart w:name="z333" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) поручений (приказов) клиентов на проведение операций по счетам клиентов, открытым в системе учета кастодиана, а также иных документов, относящихся к деятельности по кастодиальному обслуживанию активов данных клиентов, в рамках кастодиальных договоров.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z332" w:id="201"/>
-[...15 lines deleted...]
-      2) актов сверок между кастодианом и клиентом, составленных по состоянию на дату передачи активов (на 00 часов 00 минут времени города Астаны), а также документов, на основании которых проводилась сверка;</w:t>
+    <w:bookmarkStart w:name="z334" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При передаче кастодианом активов инвестиционного фонда, активов эндаумент-фонда (целевого капитала), в перечень передаваемых документов дополнительно включаются копии документов, устанавливающих право собственности инвестиционного фонда, фонда целевого капитала в отношении иного имущества, помимо денег и финансовых инструментов, входящего в состав активов инвестиционного фонда, активов эндаумент-фонда (целевого капитала).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z333" w:id="202"/>
-[...15 lines deleted...]
-      3) поручений (приказов) клиентов на проведение операций по счетам клиентов, открытым в системе учета кастодиана, а также иных документов, относящихся к деятельности по кастодиальному обслуживанию активов данных клиентов, в рамках кастодиальных договоров.</w:t>
+    <w:bookmarkStart w:name="z335" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В перечень передаваемых документов специальной финансовой компании дополнительно включаются копии документов, относящихся к деятельности по учету сделок с облигациями, в том числе выплате вознаграждения по ним.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z334" w:id="203"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11477,90 +11580,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 31.08.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z79" w:id="205"/>
+    <w:bookmarkStart w:name="z79" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       62. При осуществлении передачи активов клиентов, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил, новому кастодиану составляется акт приема-передачи активов, который содержит следующую информацию:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkEnd w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) даты составления акта приема-передачи, заключения клиентом кастодиального договора с новым кастодианом;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11725,905 +11828,905 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 31.08.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z80" w:id="206"/>
+    <w:bookmarkStart w:name="z80" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       63. Передача кастодианом активов клиентов, за исключением клиентов, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил, осуществляется в порядке, предусмотренном кастодиальным договором и внутренними документами кастодиана.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z81" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64. Акт приема-передачи пенсионных активов добровольного накопительного пенсионного фонда, выделенных активов специальной финансовой компании, активов инвестиционного фонда, активов эндаумент-фонда (целевого капитала) и средств резерва гарантирования страховых выплат по отрасли "общее страхование", резерва гарантирования страховых выплат по отрасли "страхование жизни" и резерва возмещения вреда фонда гарантирования страховых выплат новому кастодиану, помимо информации, указанной в пункте 62 Правил, содержит:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z336" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) информацию о вкладах в банках второго уровня с указанием наименования банков-депонентов, сумм вкладов, дат заключения и номеров договора банковского вклада, сроков вкладов, ставок вознаграждения, составленную по состоянию на дату составления акта приема-передачи активов;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z81" w:id="207"/>
-[...15 lines deleted...]
-      64. Акт приема-передачи пенсионных активов добровольного накопительного пенсионного фонда, выделенных активов специальной финансовой компании, активов инвестиционного фонда, активов эндаумент-фонда (целевого капитала) и средств резерва гарантирования страховых выплат по отрасли "общее страхование", резерва гарантирования страховых выплат по отрасли "страхование жизни" и резерва возмещения вреда фонда гарантирования страховых выплат новому кастодиану, помимо информации, указанной в пункте 62 Правил, содержит:</w:t>
+    <w:bookmarkStart w:name="z337" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) информацию о покупной и текущей стоимости финансовых инструментов, составляющих активы клиента по состоянию на дату составления акта приема-передачи активов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z336" w:id="208"/>
-[...15 lines deleted...]
-      1) информацию о вкладах в банках второго уровня с указанием наименования банков-депонентов, сумм вкладов, дат заключения и номеров договора банковского вклада, сроков вкладов, ставок вознаграждения, составленную по состоянию на дату составления акта приема-передачи активов;</w:t>
+    <w:bookmarkStart w:name="z338" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) о суммах начисленного и полученного инвестиционного дохода по каждому финансовому инструменту за период действия кастодиального договора, а также о суммах начисленного инвестиционного дохода по каждому финансовому инструменту, но не выплаченного по состоянию на дату составления акта приема-передачи активов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z337" w:id="209"/>
-[...15 lines deleted...]
-      2) информацию о покупной и текущей стоимости финансовых инструментов, составляющих активы клиента по состоянию на дату составления акта приема-передачи активов;</w:t>
+    <w:bookmarkStart w:name="z339" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) о сумме начисленных и выплаченных комиссионных вознаграждений, а также подлежащих выплате по состоянию на дату составления акта приема-передачи активов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z338" w:id="210"/>
-[...15 lines deleted...]
-      3) о суммах начисленного и полученного инвестиционного дохода по каждому финансовому инструменту за период действия кастодиального договора, а также о суммах начисленного инвестиционного дохода по каждому финансовому инструменту, но не выплаченного по состоянию на дату составления акта приема-передачи активов;</w:t>
+    <w:bookmarkStart w:name="z340" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) иные сведения, относящиеся к деятельности по кастодиальному обслуживанию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z339" w:id="211"/>
-[...15 lines deleted...]
-      4) о сумме начисленных и выплаченных комиссионных вознаграждений, а также подлежащих выплате по состоянию на дату составления акта приема-передачи активов;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 64 – в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 20.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 31.08.2025).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z82" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65. Акт приема-передачи активов клиента составляется по состоянию на дату расторжения кастодиального договора в трех экземплярах по одному экземпляру для кастодиана, нового кастодиана и клиента либо его уполномоченного представителя, подписывается первыми руководителями и главными бухгалтерами кастодиана и нового кастодиана.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z340" w:id="212"/>
-[...15 lines deleted...]
-      5) иные сведения, относящиеся к деятельности по кастодиальному обслуживанию.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 65 в редакции постановления Правления Национального Банка РК от 27.08.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z83" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66. Акт приема-передачи пенсионных активов добровольного накопительного пенсионного фонда составляется по состоянию на дату расторжения кастодиального договора в четырех экземплярах по одному экземпляру для добровольного накопительного пенсионного фонда, кастодиана, нового кастодиана, уполномоченного органа, подписывается первыми руководителями и главными бухгалтерами добровольного накопительного пенсионного фонда, кастодиана и нового кастодиана.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z242" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Акт приема-передачи пенсионных активов единого накопительного пенсионного фонда, находящихся в доверительном управлении управляющего инвестиционным портфелем, составляется по состоянию на дату расторжения кастодиального договора в пяти экземплярах по одному экземпляру для единого накопительного пенсионного фонда, управляющего инвестиционным портфелем, кастодиана, нового кастодиана, уполномоченного органа, подписывается первыми руководителями и главными бухгалтерами единого накопительного пенсионного фонда, управляющего инвестиционным портфелем, кастодиана и нового кастодиана.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 64 – в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 20.08.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 66 в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 12.02.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 26</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z84" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67. Акт приема-передачи выделенных активов специальной финансовой компании составляется по состоянию на дату расторжения кастодиального договора в пяти экземплярах по одному экземпляру для специальной финансовой компании, ее управляющего инвестиционным портфелем, кастодиана, нового кастодиана, уполномоченного органа, подписывается первыми руководителями и главными бухгалтерами специальной финансовой компании, управляющего инвестиционным портфелем (являющегося стороной кастодиального договора), кастодиана и нового кастодиана.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 67 в редакции постановления Правления Национального Банка РК от 27.08.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z341" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67-1. Акт приема-передачи активов эндаумент-фонда (целевого капитала) составляется по состоянию на дату расторжения кастодиального договора в пяти экземплярах по одному экземпляру для фонда целевого капитала, управляющего инвестиционным портфелем, кастодиана, нового кастодиана, уполномоченного органа, подписывается первыми руководителями и главными бухгалтерами фонда целевого капитала, управляющего инвестиционным портфелем (являющегося стороной кастодиального договора), кастодиана и нового кастодиана.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 67-1 в соответствии с постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 20.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 40</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 31.08.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z82" w:id="213"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z85" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68. Акт приема-передачи активов инвестиционного фонда составляется по состоянию на дату расторжения кастодиального договора в четырех экземплярах по одному экземпляру для управляющего инвестиционным портфелем инвестиционного фонда, кастодиана, нового кастодиана, уполномоченного органа, подписывается первыми руководителями и главными бухгалтерами управляющего инвестиционным портфелем, кастодиана и нового кастодиана.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При передаче активов акционерного инвестиционного фонда акт приема-передачи его активов новому кастодиану дополнительно подписывается первым руководителем и главным бухгалтером акционерного инвестиционного фонда.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 65 в редакции постановления Правления Национального Банка РК от 27.08.2018 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 68 в редакции постановления Правления Национального Банка РК от 27.08.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 188</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z83" w:id="214"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z299" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68-1. Акт приема-передачи средств резерва гарантирования страховых выплат по отрасли "общее страхование", резерва гарантирования страховых выплат по отрасли "страхование жизни" и резерва возмещения вреда фонда гарантирования страховых выплат составляется по состоянию на дату расторжения кастодиального договора в четырех экземплярах по одному экземпляру для фонда гарантирования страховых выплат, кастодиана, нового кастодиана, уполномоченного органа, подписывается первыми руководителями и главными бухгалтерами фонда гарантирования страховых выплат, кастодиана и нового кастодиана.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 66 в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 12.02.2021 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 26</w:t>
+        <w:t xml:space="preserve">      Сноска. Глава 6и дополнена пунктом 68-1 в соответствии с постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 23.11.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z84" w:id="216"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z86" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69. Экземпляры акта приема-передачи пенсионных активов единого накопительного пенсионного фонда, находящихся в доверительном управлении управляющего инвестиционным портфелем, пенсионных активов добровольного накопительного пенсионного фонда, средств резерва гарантирования страховых выплат по отрасли "общее страхование", резерва гарантирования страховых выплат по отрасли "страхование жизни" и резерва возмещения вреда фонда гарантирования страховых выплат, выделенных активов специальной финансовой компании, активов инвестиционного фонда, активов эндаумент-фонда (целевого капитала) представляются уполномоченному органу кастодианом, принимающим активы в кастодиальное обслуживание, в течение трех рабочих дней со дня его подписания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 67 в редакции постановления Правления Национального Банка РК от 27.08.2018 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 188</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 69 – в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 20.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 31.08.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z341" w:id="217"/>
-[...345 lines deleted...]
-    <w:bookmarkStart w:name="z87" w:id="221"/>
+    <w:bookmarkStart w:name="z87" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       70. Кастодиан не отвечает по обязательствам своих клиентов и не несет ответственности за принимаемые клиентами инвестиционные решения. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z108" w:id="222"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z108" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       70-1. Порядок передачи активов клиентов новому кастодиану, установленный настоящей главой, не распространяется на передачу кастодианом активов клиентов в рамках проведения операции по одновременной передаче активов и обязательств между родительским банком (далее - родительский банк - новый кастодиан) и дочерним банком (далее - дочерний банк - кастодиан), за исключением требований, предусмотренных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12738,345 +12841,345 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>70</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z243" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае, указанном в части первой настоящего пункта, дочерний банк - кастодиан передает активы клиентов родительскому банку - новому кастодиану на основании акта приема-передачи активов клиента без расторжения клиентом кастодиального договора с дочерним банком - кастодианом и без заключения клиентом кастодиального договора с родительским банком - новым кастодианом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z244" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Операции по списанию активов клиента у дочернего банка - кастодиана и зачислению у родительского банка - нового кастодиана проводятся кастодианами на основании акта приема-передачи активов клиента без предоставления клиентом приказов на проведение операций по списанию (зачислению) с (на) лицевых (лицевые), текущих (текущие) счетов (счета). Открытие родительским банком - новым кастодианом лицевых, текущих счетов клиенту осуществляется без предоставления приказов на открытие лицевых, текущих счетов.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z243" w:id="223"/>
-[...15 lines deleted...]
-      В случае, указанном в части первой настоящего пункта, дочерний банк - кастодиан передает активы клиентов родительскому банку - новому кастодиану на основании акта приема-передачи активов клиента без расторжения клиентом кастодиального договора с дочерним банком - кастодианом и без заключения клиентом кастодиального договора с родительским банком - новым кастодианом.</w:t>
+    <w:bookmarkStart w:name="z245" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Акт приема-передачи активов клиента подписывается первыми руководителями и главными бухгалтерами дочернего банка – кастодиана и родительского банка - нового кастодиана.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z244" w:id="224"/>
-[...15 lines deleted...]
-      Операции по списанию активов клиента у дочернего банка - кастодиана и зачислению у родительского банка - нового кастодиана проводятся кастодианами на основании акта приема-передачи активов клиента без предоставления клиентом приказов на проведение операций по списанию (зачислению) с (на) лицевых (лицевые), текущих (текущие) счетов (счета). Открытие родительским банком - новым кастодианом лицевых, текущих счетов клиенту осуществляется без предоставления приказов на открытие лицевых, текущих счетов.</w:t>
+    <w:bookmarkStart w:name="z246" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отсутствие письменного возражения от клиента и приказа клиента на перевод активов в течение 10 (десяти) рабочих дней со дня публикации объявления при проведении операции по одновременной передаче активов и обязательств между родительским банком - новым кастодианом и дочерним банком - кастодианом рассматривается как согласие клиента на передачу активов родительскому банку - новому кастодиану.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z245" w:id="225"/>
-[...15 lines deleted...]
-      Акт приема-передачи активов клиента подписывается первыми руководителями и главными бухгалтерами дочернего банка – кастодиана и родительского банка - нового кастодиана.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 6 дополнена пунктом 70-1 в соответствии с постановлением Правления Национального Банка РК от 08.05.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 78</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования); в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 12.02.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 26</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z88" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Глава 7. Порядок действий кастодиана по выбору нового управляющего инвестиционным портфелем, осуществляющего инвестиционное управление активами инвестиционного фонда, а также по прекращению существования паевого инвестиционного фонда в случае приостановления действия или лишения лицензии управляющего инвестиционным портфелем на осуществление деятельности по управлению инвестиционным портфелем</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z246" w:id="226"/>
-[...118 lines deleted...]
-    <w:bookmarkEnd w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 7 в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 12.02.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z89" w:id="228"/>
+    <w:bookmarkStart w:name="z89" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       71. Кастодиан, в случае приостановления действия или лишения лицензии управляющего инвестиционным портфелем инвестиционного фонда на осуществление деятельности по управлению инвестиционным портфелем:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkEnd w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) открытого или интервального паевого инвестиционного фонда – выбирает нового управляющего инвестиционным фондом либо осуществляет процедуры по прекращению существования открытого или интервального паевого инвестиционного фонда;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) закрытого паевого инвестиционного фонда – обеспечивает созыв общего собрания держателей паев закрытого паевого инвестиционного фонда на условиях и в порядке, установленных правилами данного фонда, либо осуществляет процедуры по прекращению существования закрытого паевого инвестиционного фонда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z90" w:id="229"/>
+    <w:bookmarkStart w:name="z90" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       72. Кастодиан в течение пяти рабочих дней с даты получения уведомления уполномоченного органа о приостановлении действия или лишении лицензии управляющего инвестиционным портфелем открытого или интервального паевого инвестиционного фонда публикует в средствах массовой информации либо направляет всем управляющим инвестиционным портфелем, имеющим лицензии уполномоченного органа на осуществление деятельности по управлению инвестиционным портфелем, предложение о принятии заявок на осуществление деятельности по управлению инвестиционным портфелем данного открытого или интервального паевого инвестиционного фонда (далее – заявка) с указанием:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkEnd w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) наименования открытого или интервального паевого инвестиционного фонда;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13087,110 +13190,110 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) наименования управляющего инвестиционным фондом, которым ранее осуществлялось инвестиционное управление активами открытого или интервального паевого инвестиционного фонда;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) срока, в течение которого кастодианом принимаются заявки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z91" w:id="230"/>
+    <w:bookmarkStart w:name="z91" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       73. Кастодиан по требованию управляющего инвестиционным портфелем, направившим заявку кастодиану и соответствующим требованиям </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 74</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил, представляет ему сведения о структуре инвестиционного портфеля открытого или интервального паевого инвестиционного фонда, управляющий инвестиционным портфелем которых лишен лицензии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z92" w:id="231"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z92" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       74. Новый управляющий инвестиционным портфелем выбирается решением правления кастодиана из числа управляющих инвестиционным портфелем:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkEnd w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) направивших заявку кастодиану в срок, установленный подпунктом 3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13241,70 +13344,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, установленные уполномоченным органом;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) не имеющих действующих на дату направления заявки санкций в виде приостановления действия лицензии, выданных уполномоченным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z93" w:id="232"/>
+    <w:bookmarkStart w:name="z93" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       75. Кастодиан в течение десяти рабочих дней с даты вступления в силу изменений в правила паевого инвестиционного фонда, касающихся назначения нового управляющего инвестиционным портфелем, осуществляет передачу управляющему инвестиционным портфелем активов паевого инвестиционного фонда в соответствии с актом приема-передачи, содержащим:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkEnd w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) дату составления акта приема-передачи;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13431,70 +13534,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z94" w:id="233"/>
+    <w:bookmarkStart w:name="z94" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       76. Акт приема-передачи активов паевого инвестиционного фонда составляется в двух экземплярах по одному экземпляру для кастодиана и нового управляющего инвестиционным портфелем и подписывается первыми руководителями и главными бухгалтерами кастодиана и управляющим инвестиционным портфелем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkEnd w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Копия акта приема-передачи активов паевого инвестиционного фонда направляется кастодианом в уполномоченный орган не позднее 3 (трех) календарных дней со дня подписания его сторонами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -13619,51 +13722,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в действие с 01.01.2019).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z95" w:id="234"/>
+    <w:bookmarkStart w:name="z95" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       77. Кастодиан при наступлении оснований, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13678,51 +13781,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 33 Закона об инвестиционных фондах, осуществляет следующие действия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkEnd w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в течение трех рабочих дней с даты наступления основания для прекращения существования паевого инвестиционного фонда в порядке и на условиях, определенных правилами фонда, доводит до сведения держателей паев, уполномоченного органа, организаций, обеспечивающих существование паевого инвестиционного фонда, кредиторов фонда и сторон в неисполненных сделках с активами паевого инвестиционного фонда сообщение о прекращении существования паевого инвестиционного фонда, об условиях и порядке проведения данной процедуры;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13905,70 +14008,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z96" w:id="235"/>
+    <w:bookmarkStart w:name="z96" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       78. Для осуществления действий, указанных в настоящем разделе Правил, кастодиан запрашивает и получает от:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkEnd w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) центрального депозитария сведения о паях паевого инвестиционного фонда, прекращение существования которого производится кастодианом, держателях паев данного паевого инвестиционного фонда, их реквизитах и количестве принадлежащих им паев;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14043,90 +14146,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в действие с 01.01.2019).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z97" w:id="236"/>
+    <w:bookmarkStart w:name="z97" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       79. При осуществлении действий, указанных в подпункте 4) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 77</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил, кастодиан заключает сделки по реализации активов паевого инвестиционного фонда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkEnd w:id="234"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -14231,68 +14334,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z100" w:id="237"/>
+    <w:bookmarkStart w:name="z100" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения о движении денег по инвестиционному счету</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkEnd w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Сведения в редакции постановления Правления Национального Банка РК от 27.08.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17146,70 +17249,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z152" w:id="238"/>
+    <w:bookmarkStart w:name="z152" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дополнительные сведения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkEnd w:id="236"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -17484,64 +17587,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z153" w:id="239"/>
+      <w:bookmarkStart w:name="z153" w:id="237"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Первый руководитель или лицо, уполномоченное на подписание сведений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkEnd w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_________________________________________________________________ ______________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -17827,68 +17930,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Форма </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z104" w:id="240"/>
+    <w:bookmarkStart w:name="z104" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Отчет о структуре пенсионных активов добровольного накопительного пенсионного фонда</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkEnd w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Отчет в редакции постановления Правления Национального Банка РК от 27.08.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18314,70 +18417,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Совокупная сумма, вкладываемая в финансовый инструмент</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z166" w:id="241"/>
+          <w:bookmarkStart w:name="z166" w:id="239"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Доля от совокупной величины размещенных пенсионных активов</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="241"/>
+          <w:bookmarkEnd w:id="239"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (в процентах)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -18684,303 +18787,303 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z167" w:id="242"/>
+    <w:bookmarkStart w:name="z167" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Итого по государственным ценным бумагам ____________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z168" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Итого по негосударственным ценным бумагам __________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z169" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Итого по иным финансовым инструментам ______________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z168" w:id="243"/>
-[...15 lines deleted...]
-      Итого по негосударственным ценным бумагам __________________</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z170" w:id="243"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Первый руководитель или лицо, уполномоченное на подписание отчета</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z169" w:id="244"/>
-[...15 lines deleted...]
-      Итого по иным финансовым инструментам ______________________</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________ ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (фамилия, имя, отчество (при его наличии)             (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Главный бухгалтер или лицо, уполномоченное на подписание отчета</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________ ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (фамилия, имя, отчество (при его наличии)             (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Исполнитель _____________________________________________________ ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (должность, фамилия, имя, отчество (при его наличии)   (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (номер телефона)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z175" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата подписания отчета "____" ____________ 20 ___ года</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="244"/>
-    <w:p>
-[...191 lines deleted...]
-    <w:bookmarkEnd w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -19018,55 +19121,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>