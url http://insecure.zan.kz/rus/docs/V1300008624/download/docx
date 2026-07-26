--- v1 (2025-11-28)
+++ v2 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="62c10d0" w14:textId="62c10d0">
+    <w:p w14:paraId="fda00ea" w14:textId="fda00ea">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -135,166 +135,106 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок в редакции приказа Министра труда и социальной защиты населения РК от 11.08.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 284</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:bookmarkStart w:name="z221" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В соответствии с </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" </w:t>
+      В соответствии с подпунктом 9) статьи 11 Закона Республики Казахстан "О миграции населения", с подпунктом 1) статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Министра труда и социальной защиты населения РК от 10.10.2025 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>      Сноска. Преамбула - в редакции приказа Министра труда и социальной защиты населения РК от 29.05.2026 № 222 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -805,90 +745,172 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:bookmarkStart w:name="z222" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила присвоения или продления статуса кандаса (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 9)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 11 Закона Республики Казахстан "О миграции населения" (далее – Закон) и определяют порядок присвоения или продления статуса кандаса.</w:t>
+        <w:t xml:space="preserve"> статьи 11 Закона Республики Казахстан "О миграции населения" (далее – Закон), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" и определяют порядок присвоения или продления статуса кандаса.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра труда и социальной защиты населения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 222 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -965,491 +987,1046 @@
         <w:t>
       3) адаптационные и интеграционные услуги – комплекс услуг (информационных, юридических, социальных, медицинских и образовательных), предоставляемых кандасам и членам их семей в целях адаптации и интеграции в общество;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) принцип "одного заявления" – форма оказания государственной услуги, предусматривающая совокупность нескольких государственных услуг, оказываемых на основании одного заявления;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 5) предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 222 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) информационная система "Государственная база данных "Физические лица" (далее – ГБД ФЛ) – единая система регистрации и хранения информации о физических лицах Республики Казахстан, достаточный для идентификации и определения гражданского состояния;</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 6) предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 222 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) информационная система "Миграционная полиция" (далее – ИС "Миграционная полиция") – информационная система Министерства внутренних дел Республики Казахстан, для автоматизации деятельности учета, регистрации иностранцев, беженцев и лиц, без гражданства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) услугодатель – центральные государственные органы, загранучреждения Республики Казахстан, местные исполнительные органы областей, городов республиканского значения, столицы, районов, городов областного значения, акимы районов в городе, городов районного значения, поселков, сел, сельских округов, а также физические и юридические лица, оказывающие государственные услуги в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
-[...15 lines deleted...]
-      6) информационная система "Миграционная полиция" (далее – ИС "Миграционная полиция") – информационная система Министерства внутренних дел Республики Казахстан, для автоматизации деятельности учета, регистрации иностранцев, беженцев и лиц, без гражданства;</w:t>
+    <w:bookmarkStart w:name="z21" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) загранучреждения Республики Казахстан – находящиеся за рубежом дипломатические и приравненные к ним представительства, а также консульские учреждения Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
-[...15 lines deleted...]
-      7) услугодатель – центральные государственные органы, загранучреждения Республики Казахстан, местные исполнительные органы областей, городов республиканского значения, столицы, районов, городов областного значения, акимы районов в городе, городов районного значения, поселков, сел, сельских округов, а также физические и юридические лица, оказывающие государственные услуги в соответствии с законодательством Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z22" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) кандас – этнический казах и (или) члены его семьи казахской национальности, ранее не состоявшие в гражданстве Республики Казахстан, получившие соответствующий статус в порядке, установленным уполномоченным органом по вопросам миграции населения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
-[...15 lines deleted...]
-      8) загранучреждения Республики Казахстан – находящиеся за рубежом дипломатические и приравненные к ним представительства, а также консульские учреждения Республики Казахстан;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 10) предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 222 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) автоматизированная информационная система "Кандас" (далее – АИС "Кандас") – система в составе единой информационной системы социально-трудовой сферы, предназначенная для автоматизации процесса предоставления государственной услуги для этнических казахов и кандасов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) комиссия по приему кандасов (далее – Комиссия) – комиссия, созданная местными исполнительными органами областей, городов республиканского значения, столицы для рассмотрения заявлений этнических казахов по включению в региональную квоту приема кандасов и/или присвоению статуса кандаса, в состав которой входят депутаты маслихатов, представители государственных органов и общественных организаций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:bookmarkStart w:name="z25" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12) регионы расселения – регионы, определенные в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 3 статьи 112 Социального кодекса Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 13) предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 222 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) единый портал миграционных услуг "migration.enbek.kz" – подсистема цифровой экосистемы Электронная биржа труда (enbek.kz), обеспечивающая учет и движение мигрантов, а также мониторинг предоставления услуг в сфере миграции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) мобильное приложение единого портала миграционных услуг "migration.enbek.kz" (далее – мобильное приложение) – программный продукт, установленный и запущенный на абонентском устройстве сотовой связи и предоставляющий доступ к государственным услугам и функциям, оказываемым в электронной форме, посредством сотовой связи и Интернет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z223" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) заявитель – физическое лицо из числа этнических казахов и члены его семьи (при его наличии) претендующих на получение статуса кандаса и включение в региональную квоту приема кандасов, либо кандасы, вдовы кандасов и их общие дети, претендующие на получение государственных услуг и активных мер содействия занятости в соответствии с Социальным кодексом Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) уполномоченный орган по вопросам миграции населения – центральный исполнительный орган, осуществляющий в пределах своей компетенции руководство в области миграции населения, регулирование миграционных процессов, координацию работы и реализацию государственной политики в области миграции населения;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z26" w:id="24"/>
-[...15 lines deleted...]
-      13) единый портал миграционных услуг "migration.enbek.kz" – подсистема цифровой экосистемы Электронная биржа труда (enbek.kz), обеспечивающая учет и движение мигрантов, а также мониторинг предоставления услуг в сфере миграции;</w:t>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) местный исполнительный орган по вопросам социальной защиты и занятости населения – местный исполнительный орган области, городов республиканского значения, столицы, определяющий направления в сфере социальной защиты и занятости населения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z27" w:id="25"/>
-[...15 lines deleted...]
-      14) мобильное приложение единого портала миграционных услуг "migration.enbek.kz" (далее – мобильное приложение) – программный продукт, установленный и запущенный на абонентском устройстве сотовой связи и предоставляющий доступ к государственным услугам и функциям, оказываемым в электронной форме, посредством сотовой связи и Интернет;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 17-1) предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 222 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17-1) веб-портал "электронного правительства" – информационная система, представляющая собой единое окно доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, и к государственным услугам, услугам по выдаче технических условий на подключение к сетям субъектов естественных монополий и услугам субъектов квазигосударственного сектора, оказываемым в электронной форме;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) этнический казах – иностранец или лицо без гражданства казахской национальности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z28" w:id="26"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> Республики Казахстан;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменениями, внесенными приказами Министра труда и социальной защиты населения РК от 31.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 289</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 10.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 222 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок присвоения статуса кандаса</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z29" w:id="27"/>
-[...83 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменениями, внесенными приказами Министра труда и социальной защиты населения РК от 31.07.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 289</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 10.10.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 317</w:t>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-[...34 lines deleted...]
-    <w:bookmarkStart w:name="z33" w:id="32"/>
+        <w:t xml:space="preserve">      Пункт 3 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 222 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Заявление о присвоении статуса кандаса (далее – заявление) подается заявителем по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1464,51 +2041,50 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам через единый портал миграционных услуг "migration.enbek.kz", посредством объекта информатизации: мобильное приложение, загранучреждение Республики Казахстан, Государственную корпорацию либо веб-портал "электронного правительства" www.egov.kz, с приложением документов, указанных в Перечне основных требований к оказанию государственной услуги "Присвоение или продление статуса кандаса" (далее – Перечень) согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1526,91 +2102,167 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z34" w:id="33"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 4 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 222 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Заявление, поданное через единый портал миграционных услуг "migration.enbek.kz" либо мобильное приложение, поступает в АИС "Кандас" для рассмотрения местными исполнительными органами по вопросам социальной защиты и занятости населения с уведомлением заявителя о регистрации его заявления по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1628,171 +2280,247 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z35" w:id="34"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть первая пункта 5 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 222 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Заявление, поданное через загранучреждения Республики Казахстан регистрируется сотрудником загранучреждения Республики Казахстан в АИС "Кандас" и направляется посредством АИС "Кандас" в местный исполнительный орган по вопросам социальной защиты и занятости населения с уведомлением заявителя о регистрации его заявления по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z176" w:id="35"/>
+    <w:bookmarkStart w:name="z176" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При обращении в Государственную корпорацию день приема документов не входит в срок оказания государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z177" w:id="36"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z177" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Работник Государственной корпорации, принимающий документы, проверяет полноту и срок действия предоставленных документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z178" w:id="37"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z178" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Работник Государственной корпорации принимает предоставленные документы и выдает услугополучателю расписку о приеме соответствующих документов, в случае предоставления услугополучателем неполного пакета документов, отказывает услугополучателю в приеме документов и выдает расписку об отказе в приеме документов согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1811,536 +2539,630 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z165" w:id="38"/>
+    <w:bookmarkStart w:name="z165" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-1. Местный исполнительный орган в течение одного рабочего дня, после дня поступления заявления, рассматривает поступившие документы и проверяет полноту и достоверность пакета документов, представленных заявителем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z15" w:id="39"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z15" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При представлении неполного пакета и (или) документов с истекшим сроком действия, местный исполнительный орган отказывает в приеме заявления согласно Перечню.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z16" w:id="40"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z16" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Отказ в приеме заявления, подписанный электронной цифровой подписью руководителя местного исполнительного органа, направляется заявителю по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены с пунктом 5-1 в соответствии с приказом Министра труда и социальной защиты населения Республики Казахстан от 29.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 539</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z164" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Местный исполнительный орган по вопросам социальной защиты и занятости населения в течение одного рабочего дня после дня поступления заявления для проверки на наличие компрометирующих сведений о совершении заявителем правонарушений на территории Республики Казахстан и иной информации о его принадлежности к террористическим или экстремистским организациям направляет запросы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z37" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в территориальные подразделения органов внутренних дел, органов национальной безопасности соответствующих регионов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 2) предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 222 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) через информационную систему Комитета правовой статистики и специальных учетов Генеральной прокуратуры.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Территориальные подразделения органов внутренних дел, органов национальной безопасности в течение двадцати рабочих дней после дня получения пакета документов заявителей направляют в местный исполнительный орган по вопросам социальной защиты и занятости населения информацию о наличии или отсутствии компрометирующих сведений о совершении заявителем правонарушений на территории Республики Казахстан и иной информации о его принадлежности к террористическим или экстремистским организациям.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 в редакции приказа Министра труда и социальной защиты населения Республики Казахстан от 29.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 539</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Местный исполнительный орган по вопросам социальной защиты и занятости населения в течение трех рабочих дней после дня поступления информации от территориальных подразделений органов внутренних дел и органов национальной безопасности передают заявление с приложенными к нему документами на рассмотрение Комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 в редакции приказа Министра труда и социальной защиты населения Республики Казахстан от 29.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 539</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z179" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-1. По выбору услугополучателя государственная услуга оказывается по принципу "одного заявления" в совокупности с государственной услугой "Присвоение или продление статуса кандаса" (далее – государственная услуга по принципу "одного заявления") согласно приложению 2 к настоящему Правилу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z180" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственная услуга оказывается физическим лицам бесплатно.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z181" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае подачи электронного запроса на получение услуги по принципу "одного заявления" через портал услугополучатем на портале дополнительно выбираются наименование филиала Государственной корпорации для получения результата государственной услуги по принципу "одного заявления" в бумажной форме.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z182" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок оказания услуги по принципу "одного заявления" - 30 (тридцать) рабочих дней.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:p>
-[...365 lines deleted...]
-    <w:bookmarkStart w:name="z183" w:id="50"/>
+    <w:bookmarkStart w:name="z183" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Результат оказания государственной услуги по принципу "одного заявления" – выдача удостоверения кандаса, в случае продления статуса кандаса – решение местного исполнительного органа, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам либо мотивированный ответ об отказе в ее оказании.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2359,131 +3181,131 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="51"/>
+    <w:bookmarkStart w:name="z41" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Комиссия в течение трех рабочих дней после дня поступления заявления рассматривает его и выносит рекомендацию об отказе в присвоении заявителю статуса кандаса или о присвоении статуса кандаса с учетом следующих условий:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z185" w:id="52"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z185" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) для расселения в регионы, определенные в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 3 статьи 112 Социального кодекса Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z186" w:id="53"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z186" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) для расселения в территориях агломераций и сельских населенных пунктах, малых и моногородах, городов районного и областного значения с потенциалом развития, имеющих потребность в демографическом развитии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z187" w:id="54"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z187" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) для воссоединения с семьей и/или родственниками заявителя, постоянно проживающими на территории региона подачи заявления, с подтверждением родства с членами семьи или родственниками в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2498,111 +3320,111 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>36)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 1 Кодекса Республики Казахстан "О браке (супружестве) и семье", являющихся гражданами Республики Казахстан, с самостоятельным решением жилищных вопросов и предоставлением нотариально заверенного согласия на проживание заявителя в случае, если заявитель не является собственником жилья;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z188" w:id="55"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z188" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) для трудоустройства на вакантное рабочее место по приглашению работодателей, с самостоятельным решением жилищных вопросов, с приложением предварительного трудового договора, либо индивидуальные предприниматели из числа этнических казахов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z189" w:id="56"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z189" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) этнические казахи, обучающиеся в высших учебных заведениях Республики Казахстан с приложением справки с места учебы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z190" w:id="57"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z190" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рекомендация о присвоении либо об отказе в присвоении статуса кандаса принимается Комиссией и оформляется протоколом. В ходе каждого заседания Комиссии ведется видеозапись рассмотрения заявлений этнических казахов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2641,170 +3463,170 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z216" w:id="58"/>
+    <w:bookmarkStart w:name="z216" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9-1. При принятии решения о мотивированных замечаниях по представленным документам, исполнитель услугодателя согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан направляет услугополучателю уведомление (через портал, электронную почту, SMS) о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для возможности выразить услугополучателю позицию по предварительному решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z217" w:id="59"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z217" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заслушивание проводится не позднее 2 (двух) рабочих дней с момента отправки уведомления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z218" w:id="60"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z218" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По результатам заслушивания местный исполнительный орган принимает решение о принятии заявления на присвоение либо продление статуса кандаса или формирует мотивированный отказ в оказании государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z219" w:id="61"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z219" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае отсутствия возможности участия услугополучателя в заслушивании по уважительным причинам, заслушивание переносится на срок окончания причин не явки, с предоставлением услугополучателя подтверждающих документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z220" w:id="62"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z220" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мотивированный отказ в дальнейшем рассмотрении заявления, подписанный электронной цифровой подписью руководителя местного исполнительного органа, направляется заявителю в форме электронного документа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2823,151 +3645,339 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="63"/>
+    <w:bookmarkStart w:name="z47" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Местный исполнительный орган по вопросам социальной защиты и занятости населения в течение одного рабочего дня после дня вынесения Комиссией рекомендации:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z192" w:id="64"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 1) предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 222 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) принимает решение о присвоении согласно приложению 4 к настоящим Правилам или об отказе в присвоении заявителю статуса кандаса и посредством АИС "Кандас" направляет принятое решение заявителю, в загранучреждение Республики Казахстан либо в Государственную корпорацию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z193" w:id="65"/>
+    <w:bookmarkStart w:name="z193" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) при принятии решения о присвоении заявителю статуса кандаса:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z194" w:id="66"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац второй и третий подпункта 2) части первой пункта 10 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 222 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проверяет данные заявителя и членов его семьи (при наличии) через государственную базу данных "Физические лица" на предмет наличия у него (них) индивидуального идентификационного номера (далее – ИИН) и при отсутствии ИИН в ГБД ФЛ посредством АИС "Кандас" направляет электронный запрос для генерации ИИН в ИС "Миграционная полиция". При выявлении наличия ИИН генерация нового ИИН не осуществляется и используется имеющийся ИИН;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z195" w:id="67"/>
+    <w:bookmarkStart w:name="z195" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       посредством АИС "Кандас" направляет заявителю, в загранучреждение Республики Казахстан либо Государственную корпорацию решение о присвоении заявителю статуса кандаса, которое вступает в силу в день прибытия заявителя в указанный в решении регион расселения, с приложением к нему:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z196" w:id="68"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z196" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       при наличии условий, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2982,91 +3992,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 9 настоящих Правил, – проекта социального контракта согласно Правил добровольного переселения лиц для повышения мобильности рабочей силы, утвержденных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заместителя Премьер-Министра – Министра труда и социальной защиты населения Республики Казахстан от 22 июня 2023 года № 234 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 32880);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z197" w:id="69"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z197" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проекта индивидуального плана адаптации и интеграции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z198" w:id="70"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z198" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Период с момента выдачи решения о присвоении статуса кандаса до момента выдачи удостоверения кандаса после его прибытия не входит в срок оказания государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3105,190 +4115,284 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="71"/>
+    <w:bookmarkStart w:name="z54" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Местный исполнительный орган по вопросам социальной защиты и занятости населения в течение трех рабочих дней после дня прибытия заявителя в регион расселения, указанный в решении о присвоении ему статуса кандаса:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z200" w:id="72"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z200" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       подписывает индивидуальный план адаптации и интеграции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z201" w:id="73"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z201" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       подписывает социальный контракт в случае расселения в регионы, определенные в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 3 статьи 112 Социального кодекса Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z202" w:id="74"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац четвертый части первой пункта 11 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 222 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       выдает удостоверение кандаса по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам с отметкой в АИС "Кандас" о вступлении в силу решения о статусе кандаса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z203" w:id="75"/>
+    <w:bookmarkStart w:name="z203" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае неприбытия заявителя в срок установленный в предварительном решении, заявка на присвоение статуса кандаса аннулируется.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3307,69 +4411,69 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="76"/>
+    <w:bookmarkStart w:name="z59" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок продления статуса кандаса</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z60" w:id="77"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z60" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Для продления статуса кандаса, в целях получения гражданства Республики Казахстан в упрощенном (регистрационном) порядке, завители, получившие разрешение на постоянное проживание в Республике Казахстан, подают в местный исполнительный орган по вопросам социальной защиты и занятости населения либо Государственную корпорацию заявление о продлении ранее присвоенного им статуса кандаса по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3384,51 +4488,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам с приложением документов, указанных в Перечне согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3447,130 +4551,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="78"/>
+    <w:bookmarkStart w:name="z61" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. При обращении в Государственную корпорацию день приема документов не входит в срок оказания государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z62" w:id="79"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z62" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Работник Государственной корпорации, принимающий документы, в день принятия документов, проверяет полноту и срок действия представленных документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z63" w:id="80"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z63" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. При предоставлении заявителем документов, соответствующих Требованиям к оказанию государственной услуги, работник Государственной корпорации в день принятия документов выдает уведомление о принятии заявления по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3653,70 +4757,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="81"/>
+    <w:bookmarkStart w:name="z66" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Местный исполнительный орган по вопросам социальной защиты и занятости населения в течении 2 (двух) рабочих дней после дня поступления заявления и приложенных документов принимает решение о продлении статуса кандаса, однократно, на срок не более шести месяцев.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3842,71 +4946,147 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z69" w:id="82"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 22 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 222 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Решение местного исполнительного органа по вопросам социальной защиты и занятости населения о продлении либо в отказе в продлении статуса кандаса направляется в течение одного рабочего дня через шлюз "электронного правительства" в Государственную корпорацию для последующего оповещения заявителя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3925,288 +5105,444 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z70" w:id="83"/>
+    <w:bookmarkStart w:name="z70" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Основания отказа в продлении статуса кандаса предусмотрены </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z71" w:id="84"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z71" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Порядок обжалования решений, действий (бездействия) по вопросам оказания государственных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z72" w:id="85"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z72" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Жалоба на решения, действия (бездействие) услугодателя по вопросам оказания государственной услуги в сфере миграции подается на имя руководителя услугодателя либо в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг, в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z73" w:id="86"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z224" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. Жалоба заявителя, поступившая в адрес услугодателя, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 25 Закона Республики Казахстан "О государственных услугах" подлежит рассмотрению в течение 5 (пяти) рабочих дней после дня ее регистрации. День регистрации жалобы не входит в срок ее рассмотрения.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z74" w:id="87"/>
+        <w:t xml:space="preserve"> статьи 25 Закона Республики Казахстан "О государственных и социально ответственных услугах" подлежит рассмотрению в течение 5 (пяти) рабочих дней после дня ее регистрации. День регистрации жалобы не входит в срок ее рассмотрения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 25 - в редакции приказа Министра труда и социальной защиты населения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 222 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z74" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Жалоба заявителя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней после дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z75" w:id="88"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 27 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 222 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Жалоба на действие (бездействие) работников Государственной корпорации при оказании им услуг подается на имя его руководителя либо в уполномоченный орган в сфере информатизации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z76" w:id="89"/>
+    <w:bookmarkStart w:name="z76" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Жалоба на решения, действия (бездействие) местного исполнительного органа по вопросам оказания государственной услуги подается на имя руководителя местного исполнительного органа либо в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг, в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z77" w:id="90"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z77" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. В случае продления срока рассмотрения жалобы должностное лицо, наделенное полномочиями по рассмотрению жалоб, в течение 3 (трех) рабочих дней с момента продления срока рассмотрения жалобы сообщает в письменной форме (при подаче жалобы на бумажном носителе) или электронной форме (при подаче жалобы в электронном виде) заявителю, подавшему жалобу, о продлении срока рассмотрения жалобы с указанием причин продления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z78" w:id="91"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z78" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. Если иное не предусмотрено законами Республики Казахстан, обжалование в суде допускается после обжалования в административном (досудебном) порядке в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 Административным процедурно-процессуальным Кодексом Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4253,77 +5589,64 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 1</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам присвоения</w:t>
+              <w:t>к Правилам присвоения или</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>или продления</w:t>
-[...12 lines deleted...]
-              <w:t>статуса кандаса</w:t>
+              <w:t>продления статуса кандаса</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -4346,401 +5669,466 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_________________________</w:t>
+            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>(наименование филиала</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Государственной корпорации/</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>загранучреждения страны</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>выбытия этнического казаха)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>_________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(наименование филиала</w:t>
+              <w:t>_________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Государственной корпорации/загранучреждения</w:t>
+              <w:t>(должность, фамилия, имя,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>страны выбытия этнического казаха)</w:t>
+              <w:t>отчество (при его наличии)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>уполномоченного представителя)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от_______________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>_________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>_________________________</w:t>
+              <w:t>(фамилия, имя, отчество</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(должность, фамилия, имя,</w:t>
-[...77 lines deleted...]
-              <w:t>его наличии) заявителя)</w:t>
+              <w:t>(при его наличии) заявителя)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(проживающего по адресу)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z204" w:id="92"/>
+    <w:bookmarkStart w:name="z228" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление на присвоение статуса кандаса</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 - в редакции приказа Министра труда и социальной защиты населения РК от 31.07.2024 </w:t>
+      Сноска. Приложение 1 - в  редакции приказа Министра труда и социальной защиты населения РК от 29.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 289</w:t>
+        <w:t xml:space="preserve">№ 222 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z99" w:id="93"/>
+          <w:bookmarkStart w:name="z229" w:id="79"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ф.И.О. (при его наличии)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="93"/>
+          <w:bookmarkEnd w:id="79"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -4752,68 +6140,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z232" w:id="80"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Дата рождения</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Дата рождения</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="80"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -4825,68 +6225,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z235" w:id="81"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Пол</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Пол</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="81"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -4898,68 +6310,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z238" w:id="82"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Адрес проживания</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Адрес проживания</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="82"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -4971,419 +6395,405 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z241" w:id="83"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Контактные данные (при наличии)</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Контактные данные (при наличии)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="83"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z205" w:id="94"/>
+    <w:bookmarkStart w:name="z244" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Имею следующий состав семьи:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z245" w:id="85"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ф.И.О. (при его наличии)</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="85"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Степень родства</w:t>
+Степень родства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Дата рождения</w:t>
+Дата рождения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Гражданство</w:t>
+Гражданство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Национальность</w:t>
+Национальность</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z251" w:id="86"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="86"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5982,245 +7392,249 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z206" w:id="95"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z207" w:id="96"/>
+    <w:bookmarkStart w:name="z275" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прошу присвоить мне и членам моей семьи (при наличии) статус кандаса в связи с планируемым прибытием в Республику Казахстан в целях постоянного проживания на исторической родине.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z276" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Цель переезда – в регионы для расселения кандасов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z277" w:id="89"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Страна</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="89"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Республика Казахстан</w:t>
+Республика Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z280" w:id="90"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Область/город республиканского значения/ столица</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Область/город республиканского значения/ столица</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="90"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -6232,68 +7646,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z283" w:id="91"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Район </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="91"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -6305,466 +7731,442 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z286" w:id="92"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Населенный пункт</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Населенный пункт</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="92"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z208" w:id="97"/>
+    <w:bookmarkStart w:name="z289" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Цель переезда – воссоединение с семьей и/или родственниками:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z290" w:id="94"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ИИН</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="94"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Ф.И.О. (при его наличии)</w:t>
+Ф.И.О. (при его наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Степень родства</w:t>
+Степень родства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>№ удостоверения личности</w:t>
+№ удостоверения личности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Адрес проживания</w:t>
+Адрес проживания</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Контактные данные</w:t>
+Контактные данные</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z297" w:id="95"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="95"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7692,319 +9094,303 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z209" w:id="98"/>
+    <w:bookmarkStart w:name="z332" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Цель переезда – по приглашению работодателей либо индивидуальные предприниматели из числа этнических казахов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkEnd w:id="96"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z333" w:id="97"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Наименование работодателя</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="97"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Ф.И.О. (при его наличии) уполномоченного представителя работодателя</w:t>
+Ф.И.О. (при его наличии) уполномоченного представителя работодателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Адрес нахождения</w:t>
+Адрес нахождения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Контактные данные</w:t>
+Контактные данные</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z338" w:id="98"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="98"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8338,51 +9724,51 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z210" w:id="99"/>
+    <w:bookmarkStart w:name="z353" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       профессиональные навыки</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
@@ -8400,257 +9786,241 @@
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z354" w:id="100"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Профессия/ специальность</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="100"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Стаж работы</w:t>
+Стаж работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Документе об образовании</w:t>
+Документе об образовании</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Документ, подтверждающий трудовую деятельность</w:t>
+Документ, подтверждающий трудовую деятельность</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z359" w:id="101"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="101"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8851,347 +10221,337 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z211" w:id="100"/>
+    <w:bookmarkStart w:name="z369" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Цель переезда – этнические казахи, обучающиеся в высших учебных заведениях Республики Казахстан (далее – ВУЗ):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="102"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z370" w:id="103"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b/>
-[...4 lines deleted...]
-              <w:t>ФИО</w:t>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ф.И.О.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="103"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(при его наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Наименование ВУЗа</w:t>
+Наименование ВУЗа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...32 lines deleted...]
-                <w:b/>
+Квалификация/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>специальность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Период обучения</w:t>
+Период обучения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z375" w:id="104"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="104"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9259,288 +10619,508 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z212" w:id="101"/>
-[...236 lines deleted...]
-                               (подпись лица, принявшего документы)</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z380" w:id="105"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящим даю согласие на сбор и обработку моих персональных данных,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>необходимых для оказания услуги по присвоению статуса кандаса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>К заявлению прилагаю следующие документы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) ________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) ________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) ________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) ________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) ________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Я удостоверяю, что приведенные мною сведения являются достоверными.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Информирован, что не достоверные сведения послужат аннулированием полученной</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>визы и/или основанием для отказа присвоении статуса кандаса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"__" _________ 20__ года _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(подпись заявителя)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Документы принял:_______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии), должность лица, принявшего документы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"__" _________ 20__ года _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(подпись лица, принявшего документы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 222 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Данная редакция приложения 2 действует до 12.07.2026 приказом Министра труда и социальной защиты населения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9673,2163 +11253,2680 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z215" w:id="104"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...112 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z446" w:id="106"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="106"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование услугодателя</w:t>
+Наименование государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Государственная услуга оказывается местными исполнительными органами областей, городов республиканского значения, столицы.</w:t>
+Присвоение или продление статуса кандаса</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z450" w:id="107"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="107"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Способы предоставления государственной услуги</w:t>
+Наименование подвида (при наличии) государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z452" w:id="108"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Прием заявления и выдача результата оказания Государственной услуги на присвоение статуса кандаса осуществляются через:</w:t>
-[...1 lines deleted...]
-          </w:p>
+1. Получение статуса в общем порядке.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="108"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-- загранучреждения Республики Казахстан (для этнических казахов, проживающих за пределами Республики Казахстан);</w:t>
-[...17 lines deleted...]
-- мобильное приложение; </w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2. Получение статуса на основании согласия местного исполнительного органа на присвоение статуса кандаса через загранучреждения Республики Казахстан.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-- Государственная корпорация;</w:t>
-[...53 lines deleted...]
-2. Прием заявления и выдача результата оказания государственной услуги на продление статуса кандаса осуществляется местным исполнительным органом по вопросам социальной защиты и занятости населения и Государственной корпорацией</w:t>
+3. Продление статуса.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z456" w:id="109"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="109"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок оказания государственной услуги</w:t>
+Наименование услугодателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Срок оказания государственной услуги по присвоению статуса кандас – в течение 30 рабочих дней.</w:t>
-[...53 lines deleted...]
-Максимально допустимое время обслуживания у услугодателя – 30 минут, в Государственной корпорации – 20 минут, при оказании государственной услуги по принципу "одного заявления" – 60 минут.</w:t>
+Государственная услуга оказывается местными исполнительными органами областей, городов республиканского значения, столицы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z460" w:id="110"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="110"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Форма оказания государственной услуги</w:t>
+Способы предоставления государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z462" w:id="111"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бумажная/оказываемая по принципу "одного заявления", электронная (частично автоматизированная).</w:t>
+1. Прием заявления и выдача результата оказания Государственной услуги на присвоение статуса кандаса осуществляются через:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="111"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- загранучреждения Республики Казахстан (для этнических казахов, проживающих за пределами Республики Казахстан);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- мобильное приложение;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- Государственная корпорация;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- портал "migration.enbek.kz";</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- веб-портал "электронного правительства" www.egov.kz (далее – веб портал).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Прием заявления и выдача результата оказания государственной услуги на продление статуса кандаса осуществляется местным исполнительным органом по вопросам социальной защиты и занятости населения и Государственной корпорацией</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z470" w:id="112"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="112"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Результат оказания государственной услуги</w:t>
+Срок оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...36 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z472" w:id="113"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Государственная корпорация обеспечивает хранение документов, в течение 1 (одного) года в информационной системе Государственной корпорации.</w:t>
-[...1 lines deleted...]
-          </w:p>
+1. Срок оказания государственной услуги по присвоению статуса кандас – в течение 30 рабочих дней.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="113"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-По запросу заявителя работник Государственной корпорации выдает ранее полученное от местного исполнительного органа удостоверение кандаса, выгрузив из информационной системы Государственной корпорации. На портале migration.enbek.kz результат оказания государственные услуги отображается в личном кабинете.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2. Срок оказания государственной услуги по продлению статуса кандас – в течение 3 рабочих дней.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Максимально допустимое время ожидания для сдачи пакета документов: у услугодателя – 30 минут, в Государственной корпорации – 15 минут;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Максимально допустимое время обслуживания у услугодателя – 30 минут, в Государственной корпорации – 20 минут, при оказании государственной услуги по принципу "одного заявления" – 60 минут.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z477" w:id="114"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="114"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+Форма оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Государственная услуга оказывается физическим лицам бесплатно.</w:t>
+Бумажная/оказываемая по принципу "одного заявления", электронная (частично автоматизированная).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z481" w:id="115"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="115"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-График работы услугодателя, Государственной корпорации и объектов информатизации</w:t>
+Результат оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z483" w:id="116"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-График работы:</w:t>
-[...1 lines deleted...]
-          </w:p>
+Результат оказания государственной услуги: при присвоении статуса кандаса – выдача удостоверения кандаса, в случае продления статуса кандаса – решение местного исполнительного органа, согласно приложению 4 к настоящем правилам.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="116"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) услугодателя – размещен на интернет-ресурсе www.enbek.gov.kz, раздел "Государственные услуги".</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Государственная корпорация обеспечивает хранение документов, в течение 1 (одного) года в информационной системе Государственной корпорации.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Прием заявления и выдача результата оказания государственной услуги с 9.00 часов до 17.30 часов с перерывом на обед с 13.00 часов до 14.30 часов.</w:t>
-[...127 lines deleted...]
-Адреса мест оказания государственной услуги размещены на интернет-ресурсе Государственной корпорации: www.gov4c.kz.</w:t>
+По запросу заявителя работник Государственной корпорации выдает ранее полученное от местного исполнительного органа удостоверение кандаса, выгрузив из информационной системы Государственной корпорации. На портале "migration.enbek.kz" результат оказания государственные услуги отображается в личном кабинете.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z487" w:id="117"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="117"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень документов и сведений истребуемых от услугополучателя для оказания государственной услуги</w:t>
+Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги и ее подвидов (при наличии), и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Заявитель предоставляет следующие документы:</w:t>
-[...201 lines deleted...]
-Истребование от заявителей документов, которые получают из информационных систем, не допускается.</w:t>
+Государственная услуга оказывается физическим лицам бесплатно.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z491" w:id="118"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="118"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан</w:t>
+График работы услугодателя, Государственной корпорации и объектов информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...36 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z493" w:id="119"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Местный исполнительный орган отказывает в присвоении статуса кандаса и (или) включении в региональную квоту приема кандасов по следующим основаниям:</w:t>
-[...39 lines deleted...]
-          </w:p>
+График работы:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="119"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) установление недостоверности документов, представленных заявителем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) услугодателя – размещен на интернет-ресурсе www.enbek.gov.kz, раздел "Государственные услуги".</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) наличие компрометирующих сведений о совершении этническими казахами, ходатайствующими о присвоении статуса кандаса и (или) включении в региональную квоту приема кандасов, правонарушений на территории Республики Казахстан и иной информации об их принадлежности к террористическим или экстремистским организациям;</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Прием заявления и выдача результата оказания государственной услуги с 9.00 часов до 17.30 часов с перерывом на обед с 13.00 часов до 14.30 часов.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5) отсутствие региональной квоты приема кандасов в территориально-административной единице или отказ этнического казаха от предложенной для расселения территориально-административной единицы.</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах".</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Государственная услуга оказывается в порядке очереди, без предварительной записи и ускоренного обслуживания;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2) Государственной корпорации – прием заявлений и выдача готовых результатов государственных услуг осуществляется через Государственную корпорацию с понедельника по пятницу включительно с 9.00 до 18.00 часов без перерыва, дежурные отделы обслуживания населения Государственной корпорации с понедельника по пятницу включительно с 9.00 до 20.00 часов и в субботу с 9.00 до 13.00 часов кроме праздничных и выходных дней согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трудового</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кодекса Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Государственная услуга, оказывается, по месту жительства в порядке электронной очереди, без ускоренного обслуживания, возможно бронирование электронной очереди посредством веб-портала;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) веб-портал, портал "migration.enbek.kz", мобильное приложение– круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) в загранучреждениях Республики Казахстан прием заявления и выдача результата оказания государственной услуги с 9.00 часов до 17.00 часов с перерывом на обед с 13.00 часов до 14.30 часов.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Адреса мест оказания государственной услуги размещены на интернет-ресурсе Государственной корпорации: www.gov4c.kz.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z503" w:id="120"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="120"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
+Перечень документов и сведений истребуемых от услугополучателя для оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z505" w:id="121"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заявитель предоставляет следующие документы:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="121"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1. Для получения статуса в общем порядке и статуса на основании согласия местного исполнительного органа на присвоение статуса кандаса через загранучреждение Республики Казахстан либо Государственную корпорацию:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) автобиография (в произвольной форме);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) копии документов, удостоверяющих личность заявителя и членов его семьи (при наличии), с нотариально засвидетельствованным переводом на казахский или русский язык;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3) копии документов, устанавливающих соответствие заявителя условию, предусмотренному подпунктом 18) пункта 2 настоящих Правил (свидетельства о рождении, заграничный паспорт, удостоверение лица без гражданства, другие официальные документы специальных органов страны исхода этнических казахов подтверждающие национальность претендентов), в случае отсутствия рекомендации Комиссии по определению принадлежности к казахской национальности лиц, претендующих на получение статуса кандаса и гражданства Республики Казахстан в упрощенном (регистрационном) порядке) предусмотренным </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>подпунктом 11-1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 11 Закона Республики Казахстан "О миграции населения".</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Документы предоставляются в подлинниках и копиях для сверки, после чего подлинники документов (за исключением автобиографии) возвращаются заявителю, также возможно использование электронных копий и данных из государственных баз.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сведения о документах, удостоверяющих личность, услугодатель получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2. Для продления статуса:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>заявитель подает заявление согласно приложению 6 к настоящим Правилам.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Истребование от заявителей документов, которые получают из информационных систем, не допускается.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z516" w:id="122"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="122"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основания для отказа в оказании государственной услуги и ее подвидов (при наличии), установленные законами Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z518" w:id="123"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Решение о присвоении либо отказе статуса кандаса принимается местным исполнительным органом и оформляется согласно приложению 4 к настоящим Правилам в течение 30 рабочих дней после дня регистрации заявления местным исполнительным органом. Местный исполнительный орган отказывает в присвоении статуса кандаса и (или) включении в региональную квоту приема кандасов по следующим основаниям:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="123"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1) несоответствие претендентов условиям, установленным </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>подпунктом 1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 20 Закона "О миграции населения";</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) установление недостоверности документов, представленных заявителем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) наличие компрометирующих сведений о совершении этническими казахами, ходатайствующими о присвоении статуса кандаса и (или) включении в региональную квоту приема кандасов, правонарушений на территории Республики Казахстан и иной информации об их принадлежности к террористическим или экстремистским организациям;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4) отсутствие согласия этнического казаха, представляемого в соответствии со </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5) отсутствие региональной квоты приема кандасов в территориально-административной единице или отказ этнического казаха от предложенной для расселения территориально-административной единицы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Также отказом в оказании государственной услуги являются основания, предусмотренные </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 19-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных и социально ответственных услугах".</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z526" w:id="124"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="124"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z528" w:id="125"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Услугополучатель вправе получить информацию о порядке и статусе оказания государственной услуги посредством единого контакт центра по вопросам оказания государственных услуг. Контактные телефоны справочных служб по вопросам оказания государственной услуги указаны на интернет-ресурсе www.gov.kz, раздел "Государственные услуги", Единого контакт-центра по вопросам оказания государственных услуг: 1414, 8 800 080 7777.</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="125"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Услугополучателям, имеющим в установленном законодательством порядке полную или частичную утрату способности, или возможности осуществлять самообслуживание, самостоятельно передвигаться, ориентироваться, прием документов для оказания государственной услуги производится работником Государственной корпорации с выездом по месту жительства посредством обращения через Единый контакт-центр "1414", 8 800 080 7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11994,64 +14091,102 @@
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> УВЕДОМЛЕНИЕ №_______ от ____ _______ ______года</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>о принятии заявления на присвоения статуса кандаса</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z104" w:id="105"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 3 внесены изменения на казахском языке, текст на русском языке не меняется, в соответствии с приказом Министра труда и социальной защиты населения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 222 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z104" w:id="126"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящим уведомляем, что заявление этнического казаха______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkEnd w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -12195,281 +14330,281 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>в качестве входящей корреспонденции за № ______________ от ________ (дата) и будет</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>рассмотрено в установленными законом порядке и сроки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z105" w:id="106"/>
+    <w:bookmarkStart w:name="z105" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К заявлению приложены следующие документы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z106" w:id="107"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z106" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ___________________________________________________________________;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z107" w:id="108"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z107" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ___________________________________________________________________;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z108" w:id="109"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z108" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ..) ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z109" w:id="110"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z109" w:id="131"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Документы принял_____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkEnd w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (фамилия, имя, отчество (при его наличии), должность лица,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     принявшего документы).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z110" w:id="111"/>
+    <w:bookmarkStart w:name="z110" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________ (подпись) / _________ (дата)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z111" w:id="112"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z111" w:id="133"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       -------------------------------------------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkEnd w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     (линия отреза)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z112" w:id="113"/>
+    <w:bookmarkStart w:name="z112" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Остается в загранучреждения Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z113" w:id="114"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z113" w:id="135"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомление о приеме документов №______ ____________ _________ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkEnd w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -12477,130 +14612,130 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (фамилия, имя, отчество (при его наличии этнического казаха)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z114" w:id="115"/>
+    <w:bookmarkStart w:name="z114" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата рождения_______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z115" w:id="116"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z115" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Адрес проживания_____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z116" w:id="117"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z116" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Контактные данные ____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z117" w:id="118"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z117" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                    _________ (подпись) / _________ (дата)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="139"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12666,242 +14801,271 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам присвоения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>или продления статуса кандаса</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z381" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> РЕШЕНИЕ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>о присвоении или в отказе присвоения либо продлении статуса кандаса</w:t>
+        <w:t>о присвоении или об отказе в присвоении либо продлении статуса кандаса</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>от "__" ________ 20___ года № ________</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...5 lines deleted...]
-      <w:bookmarkStart w:name="z119" w:id="119"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сноска. Приложение 4 - в редакции приказа Министра труда и социальной защиты населения РК от 29.05.2026 № 222 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z382" w:id="141"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkEnd w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование местного исполнительного органа)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z120" w:id="120"/>
-[...9 lines deleted...]
-      рассмотрев в соответствии с </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">рассмотрев в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О миграции населения"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-[...14 lines deleted...]
-        <w:t>заявление о присвоении или отказе статуса кандаса</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заявление о присвоении статуса кандаса</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z383" w:id="142"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ф.И.О. (при его наличии)</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ф.И.О. (при его наличии)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="142"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -12913,68 +15077,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z386" w:id="143"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Дата рождения</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Дата рождения</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="143"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -12986,68 +15162,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z389" w:id="144"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Пол</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Пол</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="144"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -13059,68 +15247,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z392" w:id="145"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Адрес проживания</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Адрес проживания</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="145"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -13132,272 +15332,284 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z395" w:id="146"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ИИН</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ИИН</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="146"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z121" w:id="121"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z398" w:id="147"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принял решение ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Удостоверение кандаса будет выдано в течение 3-х дней после дня прибытия</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заявителя в регион расселения, указанного в настоящем решении.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z125" w:id="125"/>
-[...12 lines deleted...]
-    <w:bookmarkEnd w:id="125"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Срок действия статуса кандаса вступает в силу со дня прибытия заявителя в регион</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>расселения, указанного в настоящем решении и получения удостоверения кандаса.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z126" w:id="126"/>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">                                     (роспись/печать)</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Руководитель ________________ _______________ (подпись/печать)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -13465,243 +15677,296 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам присвоения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>или продления статуса кандаса</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z399" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ҚАНДАС КУӘЛІГІ / УДОСТОВЕРЕНИЕ КАНДАСА</w:t>
-[...48 lines deleted...]
-        <w:t>(Жергілікті атқарушы органның атауы/наименование местного исполнительного органа)</w:t>
+        <w:t xml:space="preserve"> ҚАНДАС КУӘЛІГІ / УДОСТОВЕРЕНИЕ КАНДАСА № _________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 5 - в редакции приказа Министра труда и социальной защиты населения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 222 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z400" w:id="149"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Жергілікті атқарушы органның атауы/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>наименование местного исполнительного органа)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z401" w:id="150"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-________________________________________</w:t>
-[...71 lines deleted...]
-"__"______20_ж./г.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="150"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(Тегі/Фамилия, Аты/Имя, Әкесінің аты</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(ол болған жағдайда)/ Отчество (при его наличии))</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Туған күні, айы, жылы/Дата рождения месяц год</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"____" ______20_ж./г.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13710,206 +15975,184 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жынысы/Пол ________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...72 lines deleted...]
-Гражданство _________</w:t>
+              <w:t>Туған жері</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(елі)/Место рождения</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Азаматтығы/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Гражданство _________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z129" w:id="128"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z404" w:id="151"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қандас куәлігінің қолданылу мерзімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-[...56 lines deleted...]
-      </w:r>
+    <w:bookmarkEnd w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Срок действия статуса қандаса вступает в силу с "____" ___20__ж./г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бастап по "____" ____20_____ж./г. Дейін</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2641600" cy="330200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
@@ -13928,240 +16171,275 @@
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>Қандастың кәмелет жасқа толмаған отбасы мүшелері</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Несовершеннолетние члены семьи кандаса</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...53 lines deleted...]
-    <w:bookmarkEnd w:id="131"/>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z405" w:id="152"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-р/с № п/п</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>р/с № п/п</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="152"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегі/Фамилия, Аты/Имя, Әкесінің аты (бар болса)/ Отчество (при его наличии)</w:t>
+Тегі/Фамилия, Аты/Имя,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Әкесінің аты (ол болған жағдайда)/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Отчество (при его наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Туған күні, айы, жылы/ Дата рождения, месяц, год</w:t>
+Туған күні, айы, жылы/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Дата рождения, месяц, год</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14189,51 +16467,68 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Туыстық қатынасы/ Родственное отношение</w:t>
+Туыстық қатынасы/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Родственное отношение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14251,68 +16546,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z412" w:id="153"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="153"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -14452,68 +16759,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z419" w:id="154"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="154"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -14653,68 +16972,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z426" w:id="155"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3.</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="155"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -14854,68 +17185,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z433" w:id="156"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-….</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>….</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="156"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -15035,240 +17378,449 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z133" w:id="132"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z440" w:id="157"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе/Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-[...36 lines deleted...]
-      В соответствии со </w:t>
+    <w:bookmarkEnd w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"Халықтың көші-қоны туралы" Қазақстан Республикасы Заңының 25-бабына сәйкес</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қандас куәлігінің мерзімі қандас Қазақстан Республикасының азаматтығын алғаннан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кейiн немесе қандас мәртебесін алған күннен бастап бір жыл өткеннен кейін</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О миграции населения" срок действия удостоверение кандаса прекращается после получения кандасом гражданства Республики Казахстан или по истечении одного года после дня получения статуса кандаса.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="134"/>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О миграции населения"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>срок действия удостоверение кандаса прекращается после получения кандасом</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>гражданства Республики Казахстан или по истечении одного года после дня</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>получения статуса кандаса.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z441" w:id="158"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жергілікті атқарушы орган басшысының (міндетін атқарушы адамның) электродық-цифрлық қол таңбасы Электронно-цифровая подпись руководителя местного исполнительного органа (лица исполняющего обязанность) __________________________</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жергілікті атқарушы орган басшысының (міндетін</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="158"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атқарушы адамның) электрондық цифрлық қол таңбасы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>/электронная цифровая подпись руководителя местного</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>исполнительного органа (лица исполняющего</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>обязанность) __________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қандас мәртебесі берілген күн Дата присвоения статуса кандаса 20____ жылғы "___" _________</w:t>
-[...17 lines deleted...]
-"____" ___________20____ года</w:t>
+Қандас мәртебесі берілген күн</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Дата присвоения статуса кандаса</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>20____ жылғы "___" _________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"____" ___________ 20____ года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -15623,51 +18175,71 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 6 - в редакции приказа Министра труда и социальной защиты населения РК от 31.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 289</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 222 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В связи __________________________________(с прекращением статуса кандаса)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -16039,64 +18611,102 @@
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> УВЕДОМЛЕНИЕ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>о принятии заявления на продление статуса кандаса</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z148" w:id="135"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 7 внесены изменения на казахском языке, текст на русском языке не меняется, в соответствии с приказом Министра труда и социальной защиты населения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 222 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z148" w:id="159"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящим уведомляем, что заявление этнического казаха</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkEnd w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -16161,118 +18771,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>и будет рассмотрено в установленными законом порядке и сроки.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z149" w:id="136"/>
+      <w:bookmarkStart w:name="z149" w:id="160"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Документы принял</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkEnd w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (фамилия, имя, отчество (при его наличии), должность лица, принявшего  документы).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z150" w:id="137"/>
+    <w:bookmarkStart w:name="z150" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________ (подпись) / _________ (дата)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkEnd w:id="161"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -16429,170 +19039,500 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(адрес услугополучателя)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z444" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> РАСПИСКА № ____ об отказе в приеме документов___________________</w:t>
+        <w:t xml:space="preserve"> РАСПИСКА № ____</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                             (указать вид)</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t>об отказе в приеме документов ___________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(указать вид)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 8 исключено приказом Министра труда и социальной защиты населения РК от 31.07.2024 </w:t>
+      Сноска. Приложение 8 - в редакции приказа Министра труда и социальной защиты населения РК от 29.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 289</w:t>
+        <w:t xml:space="preserve">№ 222 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-      </w:r>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z445" w:id="163"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      местного исполнительного органа (указать адрес) / отдела №___ филиала</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Некоммерческого акционерного общества "Государственная корпорация</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"Правительства для граждан" (указать адрес) ввиду представления неполного пакета</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>документов и (или) документов с истекшим сроком действия согласно Перечню,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>предусмотренному в приложении 2 к настоящим Правилам, а именно:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>наименование документов:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) ______________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) ______________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) ….</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии) сотрудника местного</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>исполнительного органа / работника Государственной корпорации,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Телефон _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Получил: ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии)/подпись услугополучателя)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"___" _________ 20___ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>