--- v0 (2025-10-21)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="33edddb" w14:textId="33edddb">
+    <w:p w14:paraId="50b24a6" w14:textId="50b24a6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2575,71 +2575,51 @@
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">ЖУРНАЛ регистрации </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кандасов</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> и членов </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> направляемых в Центр адаптации и интеграции </w:t>
+        <w:t xml:space="preserve"> и членов их семей направляемых в Центр адаптации и интеграции </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кандасов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
@@ -11653,55 +11633,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -12027,31 +12007,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>