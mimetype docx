--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="50b24a6" w14:textId="50b24a6">
+    <w:p w14:paraId="fb577b1" w14:textId="fb577b1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2575,51 +2575,71 @@
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">ЖУРНАЛ регистрации </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кандасов</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> и членов их семей направляемых в Центр адаптации и интеграции </w:t>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>членов их семей</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> направляемых в Центр адаптации и интеграции </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кандасов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
@@ -3366,51 +3386,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) адаптационные и интеграционные услуги – комплекс услуг (информационных, юридических, социальных, медицинских и образовательных), предоставляемых кандасам и членам их семей (при наличии) в целях адаптации и интеграции в общество;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
     <w:bookmarkStart w:name="z106" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) видеоконференцсвязь – услуга связи с использованием информационно-коммуникационных технологий для интерактивного взаимодействия нескольких удаленных абонентов в режиме реального времени для проведения диалога, а также обмена аудио- и видеоинформацией;</w:t>
+      2) видеоконференцсвязь – услуга связи с использованием цифровых технологий для интерактивного взаимодействия нескольких удаленных абонентов в режиме реального времени для проведения диалога, а также обмена аудио- и видеоинформацией;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:bookmarkStart w:name="z107" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) центр трудовой мобильности – юридическое лицо, создаваемое местным исполнительным органом области, города республиканского значения и столицы в целях разработки и реализации мер содействия занятости;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:bookmarkStart w:name="z108" w:id="65"/>
     <w:p>
@@ -3426,51 +3446,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) кандас – этнический казах и (или) члены его семьи казахской национальности, ранее не состоявшие в гражданстве Республики Казахстан, получившие соответствующий статус в порядке, установленном уполномоченным органом по вопросам миграции населения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:bookmarkStart w:name="z109" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) автоматизированная информационная система "Кандас" (далее – АИС "Кандас") – система в составе единой информационной системы социально-трудовой сферы, предназначенная для автоматизации процесса предоставления государственной услуги для этнических казахов и кандасов;</w:t>
+      5) автоматизированная цифровая система "Кандас" (далее – АЦС "Кандас") – система в составе единой цифровой системы социально-трудовой сферы, предназначенная для автоматизации процесса предоставления государственной услуги для этнических казахов и кандасов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
     <w:bookmarkStart w:name="z110" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) центр адаптации и интеграции кандасов – юридическое лицо, учреждаемое местным исполнительным органом областей, городов республиканского значения, столицы в соответствии с законодательством Республики Казахстан и предназначенное для оказания кандасам и членам их семей адаптационных и интеграционных услуг и временному проживанию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
     <w:bookmarkStart w:name="z111" w:id="68"/>
     <w:p>
@@ -3586,94 +3606,156 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) уполномоченный орган по вопросам миграции населения – центральный исполнительный орган, осуществляющий в пределах своей компетенции руководство в области миграции населения, регулирование миграционных процессов, координацию работы и реализацию государственной политики в области миграции населения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
     <w:bookmarkStart w:name="z117" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      13) государственный информационный портал "Электронная биржа труда" – объект информатизации, представляющий собой единую цифровую платформу занятости для соискателей и работодателей, обеспечивающую поиск работы и содействие в подборе персонала, оказание услуг в сфере занятости в электронном и проактивном формате, в соответствии с </w:t>
+      13) государственный цифровой портал "Электронная биржа труда" – цифровой объект, представляющий собой единую цифровую платформу занятости для соискателей и работодателей, обеспечивающую поиск работы и содействие в подборе персонала, оказание услуг в сфере занятости в цифровом и проактивном формате, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Социальным</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодексом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
     <w:bookmarkStart w:name="z118" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) этнический казах – иностранец или лицо без гражданства казахской национальности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменениями, внесенными приказами и.о. Министра труда и социальной защиты населения РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z119" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок оказания кандасам и членам их семей адаптационных и интеграционных услуг</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
     <w:bookmarkStart w:name="z120" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -4466,2120 +4548,2730 @@
         <w:t>
       3) документ об образовании (супруг/супруга);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
     <w:bookmarkStart w:name="z156" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) свидетельство о рождении детей (несовершеннолетние дети, при наличии).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z157" w:id="114"/>
-[...15 lines deleted...]
-      Сотрудник карьерного центра, принимающий документы, формирует запросы в соответствующие информационные системы (далее – ИС) через шлюз "электронного правительства":</w:t>
+    <w:bookmarkStart w:name="z162" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сотрудник карьерного центра, принимающий документы, формирует запросы в соответствующие цифровые системы (далее – ЦС) через шлюз "цифрового правительства":</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z158" w:id="115"/>
-[...15 lines deleted...]
-      в ИС Государственная база данных "Физические лица" – по документам, удостоверяющим личность заявителя и подтверждающим регистрацию по постоянному месту жительства;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в ЦС Государственная база данных "Физические лица" – по документам, удостоверяющим личность заявителя и подтверждающим регистрацию по постоянному месту жительства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в ЦС "ЗАГС" (записи актов гражданского состояния) – по свидетельству о рождении ребенка (детей) или выписке из актовой записи о рождении (по регистрациям, произведенным на территории Республики Казахстан после 13 августа 2007 года), по свидетельству о заключении брака (по регистрациям, произведенным на территории Республики Казахстан после 1 июня 2008 года), по свидетельству или уведомлению о смерти детей (по регистрациям, произведенным на территории Республики Казахстан после 1 мая 2008 года);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в ЦС "Е-Попечительство" – по документам об установлении опеки (попечительства);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в ЦС "Верховный суд" - по решению суда об усыновлении (удочерении) ребенка (детей);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Истребование от заявителей документов, которые могут быть получены из цифровых систем, не допускается.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 с изменением, внесенным приказом и.о. Министра труда и социальной защиты населения РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z163" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Сотрудник карьерного центра региона выбытия регистрирует заявление кандаса на цифровом портале "migration.enbek.kz" (далее – Портал) с вводом индивидуального идентификационного номера кандаса и членов его семьи и заполнением всех обязательных полей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z159" w:id="116"/>
-[...15 lines deleted...]
-      в ИС "ЗАГС" (записи актов гражданского состояния) – по свидетельству о рождении ребенка (детей) или выписке из актовой записи о рождении (по регистрациям, произведенным на территории Республики Казахстан после 13 августа 2007 года), по свидетельству о заключении брака (по регистрациям, произведенным на территории Республики Казахстан после 1 июня 2008 года), по свидетельству или уведомлению о смерти детей (по регистрациям, произведенным на территории Республики Казахстан после 1 мая 2008 года);</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 – в редакции приказа и.о. Министра труда и социальной защиты населения РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z164" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Сотрудник карьерного центра региона выбытия в течение одного рабочего дня перепроверяет все заполненные данные, удостоверяется в правильности их заполнения и подписывает с помощью электронной цифровой подписи электронное заявление и направляет на рассмотрение к руководителю центра трудовой мобильности региона выбытия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z160" w:id="117"/>
-[...15 lines deleted...]
-      в ИС "Е Попечительство" – по документам об установлении опеки (попечительства);</w:t>
+    <w:bookmarkStart w:name="z165" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Руководитель центра трудовой мобильности в течение одного рабочего дня проверяет посредством цифровой системы "Цифровая карта семьи" заполненные анкетные данные, в том числе на наличие и/или отсутствие других близких членов семьи (родители, дети) заявителя, и в случае отсутствия замечаний подписывает его с помощью электронной цифровой подписи и направляет на рассмотрение в местный исполнительный орган по вопросам социальной защиты и занятости населения региона выбытия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z161" w:id="118"/>
-[...15 lines deleted...]
-      в ИС "Верховный суд" - по решению суда об усыновлении (удочерении) ребенка (детей);</w:t>
+    <w:bookmarkStart w:name="z166" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае наличия замечаний руководитель центра трудовой мобильности региона выбытия заявление направляет на доработку сотруднику карьерного центра региона выбытия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z162" w:id="119"/>
-[...15 lines deleted...]
-      Истребование от заявителей документов, которые могут быть получены из информационных систем, не допускается.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 с изменением, внесенным приказом и.о. Министра труда и социальной защиты населения РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z167" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Руководство местного исполнительного органа по вопросам социальной защиты и занятости населения региона выбытия в течение одного рабочего дня проверяет заявление, и в случае отсутствия замечаний подписывает его с помощью электронной цифровой подписи и направляет на рассмотрение в местный исполнительный орган по вопросам социальной защиты и занятости населения региона расселения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z163" w:id="120"/>
-[...15 lines deleted...]
-      7. Сотрудник карьерного центра региона выбытия регистрирует заявление кандаса на информационном портале "migration.enbek.kz" (далее – Портал) с вводом индивидуального идентификационного номера кандаса и членов его семьи и заполнением всех обязательных полей.</w:t>
+    <w:bookmarkStart w:name="z168" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Поступившее заявление через Портал рассматривается руководством местного исполнительного органа по вопросам социальной защиты и занятости населения региона расселения и направляется на рассмотрение сотруднику.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z164" w:id="121"/>
-[...15 lines deleted...]
-      8. Сотрудник карьерного центра региона выбытия в течение одного рабочего дня перепроверяет все заполненные данные, удостоверяется в правильности их заполнения и подписывает с помощью электронной цифровой подписи электронное заявление и направляет на рассмотрение к руководителю центра трудовой мобильности региона выбытия.</w:t>
+    <w:bookmarkStart w:name="z169" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Сотрудник местного исполнительного органа по вопросам социальной защиты и занятости населения региона расселения в ходе обработки заявления проверяет на:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z165" w:id="122"/>
-[...15 lines deleted...]
-      9. Руководитель центра трудовой мобильности в течение одного рабочего дня проверяет посредством информационной системы "Цифровая карта семьи" заполненные анкетные данные, в том числе на наличие и/или отсутствие других близких членов семьи (родители, дети) заявителя, и в случае отсутствия замечаний подписывает его с помощью электронной цифровой подписи и направляет на рассмотрение в местный исполнительный орган по вопросам социальной защиты и занятости населения региона выбытия.</w:t>
+    <w:bookmarkStart w:name="z170" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) заполнение данных на кандаса, а также членов их семей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z166" w:id="123"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z171" w:id="128"/>
+    <w:bookmarkStart w:name="z171" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) наличие сканированных документов, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункту 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z172" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) наличие согласия на сбор и обработку персональных данных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z173" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сотрудники карьерных центров, центров трудовой мобильности, местных исполнительных органов по вопросам социальной защиты и занятости населения, получившие доступ к персональным данным ограниченного доступа, обеспечивают их конфиденциальность путем соблюдения требований не допускать их распространения без согласия субъекта или его законного представителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z174" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Сотрудник местного исполнительного органа по вопросам социальной защиты и занятости населения региона расселения при отсутствии замечаний в течение одного рабочего дня подписывает заявление с помощью электронной цифровой подписи и направляет на рассмотрение в центр трудовой мобильности региона расселения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z175" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии замечания сотрудник местного исполнительного органа по вопросам социальной защиты и занятости населения в течение одного рабочего дня направляет заявление обратно на доработку.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z176" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Сотрудник центра трудовой мобильности региона расселения в течение трех рабочих дней рассматривает через Портал заявление и связывается посредством доступных средств связи с кандасом.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z172" w:id="129"/>
-[...15 lines deleted...]
-      3) наличие согласия на сбор и обработку персональных данных.</w:t>
+    <w:bookmarkStart w:name="z177" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Свои действия сотрудник центра трудовой мобильности региона расселения отображает в мобильном приложении с целью:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z173" w:id="130"/>
-[...15 lines deleted...]
-      Сотрудники карьерных центров, центров трудовой мобильности, местных исполнительных органов по вопросам социальной защиты и занятости населения, получившие доступ к персональным данным ограниченного доступа, обеспечивают их конфиденциальность путем соблюдения требований не допускать их распространения без согласия субъекта или его законного представителя.</w:t>
+    <w:bookmarkStart w:name="z178" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) подтверждения получения электронного заявления;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z174" w:id="131"/>
-[...15 lines deleted...]
-      13. Сотрудник местного исполнительного органа по вопросам социальной защиты и занятости населения региона расселения при отсутствии замечаний в течение одного рабочего дня подписывает заявление с помощью электронной цифровой подписи и направляет на рассмотрение в центр трудовой мобильности региона расселения.</w:t>
+    <w:bookmarkStart w:name="z179" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) консультирования заявителя по условиям переселения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z175" w:id="132"/>
-[...15 lines deleted...]
-      При наличии замечания сотрудник местного исполнительного органа по вопросам социальной защиты и занятости населения в течение одного рабочего дня направляет заявление обратно на доработку.</w:t>
+    <w:bookmarkStart w:name="z180" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Сотрудник центра трудовой мобильности оказывает кандасу содействие в участии в активных мерах занятости с предложением имеющихся вакансий для трудоустройства в регионе расселения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z176" w:id="133"/>
-[...15 lines deleted...]
-      14. Сотрудник центра трудовой мобильности региона расселения в течение трех рабочих дней рассматривает через Портал заявление и связывается посредством доступных средств связи с кандасом.</w:t>
+    <w:bookmarkStart w:name="z181" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. При заинтересованности со стороны кандаса в предложенных вакансиях, сотрудник центра трудовой мобильности в течение одного рабочего дня выясняет:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z177" w:id="134"/>
-[...15 lines deleted...]
-      15. Свои действия сотрудник центра трудовой мобильности региона расселения отображает в мобильном приложении с целью:</w:t>
+    <w:bookmarkStart w:name="z182" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) условия по переезду с формированием маршрута следования в выбранный город, район или населенный пункт региона расселения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z178" w:id="135"/>
-[...15 lines deleted...]
-      1) подтверждения получения электронного заявления;</w:t>
+    <w:bookmarkStart w:name="z183" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) дату переезда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z179" w:id="136"/>
-[...15 lines deleted...]
-      2) консультирования заявителя по условиям переселения.</w:t>
+    <w:bookmarkStart w:name="z184" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) вид транспорта для переезда (авто, железнодорожный, авиатранспорт);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z180" w:id="137"/>
-[...15 lines deleted...]
-      16. Сотрудник центра трудовой мобильности оказывает кандасу содействие в участии в активных мерах занятости с предложением имеющихся вакансий для трудоустройства в регионе расселения.</w:t>
+    <w:bookmarkStart w:name="z185" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) количество прибывающих членов семей с одновременным внесением информации на Портал и направляет заявление на исполнение сотруднику карьерного центра для принятия в работу и предоставления адаптационных и интеграционных услуг.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z181" w:id="138"/>
-[...15 lines deleted...]
-      17. При заинтересованности со стороны кандаса в предложенных вакансиях, сотрудник центра трудовой мобильности в течение одного рабочего дня выясняет:</w:t>
+    <w:bookmarkStart w:name="z186" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18. В случае, если карьерный центр по истечении периода, указанного в пункте 23 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правил</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> регистрации лиц, ищущих работу, безработных и осуществления трудового посредничества, оказываемого карьерными центрами, утвержденных приказом Заместителя Премьер-Министра - Министра труда и социальной защиты населения Республики Казахстан от 9 июня 2023 года № 214 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 32850), не подобрал для кандаса подходящую работу или кандас отказался от предложенной работы, то специалист карьерного центра в течение одного рабочего дня направляет в электронном виде через АЦС "Рынок труда" центру трудовой мобильности проект решения о регистрации кандаса в качестве безработного, подписанный директором карьерного центра или лицом, которое его замещает.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z182" w:id="139"/>
-[...15 lines deleted...]
-      1) условия по переезду с формированием маршрута следования в выбранный город, район или населенный пункт региона расселения;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 18 – в редакции приказа и.о. Министра труда и социальной защиты населения РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z187" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Сотрудник карьерного центра по Порталу принимает в обработку заявление и в течение одного рабочего дня по средствам доступной связи формирует с кандасом проект индивидуального плана по адаптации и интеграции.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z183" w:id="140"/>
-[...15 lines deleted...]
-      2) дату переезда;</w:t>
+    <w:bookmarkStart w:name="z188" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 2. Оказание кандасам и членам их семей содействия в трудоустройстве на ярмарках вакансий</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z184" w:id="141"/>
-[...15 lines deleted...]
-      3) вид транспорта для переезда (авто, железнодорожный, авиатранспорт);</w:t>
+    <w:bookmarkStart w:name="z189" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. В целях организации межрегионального переселения центр трудовой мобильности регионов выбытия и приема взаимодействуют путем организации ярмарок вакансий в регионах выбытия, представления информации об установленной квоте приема кандасов, ситуации на рынке труда, спросе и предложении на рабочую силу, об условиях обеспечения социальной инфраструктурой и организации ознакомительных выездов в регионы приема.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z185" w:id="142"/>
-[...15 lines deleted...]
-      4) количество прибывающих членов семей с одновременным внесением информации на Портал и направляет заявление на исполнение сотруднику карьерного центра для принятия в работу и предоставления адаптационных и интеграционных услуг.</w:t>
+    <w:bookmarkStart w:name="z190" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Центр трудовой мобильности с целью проведения ярмарок вакансий ведет учет, размещаемых работодателями на Электронной бирже труда текущих вакансий и мониторинг создаваемых рабочих мест в проектах, реализуемых в рамках национальных проектов и планов развития области, города республиканского значения и столицы, а также инициатив частного сектора.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z186" w:id="143"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> Заместителя Премьер-Министра - Министра труда и социальной защиты населения Республики Казахстан от 9 июня 2023 года № 214 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 32850), не подобрал для кандаса, подходящую работу, или кандас, отказался от предложенной работы, то специалист карьерного центра в течение одного рабочего дня направляет в электронном виде через АИС "Рынок труда" центру трудовой мобильности проект решения о регистрации кандаса, в качестве безработного, подписанный директором карьерного центра или лицом, которое его замещает.</w:t>
+    <w:bookmarkStart w:name="z191" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Кандасы и члены их семей участвуют на ярмарках вакансий:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z187" w:id="144"/>
-[...15 lines deleted...]
-      19. Сотрудник карьерного центра по Порталу принимает в обработку заявление и в течение одного рабочего дня по средствам доступной связи формирует с кандасом проект индивидуального плана по адаптации и интеграции.</w:t>
+    <w:bookmarkStart w:name="z192" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      посредством видеоконференцсвязи (альтернатива выездным мероприятиям), в онлайн режиме, согласно графику проведения ярмарок вакансий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z188" w:id="145"/>
+    <w:bookmarkStart w:name="z193" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в офлайн режиме, на ярмарках, проводимых в регионах выбытия с участием соискателей, работодателей и местных исполнительных органов по вопросам социальной защиты и занятости населения региона расселения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z194" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. На ярмарках вакансий кандасам оказываются консультации по условиям трудоустройства, требованиям к кандидатам на вакантные рабочие места (краткая характеристика, условия труда, заработная плата).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z195" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Сотрудник карьерного центра региона выбытия формирует список кандасов и членов их семей на оказание адаптационных и интеграционных услуг на ярмарках вакансий с участием представителей регионов расселения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z196" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Список претендентов из числа кандасов и членов их семей сформированный карьерным центром региона выбытия направляется сотруднику карьерного центра региона расселения для оказания содействия в трудоустройстве.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z197" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Параграф 2. Оказание кандасам и членам их семей содействия в трудоустройстве на ярмарках вакансий</w:t>
-[...79 lines deleted...]
-      посредством видеоконференцсвязи (альтернатива выездным мероприятиям), в онлайн режиме, согласно графику проведения ярмарок вакансий;</w:t>
+        <w:t xml:space="preserve"> Параграф 3. Предварительное посещение кандасом и членами их семей региона расселения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z193" w:id="150"/>
-[...15 lines deleted...]
-      в офлайн режиме, на ярмарках, проводимых в регионах выбытия с участием соискателей, работодателей и местных исполнительных органов по вопросам социальной защиты и занятости населения региона расселения.</w:t>
+    <w:bookmarkStart w:name="z198" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Кандас для предварительного посещения региона расселения уведомляет сотрудника карьерного центра расселения о дате его прибытия в регион.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z194" w:id="151"/>
-[...15 lines deleted...]
-      23. На ярмарках вакансий кандасам оказываются консультации по условиям трудоустройства, требованиям к кандидатам на вакантные рабочие места (краткая характеристика, условия труда, заработная плата).</w:t>
+    <w:bookmarkStart w:name="z199" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. После прибытия в регион расселения на период предварительного посещения кандас размещается в центре временного размещения или центре адаптации и интеграции.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z195" w:id="152"/>
-[...15 lines deleted...]
-      24. Сотрудник карьерного центра региона выбытия формирует список кандасов и членов их семей на оказание адаптационных и интеграционных услуг на ярмарках вакансий с участием представителей регионов расселения.</w:t>
+    <w:bookmarkStart w:name="z200" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. В сопровождении сотрудника карьерного центра выезжают в выбранный (планируемый к проживанию) населенный пункт и ознакамливаются с:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z196" w:id="153"/>
-[...15 lines deleted...]
-      Список претендентов из числа кандасов и членов их семей сформированный карьерным центром региона выбытия направляется сотруднику карьерного центра региона расселения для оказания содействия в трудоустройстве.</w:t>
+    <w:bookmarkStart w:name="z201" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) местом планируемого расселения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z197" w:id="154"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Параграф 3. Предварительное посещение кандасом и членами их семей региона расселения</w:t>
+    <w:bookmarkStart w:name="z202" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) работодателем или с представителем работодателя (кадровая служба), школой, дошкольным учреждением;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z198" w:id="155"/>
-[...15 lines deleted...]
-      25. Кандас для предварительного посещения региона расселения уведомляет сотрудника карьерного центра расселения о дате его прибытия в регион.</w:t>
+    <w:bookmarkStart w:name="z203" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) местом предполагаемого проживания (микрорайон, улица);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z199" w:id="156"/>
-[...15 lines deleted...]
-      26. После прибытия в регион расселения на период предварительного посещения кандас размещается в центре временного размещения или центре адаптации и интеграции.</w:t>
+    <w:bookmarkStart w:name="z204" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) спецификой региона.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z200" w:id="157"/>
-[...15 lines deleted...]
-      27. В сопровождении сотрудника карьерного центра выезжают в выбранный (планируемый к проживанию) населенный пункт и ознакамливаются с:</w:t>
+    <w:bookmarkStart w:name="z205" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. По итогам ознакомления с регионом расселения сотрудник карьерного центра в течение одного рабочего дня по согласованию с кандасом формирует индивидуальный план адаптации и интеграции.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z201" w:id="158"/>
-[...15 lines deleted...]
-      1) местом планируемого расселения;</w:t>
+    <w:bookmarkStart w:name="z206" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. При окончательном и положительном решении по переезду в регион расселения кандас в течение одного рабочего дня:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z202" w:id="159"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z207" w:id="164"/>
+    <w:bookmarkStart w:name="z207" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) подает письменное заявление о включении в региональную квоту в карьерный центр согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра здравоохранения и социального развития Республики Казахстан от 15 января 2016 года № 20 "Об утверждении Правил включения в региональную квоту приема кандасов и переселенцев" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 13334);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z208" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) подтверждает дату переезда, вид транспорта (авто, железнодорожный, авиатранспорт);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z209" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) подтверждает выбранное место работы и заключает трудовой договор с работодателем;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z210" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) подает заявку сотруднику карьерного центра для подбора жилья в регионе расселения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z211" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 4. Переезд кандаса и членов их семей в регион расселения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z212" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Встреча кандаса и членов их семей осуществляется согласно согласованному виду транспорта через аэропорт или авто-, железнодорожный вокзалы.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z208" w:id="165"/>
-[...15 lines deleted...]
-      2) подтверждает дату переезда, вид транспорта (авто, железнодорожный, авиатранспорт);</w:t>
+    <w:bookmarkStart w:name="z213" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Сотрудник карьерного центра размещает кандаса и членов их семей в подобранном временном жилье в регионе расселения и оформляет постоянную регистрацию по месту прибытия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z209" w:id="166"/>
-[...97 lines deleted...]
-    <w:bookmarkStart w:name="z214" w:id="171"/>
+    <w:bookmarkStart w:name="z214" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При отсутствии у кандаса служебного или собственного жилья в регионе расселения производится временная регистрация в центрах адаптации и интеграции кандасов, центрах временного размещения, на срок не более одного года согласно подпункту 5) пункта 1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О миграции населения".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z215" w:id="172"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z215" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       32. Сотрудник карьерного центра региона расселения составляет план адаптации и интеграции в соответствии с Перечнем, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z216" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. В плане адаптации и интеграции предусматриваются сроки оказания услуг с момента включения в региональную квоту приема кандасов согласно перечню основных требований к оказанию соответствующих государственных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z217" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мероприятия по адаптации и интеграции проводятся отдельно по каждому члену семьи кандаса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z218" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. План по адаптации и интеграции после согласования с кандасом загружается в цифровую систему АЦС "Кандас" и в мобильное приложение в течение одного рабочего дня после его согласования и утверждения центром трудовой мобильности региона приема.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 34 – в редакции приказа и.о. Министра труда и социальной защиты населения РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z219" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Мероприятия по плану адаптации и интеграции по факту их реализации и исполнения в обязательном порядке заполняются сотрудником карьерного центра в цифровой системе АЦС "Кандас" в разделе "Отчет о проделанной работе по адаптации и интеграции".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 35 – в редакции приказа и.о. Министра труда и социальной защиты населения РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z220" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. К выполненным мероприятиям по плану адаптации и интеграции прилагаются фото и видео фиксации о проделанной работе с соответствующими подтверждающими документами, а также геолокация (место расположения), которые подгружаются в мобильное приложение.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z216" w:id="173"/>
-[...15 lines deleted...]
-      33. В плане адаптации и интеграции предусматриваются сроки оказания услуг с момента включения в региональную квоту приема кандасов согласно перечню основных требований к оказанию соответствующих государственных услуг.</w:t>
+    <w:bookmarkStart w:name="z221" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Выполненные услуги по адаптации и интеграции подтверждаются сотрудником карьерного центра посредством фото и видеофиксации, которые подгружаются в раздел "Отчет о проделанной работе по адаптации и интеграции" в мобильном приложении и отображаются в цифровых системах АЦС "Кандас" и в Цифровой карте семьи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z217" w:id="174"/>
-[...15 lines deleted...]
-      Мероприятия по адаптации и интеграции проводятся отдельно по каждому члену семьи кандаса.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 37 – в редакции приказа и.о. Министра труда и социальной защиты населения РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z222" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. В целях оказания кандасам и членам их семей переселившихся в сельские населенные пункты адаптационных и интеграционных услуг, и обмена информацией между акимом сельского округа и карьерным центром утверждается дорожная карта по оказанию кандасам и членам их семей адаптационных и интеграционных услуг (далее – Дорожная карта).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z218" w:id="175"/>
-[...15 lines deleted...]
-      34. План по адаптации и интеграции после согласования с кандасом загружается в информационные системы АИС "Кандас" и в мобильное приложение в течение одного рабочего дня после его согласования и утверждения центром трудовой мобильности региона приема.</w:t>
+    <w:bookmarkStart w:name="z223" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дорожная карта утверждается в трех экземплярах и предоставляется акиму района, сельского округа и карьерному центру.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z219" w:id="176"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z224" w:id="181"/>
+    <w:bookmarkStart w:name="z224" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       39. Информация о выполненных работах по мероприятиям плана адаптации и интеграции кандаса, подготовленная сотрудником карьерного центра региона расселения предоставляется в местный исполнительный орган по вопросам социальной защиты и занятости населения ежемесячно не позднее 5 числа, следующего за отчетным периодом по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z225" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. В целях обеспечения качественной адаптацией и интеграцией в социальную среду и становления полноправными участниками общественных отношений в регионе расселения, меры по адаптации в местное сообщество кандаса, а также членов его семьи осуществляется в течение пяти лет через Цифровую карту семьи и мобильное приложение.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z226" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Мониторинг оказания кандасам и членам их семей адаптационных и интеграционных услуг</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z227" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. В целях определения эффективности адаптационных и интеграционных услуг, предусмотренных настоящими Правилами, осуществляется мониторинг их реализации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z228" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Мониторинг включает:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z229" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) своевременное выявление проблем при оказании кандасам и членам их семей адаптационных и интеграционных услуг;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z225" w:id="182"/>
-[...15 lines deleted...]
-      40. В целях обеспечения качественной адаптацией и интеграцией в социальную среду и становления полноправными участниками общественных отношений в регионе расселения, меры по адаптации в местное сообщество кандаса, а также членов его семьи осуществляется в течение пяти лет через Цифровую карту семьи и мобильное приложение.</w:t>
+    <w:bookmarkStart w:name="z230" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) подготовку предложений по повышению эффективности мер по оказанию кандасам и членам их семей адаптационных и интеграционных услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z226" w:id="183"/>
+    <w:bookmarkStart w:name="z231" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) свод информации о кандасах и членах их семей, получивших адаптационные и интеграционные услуги;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z232" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) выезд представителей местных исполнительных органов по вопросам социальной защиты и занятости населения и центра трудовой мобильности в населенный пункт расселения кандаса и члена их семей в целях определения качества оказанных адаптационных и интеграционных услуг карьерными центрами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z233" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Мониторинг по оказанию кандасам и членам их семей адаптационных и интеграционных услуг осуществляется в цифровом формате, первые три года на ежеквартальной, а последующие четвертые и пятые годы на полугодовой основе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z234" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Мониторинг осуществляется через АЦС "Кандас", Цифровую карту семьи и мобильное приложение, а также по подтвержденным фактам из цифровых систем государственных органов в АЦС "Кандас".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...83 lines deleted...]
-      2) подготовку предложений по повышению эффективности мер по оказанию кандасам и членам их семей адаптационных и интеграционных услуг;</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 44 – в редакции приказа и.о. Министра труда и социальной защиты населения РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z235" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      45. Мониторинг по учету постоянного проживания прибывших в регион расселения кандасов, а также членов их семей осуществляется посредством цифровой системы "Миграционная полиция" в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 29 декабря 2015 года № 1095 "Об утверждении Правил организации деятельности участковых инспекторов полиции, ответственных за организацию работы участкового пункта полиции, участковых инспекторов полиции и их помощников" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 13004).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z231" w:id="188"/>
-[...119 lines deleted...]
-    <w:bookmarkStart w:name="z236" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 45 – в редакции приказа и.о. Министра труда и социальной защиты населения РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z236" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       46. В случаях внутренней самостоятельной миграции возврат средств государственной поддержки осуществляется в соответствии с Правилами добровольного переселения лиц для повышения мобильности рабочей силы, утвержденных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заместителя Премьер-Министра – Министра труда и социальной защиты населения Республики Казахстан от 22 июня 2023 года № 234 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 32880).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z237" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Оценка качества оказания адаптационных и интеграционных услуг</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z238" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47. Оценка эффективности оказания кандасам и членам их семей адаптационных и интеграционных услуг центрами трудовой мобильности и карьерными центрами регионов расселения осуществляется Акционерным обществом "Центр развития трудовых ресурсов" (далее – ЦРТР) ежеквартально, не позднее 5-го числа месяца, следующего за отчетным периодом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z239" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. Оценка проводится по следующим критериям:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z240" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) релевантность. В рамках данного критерия оценивается соответствие исполнения заданий в индивидуальных планах по адаптации и интеграции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z241" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) результативность. В рамках данного критерия оценивается соответствие качества исполнения заданий, установленных индивидуальными планами по адаптации и интеграции;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z237" w:id="194"/>
+    <w:bookmarkStart w:name="z242" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) социальный эффект. В рамках данного критерия оценивается уровень удовлетворенности кандасов и членов его семьи, процессом получения адаптационных и интеграционных услуг, выбытие кандасов из регионов расселения, обратившихся за оказанием адаптационных и интеграционных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z243" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. По каждому критерию выставляется от 1 (одного) до 5 (пяти) баллов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z244" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оценка эффективности завершается определением общего вывода об успешности оказания кандасам и членам его семьи адаптационных и интеграционных услуг по следующим показателям:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z245" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      от 0 до 10 – низкий и (или) услуги оказаны неудовлетворительно;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z246" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      от 10 до 15 – средний и (или) услуги оказаны удовлетворительно;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z247" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      от 15 до 25 – высокий и (или) услуги оказаны успешно.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z248" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. По итогам проведения оценки ЦРТР предоставляет в уполномоченный орган по вопросам миграции населения заключение о результатах оценки в цифровом формате, ежеквартально, не позднее двадцать пятого числа месяца, следующего за отчетным периодом, содержащее:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z249" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) итоговый отчет об оценке качества оказания адаптационных и интеграционных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z250" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) результаты реализации ранее данных по итогам оценки качества оказания адаптационных и интеграционных услуг рекомендаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z251" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) выводы и рекомендации по повышению эффективности деятельности оцениваемых центров трудовых мобильности и карьерных центров.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...203 lines deleted...]
-      от 15 до 25 – высокий и (или) услуги оказаны успешно.</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 50 с изменением, внесенным приказом и.о. Министра труда и социальной защиты населения РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z252" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. Заключение о результатах оценки направляемое уполномоченным органом по вопросам миграции населения в местные исполнительные органы по вопросам социальной защиты и занятости населения рассматриваются в месячный срок для принятия соответствующих мер к центрам трудовой мобильности и карьерным центрам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z248" w:id="205"/>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="209"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6658,68 +7350,106 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и членам их семей адаптационных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и интеграционных услуг</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z254" w:id="210"/>
+    <w:bookmarkStart w:name="z254" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень оказания кандасам и членам их семей адаптационных и интеграционных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 с изменением, внесенным приказом и.о. Министра труда и социальной защиты населения РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7999,51 +8729,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Регистрация в информационной системе "Рынок труда"</w:t>
+Регистрация в цифровой системе "Рынок труда"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8885,88 +9615,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z257" w:id="211"/>
+    <w:bookmarkStart w:name="z257" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление об оказании содействия кандасам и членам их семей в получении адаптационных и интеграционных услуг в регионе расселения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z258" w:id="212"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z258" w:id="207"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу оказать мне и членам моей (при наличии) семьи содействие в получении</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkEnd w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>адаптационных и интеграционных услуг в регионе расселения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9402,68 +10132,106 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z261" w:id="213"/>
+    <w:bookmarkStart w:name="z261" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Информация о выполненных работах по мероприятиям плана адаптации и интеграции</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 3 с изменением, внесенным приказом и.о. Министра труда и социальной защиты населения РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -9959,70 +10727,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z262" w:id="214"/>
+    <w:bookmarkStart w:name="z262" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkEnd w:id="209"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -10445,70 +11213,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z263" w:id="215"/>
+    <w:bookmarkStart w:name="z263" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkEnd w:id="210"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -10668,51 +11436,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Регистрация в информационной системе "Рынок труда"</w:t>
+Регистрация в цифровой системе "Рынок труда"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10931,70 +11699,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z264" w:id="216"/>
+    <w:bookmarkStart w:name="z264" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkEnd w:id="211"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -11633,55 +12401,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -12007,31 +12775,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>