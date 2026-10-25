--- v0 (2025-11-28)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3ef2170" w14:textId="3ef2170">
+    <w:p w14:paraId="184cf6f" w14:textId="184cf6f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,632 +76,719 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Об утверждении Правил внесения данных в информационную систему мониторинга оказания государственных услуг о стадии оказания государственной услуги</w:t>
+        <w:t>Об утверждении Правил внесения данных в цифровую систему мониторинга оказания государственных или социально ответственных услуг о стадии их оказания</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ и.о. Министра транспорта и коммуникаций Республики Казахстан от 14 июня 2013 года № 452. Зарегистрирован в Министерстве юстиции Республики Казахстан 3 июля 2013 года № 8555.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок - в редакции приказа и.о. Министра искусственного интеллекта и цифрового развития РК от 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 396/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан от 15 апреля 2013 года "О государственных услугах", </w:t>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В соответствии с подпунктом 11) пункта 2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных и социально ответственных услугах" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ПРИКАЗЫВАЮ</w:t>
-[...9 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа и.о. Министра искусственного интеллекта и цифрового развития РК от 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 396/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">1. Утвердить прилагаемые </w:t>
+      1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правила</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> внесения данных в информационную систему мониторинга оказания государственных услуг о стадии оказания государственной услуги.</w:t>
+        <w:t xml:space="preserve"> внесения данных в цифровую систему мониторинга оказания государственных или социально ответственных услуг о стадии их оказания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа и.о. Министра искусственного интеллекта и цифрового развития РК от 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 396/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...142 lines deleted...]
-        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z3" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Комитету по контролю автоматизации государственных услуг и координации деятельности Центров обслуживания населения Министерства транспорта и коммуникаций Республики Казахстан (Мусин Б.Б.) обеспечить:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в установленном законодательством порядке государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z5" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан, официальное опубликование в средствах массовой информации, в том числе на интернет-ресурсе Министерства транспорта и коммуникаций Республики Казахстан и размещение его на ИПГО;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z6" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) принять иные меры, вытекающие из настоящего приказа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Контроль за исполнением настоящего приказа возложить на вице-министра транспорта и коммуникаций Республики Казахстан Сарсенова С.С.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z8" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4683"/>
-        <w:gridCol w:w="7617"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4683" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Исполняющий обязанности</w:t>
-[...11 lines deleted...]
-              </w:rPr>
               <w:t>
-</w:t>
+Исполняющий обязанности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7617" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...22 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4683" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Министра</w:t>
-[...11 lines deleted...]
-              </w:rPr>
               <w:t>
-</w:t>
+Министра</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7617" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>С. Сарсенов</w:t>
-[...11 lines deleted...]
-              </w:rPr>
               <w:t>
-</w:t>
+С. Сарсенов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...13 lines deleted...]
-      </w:r>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "СОГЛАСОВАНО":   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Председатель Агентства   </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Республики Казахстан   </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       по делам государственной службы   </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _________________А. Байменов   </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14 июня 2013 года</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
@@ -747,1278 +834,925 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Утверждены</w:t>
+              <w:t>Утверждены приказом</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>приказом исполняющего обязанности</w:t>
+              <w:t>исполняющего обязанности</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Министра транспорта и коммуникаций</w:t>
+              <w:t>Министра транспорта</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и коммуникаций</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 14 июня 2013 года № 452</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z10" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правила внесения данных в информационную систему мониторинга</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> Правила внесения данных в цифровую систему мониторинга оказания государственных или социально ответственных услуг о стадии их оказания</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила - в редакции приказа и.о. Министра искусственного интеллекта и цифрового развития РК от 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 396/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>оказания государственных услуг о стадии оказания</w:t>
-[...279 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z12" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящие Правила внесения данных в цифровую систему мониторинга оказания государственных или социально ответственных услуг о стадии их оказания (далее – Правила) определяют порядок внесения услугодателями данных в цифровую систему мониторинга оказания государственных или социально ответственных услуг о стадии их оказания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Целями внесения данных в цифровую систему мониторинга оказания государственных или социально ответственных услуг о стадии их оказания является обеспечение контроля за качеством государственных услуг оказываемых населению, а также надлежащего информирования услугополучателей при их обращении к услугодателям, в Государственную корпорацию "Правительство для граждан" (далее – Госкорпорация), в Единый контакт-центр по вопросам оказания государственных услуг или социально ответственных услуг по вопросам о стадии их оказания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. В настоящих Правилах используются следующие основные понятия и сокращения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) цифровая система мониторинга оказания государственных услуг – цифровая система, предназначенная для автоматизации и мониторинга процесса оказания государственных услуг, в том числе оказываемых через Государственную корпорацию "Правительство для граждан";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) подсистема автоматизированное рабочее место государственного органа– автоматизированное рабочее место государственного органа в интегрированной цифровой системе центр обслуживания населения (далее-АРМ ГО).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Все иные понятия и сокращения, используемые в настоящих Правилах, употребляются в том значении, в котором они указаны в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики Казахстан от 12 января 2007 года "О национальных реестрах идентификационных номеров" и </w:t>
+        <w:t xml:space="preserve"> Республики Казахстан "О национальных реестрах идентификационных номеров" и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики Казахстан от 15 апреля 2013 года "О государственных услугах".</w:t>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z18" w:id="1"/>
+        <w:t xml:space="preserve"> Республики Казахстан "О государственных и социально ответственных услугах".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Порядок внесения данных в ИИС ЦОН о стадии оказания</w:t>
-[...53 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> Глава 2. Порядок внесения данных в интегрированную цифровую систему центр обслуживания населения о стадии оказания государственных или социально ответственных услуг</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...391 lines deleted...]
-      </w:r>
+      4. В случае наличия у услугодателя цифровых систем, в которых ведется учет оказываемых государственных или социально ответственных услуг, для внесения данных о стадии оказания государственной услуги в интегрированной цифровой системе центр обслуживания населения (далее-ИЦС ЦОН), услугодатель проводит интеграцию своих цифровых систем с ИЦС ЦОН в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 83 Цифрового кодекса Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. В случае отсутствия у услугодателя цифровых систем, в которых ведется учет оказываемых государственных или социально ответственных услуг, для внесения данных о стадии оказания государственной или социально ответственной услуги в ИЦС ЦОН уполномоченный орган осуществляет установку подсистемы АРМ ГО ИЦС ЦОН услугодателям.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В цифровых системах услугодателя фиксируются и передаются в ИИС ЦОН следующие стадии оказания государственной или социально ответственной услуги по запросу услугополучателя на получение результата государственной услуги:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) принято от услугополучателя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) отправлено на исполнение;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) принято в работу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) исполнено (работы по запросу завершены);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ожидает выдачи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) закрыто (выдано или отказано).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. При взаимодействии цифровой системы услугодателя с ИЦС ЦОН по передаче стадий оказания государственной или социально ответственной услуги, осуществляется передача следующих данных запроса услугополучателя:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) фамилия, имя, отчество (при его наличии) услугополучателя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) индивидуальный идентификационный номер, бизнес-идентификационный номер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) наименование государственной или социально ответственной услуги;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) место приема запроса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) дата приема запроса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) исполнитель;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) плановая дата исполнения запроса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) дата исполнения.</w:t>
       </w:r>
-      <w:r>
-[...269 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Данные о стадии оказания государственной или социально ответственной услуги в ИЦС ЦОН, заверяются электронной цифровой подписью уполномоченного лица услугодателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. В случае обращения услугополучателя за получением государственной или социально ответственной услуги непосредственно к услугодателю, у которого установлена подсистема АРМ ГО ИЦС ЦОН, запрос услугополучателя регистрируется в момент обращения в подсистеме АРМ ГО ИЦС ЦОН работниками услугодателя. Момент обработки и закрытия всех запросов услугополучателя фиксируется в подсистеме АРМ ГО ИЦС ЦОН услугодателем. Информация о стадиях прохождения запроса услугополучателя в автоматическом режиме поступает в ИЦС ЦОН.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Описание последовательности действий работников услугодателя при регистрации и исполнении запроса в подсистеме АРМ ГО ИЦС ЦОН указаны в технической документации ИЦС ЦОН.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. При регистрации запроса услугополучателя в цифровой системе услугодателя или в подсистеме АРМ ГО ИЦС ЦОН закрепляется фактическая дата приема запроса, а также в автоматическом режиме производится расчет плановой даты оказания государственной или социально ответственной услуги, согласно подзаконным нормативным правовым актам, определяющим порядок оказания государственной или социально ответственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При дальнейшей обработке запроса услугополучателя и выдаче результата оказания государственной или социально ответственной услуги указывается фактическое время прохождения всех этапов обработки запроса услугополучателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. При несоответствии плановой даты исполнения запроса услугополучателя фактической дате исполнения запроса в автоматическом режиме производится расчет просрочки оказания государственной или социально ответственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Уполномоченный орган в сфере цифровизации ежемесячно не позднее 15 числа месяца, следующего за отчетным периодом, предоставляет в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг аналитический отчет посредством ИЦС ЦОН о количестве нарушений установленных подзаконными нормативными правовыми актами, определяющими порядок оказания государственной или социально ответственной услуги сроков оказания государственных или социально ответственных услуг центральными государственными органами, их ведомствами, территориальными подразделениями и подведомственными организациями и местными исполнительными органами, услугодателями. В аналитическом отчете отражается количество нарушений установленных сроков оказания государственных или социально ответственных услуг, сроки нарушений в разрезе государственных органов и государственных или социально ответственных услуг, в том числе нарушения сроков по техническим причинам (сбои цифровых систем, сопровождаемых Акционерным обществом "Национальные информационные технологии").</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2398,31 +2132,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>