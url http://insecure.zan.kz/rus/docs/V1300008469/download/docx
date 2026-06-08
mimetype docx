--- v1 (2026-03-13)
+++ v2 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="68bd4fc" w14:textId="68bd4fc">
+    <w:p w14:paraId="262686a" w14:textId="262686a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -107,110 +107,206 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Министра юстиции Республики Казахстан от 6 мая 2013 года № 156. Зарегистрирован в Министерстве юстиции Республики Казахстан 17 мая 2013 года № 8469.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Сноска. Заголовок - в редакции приказа Министра юстиции РК от 29.06.2023 </w:t>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Заголовок предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Заголовок - в редакции приказа Министра юстиции РК от 29.06.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 426</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.07.2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Сноска. В заголовок приказа внесено изменение на казахском языке, текст на русском не меняется в соответствии с приказом Министра юстиции РК от 22.01.2026 </w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. В заголовок приказа внесено изменение на казахском языке, текст на русском не меняется в соответствии с приказом Министра юстиции РК от 22.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В целях реализации </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -324,130 +420,214 @@
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 1) предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правила</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и сроки внесения в информационную систему правового кадастра идентификационных и технических сведений недвижимого имущества на вновь созданное недвижимое имущество, проведения государственного технического обследования недвижимого имущества и Правила оказания государственной услуги "Выдача дубликата кадастрового паспорта объекта недвижимости";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правила</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> присвоения кадастрового номера первичным и вторичным объектам недвижимости.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -466,70 +646,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        2. Департаменту регистрационной службы и организации юридических услуг Министерства юстиции Республики Казахстан обеспечить государственную регистрацию настоящего приказа и его официальное опубликование в порядке, установленном законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -548,90 +728,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.03.2016).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="5"/>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        3. Контроль за исполнением настоящего приказа возложить на Вице-министра юстиции Республики Казахстан Куставлетова Д.Р. и председателя Комитета регистрационной службы и оказания правовой помощи Министерства юстиции Республики Казахстан Абишева Б.Ш.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z9" w:id="6"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -796,125 +976,299 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 6 мая 2013 года № 156</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z11" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Заголовок правил предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила и сроки внесения в информационную систему правового кадастра идентификационных и технических сведений недвижимого имущества на вновь созданное недвижимое имущество, проведения государственного технического обследования недвижимого имущества и Правила оказания государственной услуги "Выдача дубликата кадастрового паспорта объекта недвижимости"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила - в редакции приказа Министра юстиции РК от 29.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 426</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.07.2023).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z86" w:id="8"/>
+    <w:bookmarkStart w:name="z86" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z87" w:id="9"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 1 предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящие Правила и сроки внесения в информационную систему правового кадастра идентификационных и технических сведений недвижимого имущества на вновь созданное недвижимое имущество, проведения государственного технического обследования недвижимого имущества и Правила оказания государственной услуги "Выдача дубликата кадастрового паспорта объекта недвижимости" разработаны в соответствии с Законами Республики Казахстан "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -929,51 +1283,50 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>" (далее - Закон) и "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О государственных услугах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>" и определяют порядок и сроки внесения в информационную систему правового кадастра идентификационных и технических сведений недвижимого имущества на вновь созданное недвижимое имущество, выдача Заключения об установлении расхождений идентификационных и технических сведений вновь созданного недвижимого имущества и оказания государственных услуг "Внесение в информационную систему единого государственного кадастра недвижимости идентификационных и технических сведений зданий, сооружений и (или) их составляющих на вновь созданное недвижимое имущество, выдача кадастрового паспорта объекта недвижимости и заключения об установлении расхождений идентификационных и технических сведений по итогам проведенного государственного технического обследования вновь созданного объекта недвижимости" и "Выдача дубликата кадастрового паспорта объекта недвижимости".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -992,320 +1345,573 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z88" w:id="10"/>
+    <w:bookmarkStart w:name="z88" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z89" w:id="11"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z89" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) недвижимое имущество (недвижимость) – земельные участки, здания, сооружения, многолетние насаждения и иное имущество, прочно связанное с землей, то есть объекты, перемещение которых без несоразмерного ущерба их назначению невозможно;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z90" w:id="12"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z90" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) полевые работы - работы по обмеру объекта недвижимости с выездом специалиста на место нахождения объекта недвижимости с составлением абриса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z91" w:id="13"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 3) предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) камеральные работы - работы по подсчету всех площадей и объемов объекта недвижимости, вычерчиванию земельного участка и поэтажного плана, заполнению форм кадастрового паспорта объекта недвижимости, формированию инвентарного дела, вводу данных в информационные системы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z92" w:id="14"/>
+    <w:bookmarkStart w:name="z92" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) абрис - схематический план земельного участка, капитального строения (здания, сооружения), изолированного помещения, незавершенного законсервированного капитального строения (здания, сооружения), парковочное-место, на котором показываются контуры объекта недвижимого имущества и его конструктивных элементов, результаты измерений, названия и другие сведения, необходимые для составления точного плана объекта недвижимого имущества;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z93" w:id="15"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z93" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) технические характеристики - описания конструктивных элементов объекта недвижимости в результате государственного технического обследования или реконструкции, перепланировки, переоборудования необходимых для ведения правового кадастра;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z94" w:id="16"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z94" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) кадастровый номер – индивидуальный, неповторяющийся на территории Республики Казахстан, номер объекта недвижимости;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z95" w:id="17"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z95" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) жилище – отдельная жилая единица (индивидуальный жилой дом, квартира, комната в общежитии, модульный (мобильный) жилой дом), предназначенная и используемая для постоянного проживания, отвечающая установленным строительным, санитарным, экологическим, противопожарным и другим обязательным нормам и правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z96" w:id="18"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z96" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) нежилое помещение - отдельное внутреннее пространство в многоквартирном жилом доме, соответствующее строительным, санитарным, экологическим, противопожарным и другим обязательным нормам и правилам, предусмотренное на стадии проекта, границами которого являются внутренние поверхности стен, пола и потолка (межэтажных перекрытий), если иное не предусмотрено законодательством Республики Казахстан, используемое в иных, чем постоянное проживание, целях (офис, магазин, кафе, гостиница, хостел и другие объекты сферы услуг населению) и находящееся в индивидуальной (раздельной) собственности, за исключением общего имущества объекта кондоминиума;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z97" w:id="19"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z97" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) парковочное место – место для стоянки автотранспортного средства в паркинге (гараже при наличии), не являющееся нежилым помещением и находящееся в индивидуальной (раздельной) собственности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z98" w:id="20"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 3 предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. В целях установления расхождений идентификационных и технических сведений, содержащихся в правоустанавливающем документе, с фактическими данными вновь созданного недвижимого имущества правообладатель вправе подать заявление в регистрирующий орган на выявление таких расхождений, по результатам которого оформляется заключение по форме, установленной уполномоченным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z99" w:id="21"/>
+    <w:bookmarkStart w:name="z99" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Выявление расхождений производится по итогам проведенного государственного технического обследования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z100" w:id="22"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z100" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственные услуги "Внесение в информационную систему единого государственного кадастра недвижимости идентификационных и технических сведений зданий, сооружений и (или) их составляющих на вновь созданное недвижимое имущество, выдача кадастрового паспорта объекта недвижимости и заключения об установлении расхождений идентификационных и технических сведений по итогам проведенного государственного технического обследования вновь созданного объекта недвижимости" и "Выдача дубликата кадастрового паспорта объекта недвижимости" оказываются некоммерческим акционерным обществом "Государственная корпорация "Правительство для граждан" (далее – услугодатель) по месту нахождения объекта недвижимого имущества.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z101" w:id="23"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Наименование главы 2 предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"Внесение в информационную систему единого государственного кадастра</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
@@ -1341,91 +1947,171 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>расхождений идентификационных и технических сведений по итогам проведенного</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>государственного технического обследования вновь созданного объекта недвижимости"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z123" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 4 предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Перечень основных требований к оказанию государственной услуги приведен в Перечне государственной услуги "Внесение в информационную систему единого государственного кадастра недвижимости идентификационных и технических сведений зданий, сооружений и (или) их составляющих на вновь созданное недвижимое имущество, выдача кадастрового паспорта объекта недвижимости и заключения об установлении расхождений идентификационных и технических сведений по итогам проведенного государственного технического обследования вновь созданного объекта недвижимости" (далее – Перечень № 1) согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Для получения государственной услуги услугополучатель подает заявление на оказание государственной услуги по внесению в информационную систему единого государственного кадастра недвижимости идентификационных и технических сведений зданий, сооружений и (или) их составляющих на вновь созданное недвижимое имущество, выдача кадастрового паспорта объекта недвижимости и заключения об установлении расхождений идентификационных и технических сведений по итогам проведенного государственного технического обследования вновь созданного объекта недвижимости согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1715,71 +2401,137 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z133" w:id="25"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 5 предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Срок оказания государственной услуги:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) внесение в информационную систему единого государственного кадастра недвижимости идентификационных и технических сведений зданий, сооружений и (или) их составляющих на вновь созданное недвижимое имущество - один рабочий день;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1980,70 +2732,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z139" w:id="26"/>
+    <w:bookmarkStart w:name="z139" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-1. В случае наличия оснований для отказа в оказании государственной услуги по основаниям, предусмотренным пунктом 9 Перечня услугодатель:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по государственным услугам по которым установлен менее чем трехдневный срок оказания формирует уведомление об отказе в оказании государственной услуги;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2151,71 +2903,137 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z151" w:id="27"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 6 предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Результат оказания государственной услуги:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       уведомление о внесении в информационную систему единого государственного кадастра недвижимости идентификационных и технических сведений зданий, сооружений и (или) их составляющих на вновь созданное недвижимое имущество либо уведомление об отказе в оказании государственной услуги;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2344,88 +3162,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z152" w:id="28"/>
+    <w:bookmarkStart w:name="z152" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок проведения государственного технического обследования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z171" w:id="29"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z171" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. В ходе государственного технического обследования недвижимого имущества определяются технические, идентификационные характеристики зданий, сооружений и (или) их составляющих, необходимых для ведения единого государственного кадастра недвижимости.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственное техническое обследование недвижимого имущества производится в следующем порядке:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2586,50 +3404,136 @@
       7) изготавливает кадастровый паспорт объекта недвижимости;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) изготовленный кадастровый паспорт объекта недвижимости согласуется и подписывается руководителем;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 9) предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) все новые и погашенные материалы формируют в единое инвентарное дело, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2850,140 +3754,224 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z172" w:id="30"/>
+    <w:bookmarkStart w:name="z172" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Порядок оказания государственной услуги</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"Выдача дубликата кадастрового паспорта объекта недвижимости"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z173" w:id="31"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z173" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Перечень основных требований к оказанию государственной услуги приведен в Перечне государственной услуги "Выдача дубликата кадастрового паспорта объекта недвижимости" (далее – Перечень № 2) согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z181" w:id="32"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 9 предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Прием заявления и выдача результата оказания государственной услуги осуществляется через веб-портал "электронного правительства": www.egov.kz (далее – портал).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Основанием для начала процедуры (действия) по оказанию государственной услуги является заявление услугополучателя к услугодателю с пакетом документов согласно перечню, предусмотренному в пункте 8 Перечня № 2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3092,150 +4080,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z182" w:id="33"/>
+    <w:bookmarkStart w:name="z182" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Срок оказания государственной услуги:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z183" w:id="34"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z183" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       квартиры, комнаты в общежитиях, индивидуальные жилые дома, индивидуальные гаражи, дачные строения на первый рабочий день;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z184" w:id="35"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z184" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       остальные объекты недвижимости общей площадью до 1000 квадратных метров выдается на второй рабочий день;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z185" w:id="36"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z185" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       объекты недвижимости общей площадью более 1000 квадратных метров выдается на третий рабочий день.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z190" w:id="37"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z190" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Результат оказания государственной услуги - услугополучателю в личный кабинет направляется дубликат кадастрового паспорта объекта недвижимости с электронной отметкой "Дубликат" либо уведомление об отказе в оказании государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3254,368 +4242,454 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z191" w:id="38"/>
+    <w:bookmarkStart w:name="z191" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. В случае наличия оснований для отказа в оказании государственной услуги по основаниям, предусмотренным пунктом 9 Перечня услугодатель:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z192" w:id="39"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z192" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по государственным услугам по которым установлен менее чем трехдневный срок оказания формирует отказ в оказании государственной услуги;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z193" w:id="40"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z193" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по государственным услугам превышающим трехдневный срок оказания услугодатель уведомляет услугополучателя о предварительном решении об отказе в оказании государственной услуги, а также времени и месте проведения заслушивания для возможности выразить услугополучателю позицию по предварительному решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z194" w:id="41"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z194" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомление о заслушивании направляется не менее чем за 3 рабочих дня до завершения срока оказания государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z195" w:id="42"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z195" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Возражение услугополучателя по предварительному решению принимается услугодателем в течение 2 рабочих дней со дня его получения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z196" w:id="43"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z196" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По результатам заслушивания услугодатель принимает решение об оказании государственной услуги, либо формирует мотивированный отказ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z197" w:id="44"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z197" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель направляет информацию о внесенных изменениях и (или) дополнениях в настоящие Правила, в организации, осуществляющие прием заявлений и выдачу результатов оказания государственной услуги, в том числе в Единый контакт-центр в течение трех рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z198" w:id="45"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z198" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Порядок обжалования решений, действий (бездействия) услугодателя и его работников по вопросам оказания государственных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z199" w:id="46"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z199" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Жалоба на решения, действия (бездействие) услугодателя и (или) их работников по вопросам оказания государственных услуг подается на имя руководителя услугодателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z200" w:id="47"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z200" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес услугодателя, непосредственно оказывающих государственные услуги, подлежит рассмотрению в течение пяти рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z201" w:id="48"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z201" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение пятнадцати рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z202" w:id="49"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z202" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рассмотрение жалобы осуществляется уполномоченным органом, осуществляющим государственное регулирование и контроль деятельности в сфере государственной регистрации прав на недвижимое имущество, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z203" w:id="50"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z203" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается услугодателю, чье решение, действие (бездействие) обжалуется.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z204" w:id="51"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z204" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель, чье решение, действие (бездействие) обжалуется, не позднее трех рабочих дней со дня поступления жалобы направляет ее и административное дело в орган, рассматривающий жалобу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z205" w:id="52"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z205" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом услугодатель, чье решение, действие (бездействие) обжалуется, вправе не направлять жалобу в орган, рассматривающий жалобу, если он в течение трех рабочих дней примет решение либо иное административное действие, полностью удовлетворяющие требованиям, указанным в жалобе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z206" w:id="53"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z206" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3850,51 +4924,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>кадастрового паспорта объекта</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>недвижимости"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z208" w:id="54"/>
+    <w:bookmarkStart w:name="z208" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -3939,51 +5013,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>расхождений идентификационных и технических сведений по итогам проведенного</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>государственного технического обследования вновь созданного объекта недвижимости"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 – в редакции приказа Министра юстиции РК от 22.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5920,50 +6994,118 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
@@ -6199,80 +7341,80 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>кадастрового паспорта объекта</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>недвижимости"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z210" w:id="55"/>
+    <w:bookmarkStart w:name="z210" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"Выдача дубликата кадастрового паспорта объекта недвижимости"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 – в редакции приказа Министра юстиции РК от 22.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7853,50 +8995,133 @@
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Для использования цифрового документа необходимо пройти авторизацию методами доступными в мобильном приложении и информационных системах пользователей, далее в разделе "Цифровые документы" просмотреть необходимый документ для дальнейшего пользования</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Правый верхний угол приложения 3 предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8247,51 +9472,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. В правый верхний угол приложения 3 внесено изменение на казахском языке, текст на русском не меняется в соответствии с приказом Министра юстиции РК от 22.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z213" w:id="56"/>
+    <w:bookmarkStart w:name="z213" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ________________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -8312,71 +9537,71 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>об установлении расхождений идентификационных и технических сведений вновь</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>созданного недвижимого имущества по итогам проведенного технического обследования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z214" w:id="57"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z214" w:id="47"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Область ___________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2. Район _____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8892,50 +10117,136 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Примечание: в случае отсутствия данных ставится прочерк.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 4 предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9288,112 +10599,112 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. В правый верхний угол приложения 4 внесено изменение на казахском языке, текст на русском не меняется в соответствии с приказом Министра юстиции РК от 22.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z217" w:id="58"/>
+    <w:bookmarkStart w:name="z217" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление на оказание государственной услуги по внесению в информационную</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>систему единого государственного кадастра недвижимости идентификационных</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>и технических сведений зданий, сооружений и (или) их составляющих на вновь созданное недвижимое имущество</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z218" w:id="59"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z218" w:id="49"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для физических лиц:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>От гражданина (ИИН) _______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -10028,50 +11339,136 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________ "___"________20__ г.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 5 предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -10424,112 +11821,112 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. В правый верхний угол приложения 5 внесено изменение на казахском языке, текст на русском не меняется в соответствии с приказом Министра юстиции РК от 22.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z221" w:id="60"/>
+    <w:bookmarkStart w:name="z221" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление на выдачу кадастрового паспорта объектов недвижимости и заключения</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>об установлении расхождений идентификационных и технических сведений по итогам</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>проведенного государственного технического обследования вновь созданного объекта недвижимости</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z222" w:id="61"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z222" w:id="51"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для физических лиц:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>От гражданина (ИИН) _______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -11300,50 +12697,136 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________ "___"________20__ г.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 6 предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -11696,88 +13179,88 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. В правый верхний угол приложения 6 внесено изменение на казахском языке, текст на русском не меняется в соответствии с приказом Министра юстиции РК от 22.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z225" w:id="62"/>
+    <w:bookmarkStart w:name="z225" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление на выдачу дубликата кадастрового паспорта объекта недвижимости № _____</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z226" w:id="63"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z226" w:id="53"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для физических лиц:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>От гражданина (ИИН) _____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -12446,50 +13929,136 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________ "___"________20__ г.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Правый верхний угол приложения 7 предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -12842,88 +14411,88 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. В правый верхний угол приложения 7 внесено изменение на казахском языке, текст на русском не меняется в соответствии с приказом Министра юстиции РК от 22.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z229" w:id="64"/>
+    <w:bookmarkStart w:name="z229" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> АБРИС</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z230" w:id="65"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z230" w:id="55"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Номер заказа: ____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Адрес объекта: ___________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -13082,50 +14651,136 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Проверил ________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Руководитель отдела ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Правый верхний угол приложения 8 предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -13478,92 +15133,92 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. В правый верхний угол приложения 8 внесено изменение на казахском языке, текст на русском не меняется в соответствии с приказом Министра юстиции РК от 22.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z233" w:id="66"/>
+    <w:bookmarkStart w:name="z233" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ОПИСЬ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>документов архивного дела № ____________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(инвентарный номер)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -13968,64 +15623,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z234" w:id="67"/>
+      <w:bookmarkStart w:name="z234" w:id="57"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Итого ___________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>документов (цифрами и прописью)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -14099,50 +15754,136 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подписи (личная подпись)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"___"______________20 __ год.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Правый верхний угол приложения 9 предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -14495,88 +16236,88 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. В правый верхний угол приложения 9 внесено изменение на казахском языке, текст на русском не меняется в соответствии с приказом Министра юстиции РК от 22.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z237" w:id="68"/>
+    <w:bookmarkStart w:name="z237" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Техническая характеристика основного объекта недвижимости</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z238" w:id="69"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z238" w:id="59"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Номер заказа: ________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Адрес объекта: _______________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -18270,64 +20011,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z239" w:id="70"/>
+      <w:bookmarkStart w:name="z239" w:id="60"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Таблица технических характеристик заполняется на все строения и сооружения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>расположенные на земельном участке по отдельности.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -18350,50 +20091,136 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заявитель: _______________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Подпись исполнителя: _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Правый верхний угол приложения 10 предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -18746,88 +20573,88 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. В правый верхний угол приложения 10 внесено изменение на казахском языке, текст на русском не меняется в соответствии с приказом Министра юстиции РК от 22.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z242" w:id="71"/>
+    <w:bookmarkStart w:name="z242" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Техническая характеристика служебных (хозяйственных) строений и сооружений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z243" w:id="72"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z243" w:id="62"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Номер заказа: ____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Адрес объекта: ___________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -20164,64 +21991,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z244" w:id="73"/>
+      <w:bookmarkStart w:name="z244" w:id="63"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Таблица технических характеристик заполняется на все строения и сооружения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>расположенные на земельном участке по отдельности.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -20749,68 +22576,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(адрес услугополучателя)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z248" w:id="74"/>
+    <w:bookmarkStart w:name="z248" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Расписка об отказе в приеме документов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 исключено приказом Министра юстиции РК от 22.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20978,151 +22805,151 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правый верхний угол – в редакции приказа Министра юстиции РК от 30.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 355</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="75"/>
+    <w:bookmarkStart w:name="z45" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила присвоения кадастрового номера</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>первичным и вторичным объектам недвижимости</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 1 в редакции приказа Министра юстиции РК от 19.07.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 402</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="76"/>
+    <w:bookmarkStart w:name="z47" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящими Правилами определяется порядок присвоения кадастровых номеров первичным и вторичным объектам недвижимого имущества.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z48" w:id="77"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z48" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Присвоение кадастрового номера первичным и вторичным объектам недвижимости осуществляется </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21137,51 +22964,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>корпорацией</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по месту его нахождения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21200,271 +23027,271 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.03.2016).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="78"/>
+    <w:bookmarkStart w:name="z49" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        3. Объекты недвижимого имущества для целей присвоения кадастровых номеров подразделяются на две группы: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z250" w:id="79"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z250" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       здания, строения, сооружения (первичные объекты);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z251" w:id="80"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z251" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       составляющие здания, строения, сооружения: жилые, нежилые помещения, в том числе комнаты, жилые и нежилые пристроенные и встроенные помещения и прочие составляющие здания, строения, сооружения (вторичные объекты).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z50" w:id="81"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z50" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. В основу построения кадастрового номера объектов недвижимости положен иерархический принцип от кода области или города республиканского значения до кода конкретного объекта недвижимости. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z51" w:id="82"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z51" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Каждый первичный и вторичный объект недвижимости, расположенный на земельном участке, имеет не повторяющийся кадастровый номер, который не изменяется в течение всего времени существования данного объекта недвижимости как единого объекта права, кроме случаев изменения составляющих кадастрового номера в связи с объединением или разделением земельных участков, административно-территориальных единиц или учетных кварталов. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z52" w:id="83"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z52" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. При прекращении существования первичного или вторичного объекта как единого объекта права в результате слияния или разделения вновь образованным объектам присваиваются новые кадастровые номера. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z53" w:id="84"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z53" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. При прекращении существования первичного или вторичного объекта присвоенный им кадастровый номер не присваивается другому объекту. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z54" w:id="85"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z54" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Отсутствие кадастрового номера земельного участка не служит основанием для отказа в присвоении кадастрового номера первичному объекту. В этом случае для присвоения кадастрового номера первичному объекту формируется временный кадастровый номер, в котором вместо кадастрового, номера земельного участка используются нули, а зданиям, сооружениям, строениям присваиваются уникальные номера в пределах учетного квартала. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z55" w:id="86"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z55" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. При регистрации вторичных объектов и их частей во всех случаях требуется наличие кадастрового номера зданий, строений, сооружений. Если зданию, строению, сооружению не был присвоен кадастровый номер, то этот номер присваивается при учете первого в его составе вторичного объекта согласно настоящим Правилам. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z56" w:id="87"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z56" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Зданию, строению или сооружению, расположенному в разных учетных кварталах, присваивается один кадастровый номер с указанием номера квартала, на котором располагается большая или основная часть здания, строения или сооружения. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z57" w:id="88"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z57" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Основанием для присвоения кадастрового номера первичным и вторичным объектам недвижимого имущества является наличие:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z252" w:id="89"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z252" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) информации о границах земельного участка и его кадастровом номере по данным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21499,192 +23326,192 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, за исключением случаев, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z253" w:id="90"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z253" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) плана (при необходимости поэтажного) первичного объекта недвижимости;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z254" w:id="91"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z254" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) при необходимости плана вторичного объекта недвижимости. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z58" w:id="92"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z58" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Переход права собственности или иного права на объекты недвижимого имущества от одного лица к другому не является основанием для пересмотра его кадастрового номера.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z59" w:id="93"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z59" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Кадастровый номер первичного и вторичного объекта недвижимости имеет следующую структуру:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z255" w:id="94"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z255" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       АА: ВВВ: ССС: Д...Д: И...И: К...К, </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z256" w:id="95"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z256" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       где: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z257" w:id="96"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z257" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       : - разделитель составных частей кадастрового номера; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z258" w:id="97"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z258" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       АА: ВВВ: ССС: Д...Д - кадастровый номер земельного участка, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21699,367 +23526,367 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ведения государственного земельного кадастра в Республике Казахстан, утвержденными постановлением Правительства Республики Казахстан от 20 сентября 2003 года № 958;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z259" w:id="98"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z259" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       АА - код области или города республиканского значения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z260" w:id="99"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z260" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ВВВ - код административного района или города областного (районного) значения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z261" w:id="100"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z261" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ССС - код учетного квартала; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z262" w:id="101"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z262" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Д...Д - порядковый номер земельного участка внутри учетного квартала и/или административного района, города областного (районного) значения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z263" w:id="102"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z263" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       И...И - номер первичного объекта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z264" w:id="103"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z264" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К...К - номер вторичного объекта внутри первичного объекта, то есть: номер квартиры, встроенного помещения, комнаты, части нежилого помещения в нежилом или жилом здании и других составляющих недвижимость.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z60" w:id="104"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z60" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Присвоение кадастровых номеров первичным объектам недвижимости</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 2 в редакции приказа Министра юстиции РК от 19.07.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 402</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="105"/>
+    <w:bookmarkStart w:name="z61" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Кадастровый номер первичного объекта недвижимости образуется из кадастрового номера земельного участка, на котором расположен первичный объект недвижимости, и порядкового номера (кода) первичного объекта недвижимости, не повторяющегося в пределах данного земельного участка, следующим образом: 20:015:004:165:1.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z265" w:id="106"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z265" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где 20:015:004:165 - кадастровый номер земельного участка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z266" w:id="107"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z266" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1 - порядковый номер (код) первичного объекта недвижимости на земельном участке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z267" w:id="108"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z267" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пример для первичного объекта: город Астана район Есиль улица 199 дом 36</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z268" w:id="109"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z268" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       будет выглядеть так 21:320:135:0722:1</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z269" w:id="110"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z269" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где 21:320:135:0722 - кадастровый номер земельного участка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z270" w:id="111"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z270" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-порядковый номер основного строения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22078,586 +23905,586 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.07.2023).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="112"/>
+    <w:bookmarkStart w:name="z62" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. В случаях, когда на земельном участке размещено два и более первичных объектов недвижимости, каждому из них присваивается свой кадастровый номер, индивидуальный для данного земельного участка, следующим образом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z271" w:id="113"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z271" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20: 015: 004: 165: 1</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z272" w:id="114"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z272" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20: 015: 004: 165: 2 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z273" w:id="115"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z273" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20: 015: 004: 165: 3 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z63" w:id="116"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z63" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Присвоение кадастровых номеров первичным объектам недвижимости, производится в произвольной последовательности, обеспечивающей ясную идентификацию первичного объекта недвижимости и оперативность его поиска на плане земельного участка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z64" w:id="117"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z64" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Кадастровый номер первичного объекта недвижимости не изменяется в течение всего времени существования данного объекта недвижимости как единого объекта права, кроме случаев изменения составляющих кадастрового номера в связи с делением или слиянием административно-территориальных единиц или учетных кварталов, земельных участков, деления первичного объекта либо его слияния с другим первичным объектом недвижимости. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z65" w:id="118"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z65" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. При прекращении существования первичного объекта недвижимости как единого объекта права в результате его деления или слияния вновь образованным первичным объектам недвижимости присваиваются новые кадастровые номера. Повторное использование предыдущего (старого) кадастрового номера для идентификации объектов недвижимости не допускается. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z66" w:id="119"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z66" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. При делении первичного объекта недвижимости, имеющего кадастровый номер 20: 015: 004: 165: 1, на два первичных объекта недвижимости, вновь образованным объектам недвижимости будут присвоены в произвольной последовательности следующие кадастровые номера:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z274" w:id="120"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z274" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20: 015: 004: 165: 2 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z275" w:id="121"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z275" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20: 015: 004: 165: 3</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z67" w:id="122"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z67" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. При слиянии двух объектов недвижимости, имеющих кадастровые номера 20: 015: 004: 165: 2 и 20: 015: 004: 165: 3, вновь образованному объекту недвижимости будет присвоен следующий кадастровый номер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z276" w:id="123"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z276" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20: 015: 004: 165: 4 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z68" w:id="124"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z68" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Расположенным на земельном участке зданиям, строениям, сооружениям, являющимся вспомогательными (служебного назначения) по отношению к основному зданию, строению, сооружению, кадастровые номера могут быть не присвоены (как правило, в индивидуальных домовладениях). Идентификация таких объектов производится по кадастровому номеру земельного участка либо по кадастровому номеру первичного объекта недвижимости (основного здания на земельном участке) и путем описания их в регистрационных документах и в правовом кадастре. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z69" w:id="125"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z69" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Кадастровый номер вспомогательным (служебного назначения) зданиям, строениям, сооружениям в необходимых случаях (например, при отчуждении вспомогательного строения) присваивается при условии, что на такое строение у правообладателя имеются соответствующие самостоятельные правоустанавливающие документы. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z70" w:id="126"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z70" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Присвоение кадастровых номеров вторичным объектам недвижимости</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 3 в редакции приказа Министра юстиции РК от 19.07.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 402</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z71" w:id="127"/>
+    <w:bookmarkStart w:name="z71" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Кадастровый номер помещению в здании, строении, сооружении присваивается только в том случае, когда это помещение находится в раздельной собственности (ином раздельном вещном праве) и выделено как вторичный объект недвижимости в составе первичного объекта недвижимости. Если здание, в котором имеется несколько помещений, принадлежит одному правообладателю, то вторичные объекты в составе первичного объекта не формируются. В данном случае кадастровый номер присваивается только первичному объекту недвижимости. Вторичные объекты с присвоением им кадастровых номеров формируются в составе первичного объекта только в том случае, когда отдельные помещения в составе первичного объекта находятся в раздельной собственности (ином вещном праве) двух и более лиц.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z72" w:id="128"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z72" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Присвоение кадастрового номера вторичному объекту недвижимости при отсутствии кадастрового номера первичного объекта недвижимости не допускается. Если зданию, строению, сооружению первичному объекту недвижимости не был присвоен кадастровый номер, то этот номер присваивается зданию, строению, сооружению при присвоении кадастрового номера первому в его составе вторичному объекту недвижимости по правилам, указанным выше. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z73" w:id="129"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z73" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Кадастровый номер вторичного объекта недвижимости образуется из кадастрового номера первичного объекта недвижимости и порядкового номера (кода) вторичного объекта недвижимости, не повторяющегося в пределах данного первичного объекта недвижимости, следующим образом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z277" w:id="130"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z277" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20:015:004:165:1:25</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z278" w:id="131"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z278" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где: 20:015:004:165:1 - часть, соответствующая кадастровому номеру первичного объекта недвижимости, присвоенному в порядке, установленном пунктами 14 настоящих Правил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z279" w:id="132"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z279" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25 - порядковый номер (код) вторичного объекта недвижимости.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z280" w:id="133"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z280" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пример для вторичного объекта: город Астана район Есиль улица 199 дом 36 квартира 106, будет выглядеть так 21:320:135:0722:1:106</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z281" w:id="134"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z281" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где 21:320:135:0722 кадастровый номер земельного участка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z282" w:id="135"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z282" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-порядковый номер основного строения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z283" w:id="136"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z283" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       106 - порядковый номер вторичного объекта недвижимости.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkEnd w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22676,444 +24503,444 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.07.2023).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z74" w:id="137"/>
+    <w:bookmarkStart w:name="z74" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Присвоение порядковых номеров вторичным объектам недвижимости, расположенным в составе первичного объекта недвижимости (здания, строения, сооружения) производится в произвольной последовательности, обеспечивающей ясную идентификацию вторичного объекта недвижимости и оперативность его поиска на плане первичного объекта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z284" w:id="138"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z284" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В качестве порядкового номера (кода) вторичного объекта недвижимости допускается использовать имеющийся номер помещения по почтовому адресу, если такой номер будет являться индивидуальным для данного первичного объекта недвижимости. В случае деления или слияния вторичного объекта недвижимости такой кадастровый номер аннулируется. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z75" w:id="139"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z75" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. Порядковые номера (коды) вторичных объектов недвижимости, назначаются в составе каждого первичного объекта недвижимости от единицы и выше. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z76" w:id="140"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z76" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. Кадастровый номер вторичного объекта недвижимости не изменяется в течение всего времени существования данного объекта недвижимости как единого объекта права, кроме случаев изменения составляющих кадастрового номера в связи с делением или слиянием административно-территориальных единиц или учетных кварталов, земельных участков, деления либо слияния первичного объекта, деления либо слияния вторичного объекта недвижимости. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z77" w:id="141"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z77" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. При прекращении существования вторичного объекта недвижимости как единого объекта права в результате его слияния или деления вновь образованным вторичным объектам присваиваются новые кадастровые номера, как правило, следующие за последним, присвоенным в пределах данного первичного объекта недвижимости, кадастровым номером. Повторное использование предыдущих (старых) кадастровых номеров для идентификации вновь образованных вторичных объектов недвижимости не допускается.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z78" w:id="142"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z78" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Присвоение временного кадастрового номера первичному и вторичному объекту недвижимости</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkEnd w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 4 в редакции приказа Министра юстиции РК от 19.07.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 402</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z79" w:id="143"/>
+    <w:bookmarkStart w:name="z79" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Временный кадастровый номер присваивается первичным и вторичным объектам недвижимости в тех случаях, когда отсутствует кадастровый номер земельного участка (например, права на земельный участок возникли до введения системы государственной регистрации прав на недвижимое имущество и признаются возникшим без государственной регистрации).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z80" w:id="144"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z80" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. При отсутствии кадастрового номера земельного участка предприятие, осуществляющее присвоение кадастровых номеров первичным и вторичным объектам недвижимости, в части кадастрового номера, соответствующего номеру земельного участка, проставляет три нуля. При этом, в качестве временного кадастрового номера первичного объекта недвижимости в пределах учетного квартала допускается использовать номер, состоящий из последовательного написания через разделитель кода улицы (микрорайона), номера здания, строения, сооружения по почтовому адресу и инвентарного номера первичного объекта недвижимости, если этот номер в совокупности является уникальным для данного учетного квартала. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z285" w:id="145"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z285" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       С учетом изложенного, временный кадастровый номер будет иметь следующую структуру:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z286" w:id="146"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z286" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) для первичного объекта - 20:015:004:000:(123:12А:4/53687); </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z287" w:id="147"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z287" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) для вторичного объекта - 20:015:004:000:(123:12А:4/53687):37. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z288" w:id="148"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z288" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (123:12А:4/43687) - часть временного кадастрового номера, обозначающая временный номер здания, строения или сооружения; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkEnd w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       37 - часть временного кадастрового номера, обозначающая уникальный код жилого и нежилого помещения в пределах первичного объекта, добавляемая через разделитель к временному кадастровому номеру первичного объекта для идентификации вторичного объекта. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="149"/>
+    <w:bookmarkStart w:name="z81" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       32. После присвоения земельному участку кадастрового номера объекту присваивается постоянный кадастровый номер в порядке, установленном настоящими Правилами. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z82" w:id="150"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z82" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       33. После присвоения постоянного кадастрового номера временные кадастровые номера земельного участка, первичного и вторичного объектов недвижимости аннулируются. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z83" w:id="151"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z83" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       34. Запись о присвоении кадастровых номеров первичным и вторичным объектам недвижимости производится в Учетном листе присвоения кадастровых номеров по форме, указанном в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z84" w:id="152"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z84" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       35. Учетный лист присвоения кадастровых номеров первичным и вторичным объектам недвижимости составляется отдельно на каждый земельный участок и хранится в соответствующем инвентарном деле. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkEnd w:id="142"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -23223,68 +25050,68 @@
               </w:rPr>
               <w:t>объектам недвижимости</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z289" w:id="153"/>
+    <w:bookmarkStart w:name="z289" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Учетный лист присвоения кадастровых номеров</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkEnd w:id="143"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -24944,55 +26771,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -25318,31 +27145,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>