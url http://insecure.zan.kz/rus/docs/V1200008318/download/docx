--- v0 (2025-11-28)
+++ v1 (2026-06-10)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6e77bfa" w14:textId="6e77bfa">
+    <w:p w14:paraId="f0d4971" w14:textId="f0d4971">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,103 +85,189 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об установлении минимального рейтинга для юридических лиц и стран, необходимость наличия которого требуется в соответствии с законодательством Республики Казахстан, регулирующим деятельность финансовых организаций, филиалов банков-нерезидентов Республики Казахстан, филиалов страховых (перестраховочных) организаций-нерезидентов Республики Казахстан, перечня рейтинговых агентств, присваивающих данный рейтинг</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление Правления Национального Банка Республики Казахстан от 24 декабря 2012 года № 385. Зарегистрировано в Министерстве юстиции Республики Казахстан 4 февраля 2013 года № 8318.</w:t>
+        <w:t>Постановление Правления Национального Банка Республики Казахстан от 24 декабря 2012 года № 385. Зарегистрировано в Министерстве юстиции Республики Казахстан 4 февраля 2013 года № 8318. Утратило силу постановлением Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 14 апреля 2026 года № 64</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Заголовок - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 17.02.2021 </w:t>
+      Сноска. Утратило силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 14.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>№ 64</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Заголовок - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 17.02.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z56" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В целях реализации </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1142,110 +1230,106 @@
         <w:t xml:space="preserve">
       Для целей </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункта 4)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 2 статьи 8-1 Закона о банках установить следующий минимальный долгосрочный суверенный рейтинг:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z40" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в иностранной валюте иностранного государства - не ниже минимального долгосрочного рейтинга по международной шкале в иностранной валюте "ВВВ" рейтингового агентства Standard &amp; Poors или рейтингов аналогичного уровня, присвоенных одним из рейтинговых агентств, указанных в пункте 3 настоящего постановления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z41" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Для целей </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункта 6)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 2 статьи 8-1 Закона о банках установить следующий минимальный индивидуальный кредитный рейтинг по международной шкале:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в иностранной валюте организации - не ниже минимального долгосрочного рейтинга по международной шкале в иностранной валюте "ВВВ" рейтингового агентства Standard &amp; Poors или рейтингов аналогичного уровня, присвоенных одним из рейтинговых агентств, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1342,90 +1426,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="9"/>
+    <w:bookmarkStart w:name="z5" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1-1. Установить для целей подпунктов 1) и 2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 30 Закона о банках минимальный долгосрочный суверенный рейтинг в иностранной валюте не ниже "ВВВ-" (по классификации рейтинговых агентств Standard &amp; Poor's и (или) Fitch) или не ниже "ВааЗ" (по классификации рейтингового агентства Moody's Investors Service).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1518,590 +1602,590 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="10"/>
+    <w:bookmarkStart w:name="z8" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Требования части первой </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего постановления не распространяются на:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z62" w:id="11"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z62" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) юридических лиц – нерезидентов Республики Казахстан, соответствующих всем нижеследующим условиям:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z63" w:id="12"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z63" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       наличие у юридического лица минимального долгосрочного кредитного рейтинга по международной шкале в иностранной валюте не ниже "ВВ-" рейтингового агентства Standard &amp; Poors (Стандард энд Пурс) или рейтингов аналогичного уровня, присвоенных одним из рейтинговых агентств, указанных в пункте 3 настоящего постановления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z64" w:id="13"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z64" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       является резидентом иностранного государства, имеющего минимальный суверенный рейтинг в иностранной валюте не ниже "ВВ-" рейтингового агентства Standard &amp; Poors (Стандард энд Пурс) или рейтингов аналогичного уровня, присвоенных одним из рейтинговых агентств, указанных в пункте 3 настоящего постановления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z65" w:id="14"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z65" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заключено соглашение между уполномоченным органом по регулированию, контролю и надзору финансового рынка и финансовых организаций и уполномоченным органом по регулированию деятельности банков, управляющих инвестиционным портфелем, страховых (перестраховочных) организаций иностранного государства, резидентом которого является юридическое лицо, предусматривающее обмен информацией.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z66" w:id="15"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z66" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае отзыва рейтинговым агентством кредитного рейтинга в связи с прекращением по инициативе рейтингового агентства оказания рейтинговых услуг юридическому лицу, указанному в настоящем подпункте, допускается использование в течение последующих 12 (двенадцати) месяцев уровня кредитного рейтинга, присвоенного перед данным отзывом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z67" w:id="16"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z67" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) банковские холдинги - нерезиденты Республики Казахстан, получившие соответствующий статус до 1 января 2013 года и соответствующие на указанную дату всем нижеследующим условиям:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z68" w:id="17"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z68" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       наличие у банковского холдинга долгосрочного кредитного рейтинга по национальной шкале в иностранной валюте не ниже "ААА" рейтингового агентства Japan Credit Rating Agency (Джапан Кредит Рейтинг Эйдженси) (далее - JСR) либо рейтингового агентства, являющегося аффилированным лицом JСR;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z69" w:id="18"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z69" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       является резидентом иностранного государства, имеющего суверенный рейтинг в иностранной валюте ниже "ВВ-" рейтингового агентства Standard &amp; Poors (Стандард энд Пурс) или рейтингов аналогичного уровня, присвоенных одним из рейтинговых агентств, указанных в пункте 3 настоящего постановления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z70" w:id="19"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z70" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заключено соглашение между уполномоченным органом по регулированию, контролю и надзору финансового рынка и финансовых организаций Республики Казахстан и уполномоченным органом по регулированию деятельности банков иностранного государства, резидентом которого является банковский холдинг, предусматривающего обмен информацией;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z71" w:id="20"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z71" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) юридических лиц – нерезидентов Республики Казахстан, приобретающих (имеющих) статус банковского холдинга банка через владение акциями финансовой организации - резидента Республики Казахстан, имеющей статус банковского холдинга указанного банка, и соответствующих всем нижеследующим условиям:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z72" w:id="21"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z72" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       юридическое лицо - нерезидент Республики Казахстан имеет долгосрочный кредитный рейтинг по международной шкале в иностранной валюте не ниже "В-" рейтингового агентства Standard &amp; Poors (Стандард энд Пурс) или рейтингов аналогичного уровня, присвоенных одним из рейтинговых агентств, указанных в пункте 3 настоящего постановления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z73" w:id="22"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z73" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       юридическое лицо - нерезидент Республики Казахстан является резидентом иностранного государства, имеющего минимальный суверенный рейтинг в иностранной валюте не ниже "А" рейтингового агентства Standard &amp; Poors (Стандард энд Пурс) или рейтингов аналогичного уровня, присвоенных одним из рейтинговых агентств, указанных в пункте 3 настоящего постановления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z74" w:id="23"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z74" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       акции юридического лица - нерезидента Республики Казахстан находятся в свободном обращении на международной фондовой бирже, указанной в Списке организаторов торгов, признаваемых международными фондовыми биржами, согласно приложению 8 к Нормативным значениям и методикам расчетов пруденциальных нормативов и иных обязательных к соблюдению норм и лимитов, размеру капитала банка, установленным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 13 сентября 2017 года № 170 (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 15886) (далее – Нормативы);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z75" w:id="24"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z75" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       размер собственного капитала юридического лица - нерезидента Республики Казахстан превышает сумму в эквиваленте 200 000 000 (двести миллионов) долларов Соединенных Штатов Америки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z76" w:id="25"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z76" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       коэффициент рентабельности собственного капитала, рассчитываемый как отношение чистого дохода к собственному капиталу юридического лица - нерезидента Республики Казахстан, составляет не менее 3 (трех) процентов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z77" w:id="26"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z77" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       коэффициент срочной ликвидности юридического лица - нерезидента Республики Казахстан, рассчитываемый как отношение высоколиквидных активов с оставшимся сроком до погашения до 3 (трех) месяцев включительно, к размеру срочных обязательств с оставшимся сроком до погашения до 3 (трех) месяцев включительно, составляет не менее 0,8 (ноль целых восемь десятых);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z78" w:id="27"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z78" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       коэффициент достаточности собственного капитала юридического лица - нерезидента Республики Казахстан, рассчитываемый как отношение собственного капитала к сумме активов, составляет не менее 8 (восьми) процентов; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z79" w:id="28"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z79" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аудит юридического лица - нерезидента Республики Казахстан проводится одной из следующих международных аудиторских организаций:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z80" w:id="29"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z80" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Deloitte (Делойт);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z81" w:id="30"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z81" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ernst &amp; Young (Эрнст энд Янг);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z82" w:id="31"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z82" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       KPMG (КиПиЭмДжи);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z83" w:id="32"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z83" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       PricewaterhouseCoopers (ПрайсуотерхаусКуперс).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z84" w:id="33"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z84" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Для целей абзаца седьмого подпункта 3) настоящего пункта под высоколиквидными активами понимаются активы, перечисленные в пункте 65 Нормативов. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z85" w:id="34"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z85" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Значения, указанные в абзацах пятом, шестом, седьмом и восьмом подпункта 3) настоящего пункта, рассчитываются по итогам последнего завершенного финансового года на основе аудированной консолидированной финансовой отчетности юридического лица - нерезидента Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2120,90 +2204,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="35"/>
+    <w:bookmarkStart w:name="z59" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1. Для целей</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 52-12 Закона о банках рейтинг присваивается одним из рейтинговых агентств, указанных в пункте 3 настоящего постановления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2222,70 +2306,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="36"/>
+    <w:bookmarkStart w:name="z17" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Установить следующий перечень рейтинговых агентств:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Standard &amp; Poors;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2358,51 +2442,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.03.2018).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="37"/>
+    <w:bookmarkStart w:name="z40" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Сравнительная таблица соответствия рейтингов рейтинговых агентств, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2417,111 +2501,111 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего постановления, установлена </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложением 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему постановлению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z41" w:id="38"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z41" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Признать утратившими силу нормативные правовые акты Республики Казахстан согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему постановлению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z42" w:id="39"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z42" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Настоящее постановление вводится в действие с 4 февраля 2012 года и подлежит официальному опубликованию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="3960"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -2801,68 +2885,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 24 декабря 2012 года № 385</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z44" w:id="40"/>
+    <w:bookmarkStart w:name="z44" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сравнительная таблица рейтингов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 в редакции постановления Правления Национального Банка РК от 31.05.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5582,494 +5666,516 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 24 декабря 2012 года № 385</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z46" w:id="41"/>
+    <w:bookmarkStart w:name="z46" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень нормативных правовых актов Республики Казахстан,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>признаваемых утратившими силу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z47" w:id="42"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z47" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 25 октября 2004 года № 304 "О внесении изменений в некоторые нормативные правовые акты Республики Казахстан по вопросам регулирования и надзора финансового рынка и финансовых организаций" (зарегистрированное в Реестре государственной регистрации нормативных правовых актов Республики Казахстан 1 декабря 2004 года под № 3236);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z48" w:id="43"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z48" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Подпункт 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 постановления Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций Республики Казахстан от 9 января 2006 года № 20 "О внесении изменений и признании утратившими силу некоторых нормативных правовых актов Республики Казахстан" (зарегистрированное в Реестре государственной регистрации нормативных правовых актов под № 4068, опубликованное 17 февраля 2006 года в газете "Юридическая газета" № 28-29 (1008-1009);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z49" w:id="44"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z49" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 25 февраля 2006 года № 55 "Об установлении минимального рейтинга для юридических лиц, необходимость наличия которого требуется в соответствии с законодательством Республики Казахстан, регулирующим деятельность финансовых организаций, перечня рейтинговых агентств, присваивающих данный рейтинг, а также о внесении изменения в постановление Правления Агентства Республики Казахстан по регулированию и надзору финансовых организаций от 25 октября 2004 года № 304" (зарегистрированное в Реестре государственной регистрации нормативных правовых актов под № 4139);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z50" w:id="45"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z50" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 12 августа 2006 года № 159 "О внесении изменения и дополнения в постановление Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 25 февраля 2006 года № 55 "Об установлении минимального рейтинга для юридических лиц - нерезидентов Республики Казахстан, необходимость наличия которого требуется в соответствии с законодательством Республики Казахстан, регулирующим деятельность финансовых организаций, перечня рейтинговых агентств, присваивающих данный рейтинг, а также о внесении изменения в постановление Правления Агентства Республики Казахстан по регулированию и надзору финансовых организаций от 25 октября 2004 года № 304" (зарегистрированное в Реестре государственной регистрации нормативных правовых актов под № 4400, опубликованное 24 октября 2006 года в газете "Юридическая газета" № 187 (1167);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z51" w:id="46"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z51" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 25 июня 2007 года № 186 "О внесении дополнений и изменения в постановление Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 25 февраля 2006 года № 55 "Об установлении минимального рейтинга для юридических лиц-нерезидентов Республики Казахстан, необходимость наличия которого требуется в соответствии с законодательством Республики Казахстан, регулирующим деятельность финансовых организаций, перечня рейтинговых агентств, присваивающих данный рейтинг, а также о внесении изменения в постановление Правления Агентства Республики Казахстан по регулированию и надзору финансовых организаций от 25 октября 2004 года № 304" (зарегистрированное в Реестре государственной регистрации нормативных правовых актов под № 4818);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z52" w:id="47"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z52" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 30 ноября 2007 года № 255 "О внесении дополнений и изменений в постановление Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 25 февраля 2006 года № 55 "Об установлении минимального рейтинга для юридических лиц-нерезидентов Республики Казахстан, необходимость наличия которого требуется в соответствии с законодательством Республики Казахстан, регулирующим деятельность финансовых организаций, перечня рейтинговых агентств, присваивающих данный рейтинг, а также о внесении изменения в постановление Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 25 октября 2004 года № 304" (зарегистрированное в Реестре государственной регистрации нормативных правовых актов под № 5066);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z53" w:id="48"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z53" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 29 октября 2008 года № 163 "О внесении изменений и дополнений в постановление Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 25 февраля 2006 года № 55 "Об установлении минимального рейтинга для юридических лиц-нерезидентов Республики Казахстан, необходимость наличия которого требуется в соответствии с законодательством Республики Казахстан, регулирующим деятельность финансовых организаций, перечня рейтинговых агентств, присваивающих данный рейтинг, а также о внесении изменения в постановление Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 25 октября 2004 года № 304" (зарегистрированное в Реестре государственной регистрации нормативных правовых актов под № 5390);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z54" w:id="49"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z54" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 30 ноября 2009 года № 248 "О внесении изменений и дополнения в постановление Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 25 февраля 2006 года № 55 "Об установлении минимального рейтинга для юридических лиц-нерезидентов Республики Казахстан, необходимость наличия которого требуется в соответствии с законодательством Республики Казахстан, регулирующим деятельность финансовых организаций, перечня рейтинговых агентств, присваивающих данный рейтинг, а также о внесении изменения в постановление Правления Агентства Республики Казахстан по регулированию и надзору финансовых организаций от 25 октября 2004 года № 304" (зарегистрированное в Реестре государственной регистрации нормативных правовых актов под № 6004);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z55" w:id="50"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z55" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 3 сентября 2010 года № 129 "О внесении изменения в постановление Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 25 февраля 2006 года № 55 "Об установлении минимального рейтинга для юридических лиц, необходимость наличия которого требуется в соответствии с законодательством Республики Казахстан, регулирующим деятельность финансовых организаций, перечня рейтинговых агентств, присваивающих данный рейтинг, а также о внесении изменения в постановление Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 25 октября 2004 года № 304" (зарегистрированное в Реестре государственной регистрации нормативных правовых актов под № 6544).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6391,35 +6497,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>