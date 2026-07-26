--- v0 (2025-11-08)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="26276a6" w14:textId="26276a6">
+    <w:p w14:paraId="fe6e07e" w14:textId="fe6e07e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -300,160 +300,161 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Настоящее постановление вводится в действие со дня его официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3590"/>
-        <w:gridCol w:w="8710"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3590" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Председатель</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8710" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 К. Турганкулов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3590" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Секретарь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8710" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Б. Мельдешов</w:t>
@@ -907,52 +908,52 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) оборудованные кабины для тайного голосования, с наличием в них стола или подставки, ручек;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      2) стационарная избирательная урна (предназначена для голосования в помещении (пункте);</w:t>
+        <w:t xml:space="preserve">
+      2) стационарная избирательная урна (предназначена для голосования в помещении (пункте); </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) переносные избирательные урны (две штуки) с ручками для переноса (предназначена для голосования вне помещения);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
@@ -1088,54 +1089,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) стулья для наблюдателей, доверенных лиц и представителей средств массовой информации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z24" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) не менее двух компьютеров (процессор с оперативной памятью не менее 2 Гб, операционная система для персональных компьютеров и рабочих станций с установленными офисными, антивирусными программами и программами для чтения и печати документов в формате pdf), один из которых предназначен для граждан с ограниченными возможностями.</w:t>
+      11) не менее двух компьютеров (процессор с оперативной памятью не менее 2 Гб, операционная система для персональных компьютеров и рабочих станций с установленными офисными, антивирусными программами и программами для чтения и печати документов в формате pdf), один из которых предназначен для лиц с инвалидностью.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 с изменением, внесенным постановлением Центральной избирательной комиссии РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z25" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Стационарная избирательная урна представляет собой ящик из прозрачного материала (оргстекло) толщиной не менее 0,5 сантиметров, высотой 90 сантиметров, шириной 50x50 сантиметров, верхняя крышка с прорезью для опускания бюллетеней для голосования (по центру) - длиной 15 сантиметров, шириной 0,5 сантиметров, ящик и крышка, приспособленные для опечатывания или опломбирования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z26" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1228,71 +1291,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       адреса и номера телефонов вышестоящих избирательных комиссий, судов, органов прокуратуры, правоохранительных органов; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z31" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      образцы избирательных</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> для голосования;</w:t>
+      образцы избирательных бюллетеней для голосования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z32" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       информация о кандидатах, политических партиях, выдвинувших партийные списки, в едином формате и стандартным набором сведений, установленных Центральной избирательной комиссии Республики Казахстан в соответствии с пунктом 6 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -1318,84 +1361,146 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       правила поведения в помещении (пункте) для голосования, установленные соответствующей избирательной комиссией в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пунтктом 2</w:t>
+        <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 39 Конституционного закона;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z34" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       копия протокола избирательной комиссии о результатах голосования (после подведения итогов).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 с изменением, внесенным постановлением Центральной избирательной комиссии РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z35" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. В помещении (пункте) для голосования определяются места выдачи избирательных бюллетеней и устанавливаются кабины для тайного голосования, стационарная урна для голосования таким образом, чтобы голосующие проходили к урне через кабины для тайного голосования, а членам избирательной комиссии, наблюдателям, доверенным лицам и представителям средств массовой информации была обеспечена возможность наблюдать за избирательной урной, входом и выходом из кабин для тайного голосования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z36" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1408,54 +1513,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В помещениях (пунктах) для голосования, на период проведения выборов обеспечивается хранение избирательной документации, оборудования и иных материалов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z37" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. В местах расположения членов избирательных комиссий устанавливаются надписи: "Председатель", "Заместитель председателя", "Секретарь", а также указатели с буквами алфавита или наименованиями улиц и номерами домов, наименования маслихатов (при выборах депутатов Сената Парламента).</w:t>
+      8. В местах расположения членов избирательных комиссий устанавливаются надписи: "Председатель", "Заместитель председателя", "Секретарь", а также указатели с буквами алфавита или наименованиями улиц и номерами домов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 - в редакции постановления Центральной избирательной комиссии РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z38" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. В помещении (пункте) для голосования также находится:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z39" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1618,240 +1785,388 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. При входе в здание, где располагаются помещения (пункты) для голосования необходимо предусматривать поручни, настилы, пандусы, а также другие необходимые приспособления (допускаются временные).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:bookmarkStart w:name="z46" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Помещения (пункты) для голосования обеспечиваются максимальной доступностью для граждан с ограниченными возможностями, размещаться на первых этажах или иметь подъемные механизмы для перемещения на другие этажи.</w:t>
+      11. Помещения (пункты) для голосования обеспечиваются максимальной доступностью для лиц с инвалидностью, размещаются на первых этажах или имеют подъемные механизмы для перемещения на другие этажи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 - в редакции постановления Центральной избирательной комиссии РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z47" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. В помещениях (пунктах) для голосования необходимо предусмотреть:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z48" w:id="46"/>
+    <w:bookmarkStart w:name="z56" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       различные тактильные указатели (по возможности);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z49" w:id="47"/>
+    <w:bookmarkStart w:name="z57" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кабину(ы) для тайного голосования, с учетом доступа избирателей с нарушениями функций опорно-двигательного аппарата, в том числе пользующихся креслами-колясками;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z50" w:id="48"/>
-[...15 lines deleted...]
-      специально оборудованное место (уголок) для граждан с ограниченными возможностями, содержащее:</w:t>
+    <w:bookmarkStart w:name="z58" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      специально оборудованное место (уголок) для лиц с инвалидностью, содержащее:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z51" w:id="49"/>
-[...15 lines deleted...]
-      1) компьютер с монитором (диагональю не менее 54 сантиметров) в котором должна находиться информация, указанная в пункте 6 настоящей Инструкции, в адаптированном для граждан с ограниченными возможностями формате;</w:t>
+    <w:bookmarkStart w:name="z59" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) компьютер с монитором (диагональю не менее 54 сантиметров) в котором должна находиться информация, указанная в пункте 6 настоящей Инструкции, в адаптированном для лиц с инвалидностью формате;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z52" w:id="50"/>
+    <w:bookmarkStart w:name="z60" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) наушники;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z53" w:id="51"/>
-[...15 lines deleted...]
-      3) специальная папка с информацией о выборах, выполненной шрифтом Брайля;</w:t>
+    <w:bookmarkStart w:name="z61" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) дополнительное освещение, лупы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z54" w:id="52"/>
-[...15 lines deleted...]
-      4) дополнительное освещение, лупы.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 - в редакции постановления Центральной избирательной комиссии РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z55" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Местными исполнительными органами могут быть созданы специальные избирательные участки для голосования для лиц с инвалидностью, в соответствии с требованиями настоящей Инструкции.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z55" w:id="53"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 - в редакции постановления Центральной избирательной комиссии РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1883,55 +2198,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2257,31 +2572,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>