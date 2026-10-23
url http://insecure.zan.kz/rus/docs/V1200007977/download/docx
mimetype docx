--- v0 (2025-10-09)
+++ v1 (2026-10-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7e017ec" w14:textId="7e017ec">
+    <w:p w14:paraId="ca55efd" w14:textId="ca55efd">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -112,94 +112,166 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление Правления Национального Банка Республики Казахстан от 24 августа 2012 года № 242. Зарегистрировано в Министерстве юстиции Республики Казахстан 3 октября 2012 года № 7977.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В целях реализации </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Республики Казахстан от 5 июля 2012 года "О внесении изменений и дополнений в некоторые законодательные акты Республики Казахстан по вопросам организации деятельности Национального Банка Республики Казахстан, регулирования финансового рынка и финансовых организаций" Правление Национального Банка Республики Казахстан </w:t>
+      В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 5)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 2 статьи 15 Закона Республики Казахстан "О Национальном Банке Республики Казахстан" и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> абзаца второго части второй пункта 19 Положения о Национальном Банке Республики Казахстан, утвержденного Указом Президента Республики Казахстан от 31 декабря 2003 года № 1271 "Об утверждении Положения и структуры Национального Банка Республики Казахстан", Правление Национального Банка Республики Казахстан </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ПОСТАНОВЛЯЕТ</w:t>
-[...9 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции постановления Правления Национального Банка РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -228,163 +300,157 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Настоящее постановление вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5090"/>
-        <w:gridCol w:w="7210"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5090" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Председатель</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7210" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5090" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Национального Банка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7210" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Г. Марченко</w:t>
@@ -573,74 +639,156 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Республики Казахстан к иностранным валютам</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Настоящие Правила установления официального курса национальной валюты Республики Казахстан к иностранным валютам (далее - Правила) разработаны в соответствии с </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Республики Казахстан от 30 марта 1995 года "О Национальном Банке Республики Казахстан" и определяют порядок установления Национальным Банком Республики Казахстан (далее - Национальный Банк) официального курса национальной валюты к иностранным валютам.</w:t>
+      Настоящие Правила установления официального курса национальной валюты Республики Казахстан к иностранным валютам (далее – Правила) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 5)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 2 статьи 15 Закона Республики Казахстан "О Национальном Банке Республики Казахстан" и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> абзаца второго части второй пункта 19 Положения о Национальном Банке Республики Казахстан, утвержденного Указом Президента Республики Казахстан от 31 декабря 2003 года № 1271 "Об утверждении Положения и структуры Национального Банка Республики Казахстан" и определяют порядок установления Национальным Банком Республики Казахстан (далее – Национальный Банк) официального курса национальной валюты Республики Казахстан к иностранным валютам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции постановления Правления Национального Банка РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Понятия, используемые в Правилах</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -689,51 +837,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. В Правилах используются следующие понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) АИС – автоматизированные информационные системы Национального Банка;</w:t>
+      1) АЦС – автоматизированные цифровые системы Национального Банка;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) кросс-курс – котировка между двумя валютами, которая складывается из их курса по отношению к доллару США;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
@@ -769,180 +917,240 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) руководство Национального Банка - Председатель Национального Банка или заместитель Председателя Национального Банка, курирующий уполномоченное подразделение;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5) официальный курс национальной валюты – курс тенге, устанавливаемый Национальным Банком по отношению к иностранным валютам в соответствии с приложением к Правилам. Порядок установления официального курса национальной валюты к иностранным валютам аналогичен порядку определения рыночного курса обмена валют. Цели применения официального курса национальной валюты и рыночного курса обмена валют устанавливаются </w:t>
+      5) официальный курс национальной валюты – курс теңге, устанавливаемый Национальным Банком по отношению к иностранным валютам в соответствии с приложением к Правилам. Порядок установления официального курса национальной валюты к иностранным валютам аналогичен порядку определения рыночного курса обмена валют. Цели применения официального курса национальной валюты и рыночного курса обмена валют устанавливаются </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Налоговым</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кодексом Республики Казахстан, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики Казахстан от 25 декабря 2017 года "О налогах и других обязательных платежах в бюджет" (Налоговый кодекс), </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Республики Казахстан от 26 декабря 2017 года "О таможенном регулировании в Республике Казахстан", </w:t>
+        <w:t xml:space="preserve"> Республики Казахстан "О таможенном регулировании в Республике Казахстан", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики Казахстан от 30 марта 1995 года "О Национальном Банке Республики Казахстан" и международными соглашениями Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> Республики Казахстан "О Национальном Банке Республики Казахстан" и международными соглашениями Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 с изменением, внесенным постановлением Правления Национального Банка РК от 16.07.2014 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 с изменениями, внесенными постановлениями Правления Национального Банка РК от 16.07.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 141</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 28.04.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1107,202 +1315,182 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z17" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       3. Средневзвешенный биржевой курс национальной валюты к доллару США, сложившийся по состоянию на 15-30 часов времени города Нур-Султан устанавливается как официальный курс национальной валюты к доллару США на следующий рабочий день за днем проведения торгов.</w:t>
+       3. Средневзвешенный биржевой курс национальной валюты к доллару США, сложившийся по состоянию на 15-30 часов времени города Астана, устанавливается как официальный курс национальной валюты к доллару США на следующий рабочий день за днем проведения торгов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 3 в редакции постановления Правления Национального Банка РК от 04.06.2019 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 94</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 – в редакции постановления Правления Национального Банка РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.07.2019).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z18" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> к Правилам, курс национальной валюты по отношению к иностранной валюте, рассчитывается Национальным Банком с использованием кросс-курса к доллару США, сложившегося в соответствии с котировками спроса, полученными по каналам информационного агентства по состоянию на 16-00 часов времени города Нур-Султан в день проведения торгов на фондовой бирже и устанавливается как официальный курс на следующий рабочий день.</w:t>
+        <w:t>
+       4. По другим иностранным валютам, указанным в приложении к Правилам, курс национальной валюты по отношению к иностранной валюте, рассчитывается Национальным Банком с использованием кросс-курса к доллару США, сложившегося в соответствии с котировками спроса, полученными по каналам информационного агентства по состоянию на 16-00 часов времени города Астана в день проведения торгов на фондовой бирже и устанавливается как официальный курс на следующий рабочий день.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 4 в редакции постановления Правления Национального Банка РК от 04.06.2019 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 94</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 – в редакции постановления Правления Национального Банка РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.07.2019).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z19" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1330,99 +1518,119 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Числовое значение рассчитанных официальных курсов содержит два десятичных знака.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Если при расчете официальный курс иностранной валюты по отношению к тенге составляет менее единицы, числовое значение номинала иностранной валюты изменяется с увеличением до необходимого значения.</w:t>
+      Если при расчете официальный курс иностранной валюты по отношению к теңге составляет менее единицы, числовое значение номинала иностранной валюты изменяется с увеличением до необходимого значения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 6 в редакции постановления Правления Национального Банка РК от 29.11.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 267</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным постановлением Правления Национального Банка РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z30" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1793,182 +2001,202 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z25" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       10. Документ об официальных курсах иностранных валют к национальной валюте в день его подписания до 18.00 часов времени города Нур-Султан доводится до сведения подразделений Национального Банка, банков второго уровня и других заинтересованных организаций путем передачи данных через официальные каналы связи (центральный телетайп, телекс, международная межбанковская система передачи информации и совершения платежей (SWIFT)) и электронную почту.</w:t>
+       10. Документ об официальных курсах иностранных валют к национальной валюте в день его подписания до 18.00 часов времени города Астана доводится до сведения подразделений Национального Банка, банков второго уровня и других заинтересованных организаций путем передачи данных через официальные каналы связи (межбанковская система передачи информации и совершения платежей (SWIFT)) и электронную почту.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 10 в редакции постановления Правления Национального Банка РК от 04.06.2019 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 94</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 – в редакции постановления Правления Национального Банка РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.07.2019).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z26" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       11. Информация об официальном курсе национальной валюты к иностранным валютам (официальных курсах иностранных валют к национальной валюте) заносится в АИС в день установления до 24.00 часов времени города Нур-Султан.</w:t>
+       11. Информация об официальном курсе национальной валюты к иностранным валютам (официальных курсах иностранных валют к национальной валюте) заносится в АИС в день установления до 24.00 часов времени города Астана.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 11 в редакции постановления Правления Национального Банка РК от 04.06.2019 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 94</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 - в редакции постановления Правления Национального Банка РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.07.2019).</w:t>
+        <w:t xml:space="preserve"> (вводятся в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z27" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2051,3255 +2279,3980 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам установления официального курса</w:t>
+              <w:t>к Правилам установления</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>национальной валюты Республики Казахстан</w:t>
+              <w:t>официального курса</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>национальной валюты</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к иностранным валютам</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z28" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Перечень иностранных валют, официальный курс национальной валюты</w:t>
-[...11 lines deleted...]
-        <w:t>к которым устанавливается Национальным Банком Республики Казахстан</w:t>
+        <w:t xml:space="preserve"> Перечень иностранных валют, официальный курс национальной валюты к которым устанавливается Национальным Банком Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение в редакции постановления Правления Национального Банка РК от 27.06.2016 </w:t>
+      Сноска. Приложение – в редакции постановления Правления Национального Банка РК от 22.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 168</w:t>
+        <w:t>№ 65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3101"/>
-        <w:gridCol w:w="9199"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3101" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="9199" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование иностранной валюты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3101" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9199" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Австралийский доллар (AUD)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3101" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9199" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Азербайджанский манат (AZN)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3101" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9199" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Армянский драм (AMD)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3101" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9199" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Белорусский рубль (BYN)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3101" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9199" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бразильский реал (BRL)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3101" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9199" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Венгерский форинт (HUF)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3101" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9199" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вона Республики Корея (KRW)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3101" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9199" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Гонконгский доллар (HKD)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3101" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9199" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Грузинский лари (GEL)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3101" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9199" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Датская крона (DKK)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3101" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9199" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дирхам ОАЭ (AED)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3101" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9199" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Доллар США (USD)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3101" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9199" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Евро (EUR)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3101" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9199" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Индийская рупия (INR)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3101" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9199" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Иранский риал (IRR)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3101" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9199" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Канадский доллар (CAD)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3101" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9199" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Китайский юань (CNY)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3101" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9199" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кыргызский сом (KGS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3101" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9199" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кувейтский динар (KWD)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3101" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9199" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Малазийский ринггит (MYR)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3101" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9199" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мексиканский песо (MXN)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3101" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9199" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Молдавский лей (MDL)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3101" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9199" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Норвежская крона (NOK)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3101" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9199" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Польский злотый (PLN)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3101" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9199" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Российский рубль (RUB)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3101" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9199" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Риал Саудовской Аравии (SAR)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3101" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9199" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 СДР (XDR)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3101" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9199" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сингапурский доллар (SGD)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3101" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9199" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Таджикский сомони (TJS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3101" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9199" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тайский бат (THB)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3101" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9199" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Турецкая лира (TRY)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3101" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9199" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Узбекский сум (UZS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3101" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9199" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Украинская гривна (UAH)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3101" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9199" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Фунт стерлингов Соединенного Королевства (GBP)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3101" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9199" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Чешская крона (CZK)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3101" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9199" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шведская крона (SEK)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3101" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9199" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Швейцарский франк (CHF)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3101" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9199" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Южноафриканской рэнд (ZAR)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3101" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9199" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Японская йена (JPY)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Румынский лей (RON)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+41</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вьетнамский донг (VND)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+42</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Израильский шекель (ILS)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Индонезийская рупия (IDR)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+44</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Монгольский тугрик (MNT)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Катарский риал (QAR)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+46</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оманский риал (OMR)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+47</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Египетский фунт (EGP)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+48</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пакистанская рупия (PKR)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -5694,31 +6647,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>