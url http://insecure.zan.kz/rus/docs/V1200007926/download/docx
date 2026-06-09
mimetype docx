--- v1 (2026-01-15)
+++ v2 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e6d6215" w14:textId="e6d6215">
+    <w:p w14:paraId="3b99429" w14:textId="3b99429">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -614,1172 +614,576 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 24 августа 2012 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 253</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...15 lines deleted...]
-      </w:r>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правила обмена банкнот и монет национальной валюты Республики Казахстан, изымаемых и изъятых из обращения, а также ветхих и поврежденных банкнот и монет национальной валюты Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">
+      Сноска. Правила - в редакции постановления Правления Национального Банка РК от 10.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
-[...17 lines deleted...]
-</w:t>
+        <w:t>№ 71</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Правила предусматриваются в редакции постановления Правления Национального Банка РК от 10.11.2025 </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="3"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z7" w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила обмена банкнот и монет национальной валюты Республики Казахстан, изымаемых и изъятых из обращения, а также ветхих и поврежденных банкнот и монет национальной валюты Республики Казахстан (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Законом</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> Республики Казахстан "О Национальном Банке Республики Казахстан".</w:t>
+        <w:t>подпунктом 3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> абзаца второго части второй пункта 19 Положения о Национальном Банке Республики Казахстан, утвержденного Указом Президента Республики Казахстан от 31 декабря 2003 года № 1271 "Об утверждении Положения и структуры Национального Банка Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:p>
-[...61 lines deleted...]
-    <w:bookmarkStart w:name="z8" w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Правила определяют порядок обмена банкнот и монет национальной валюты Республики Казахстан, изымаемых и изъятых из обращения, а также ветхих и поврежденных банкнот и монет национальной валюты Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z9" w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. В Правилах используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z10" w:id="7"/>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) банкноты и монеты, изымаемые из обращения, – банкноты и монеты национальной валюты Республики Казахстан старого образца, являющиеся законным платежным средством и находящиеся в параллельном обращении с банкнотами и монетами нового образца;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z11" w:id="8"/>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) банкноты и монеты, изъятые из обращения, – банкноты и монеты национальной валюты Республики Казахстан старого образца, переставшие быть законным платежным средством;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z12" w:id="9"/>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) банки – банки второго уровня и </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> почты;</w:t>
+      3) ветхие и поврежденные банкноты и монеты – ветхие банкноты и дефектные (поврежденные) монеты национальной валюты Республики Казахстан, имеющие повреждения, определенные Правилами определения платежности банкнот и монет национальной валюты Республики Казахстан, утвержденными </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 29 ноября 2017 года № 230 "Об утверждении Правил определения платежности банкнот и монет национальной валюты Республики Казахстан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 16120);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z13" w:id="10"/>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) филиалы Национального Банка – территориальные филиалы Национального Банка Республики Казахстан (далее – Национальный Банк) и Центр кассовых операций и хранения ценностей (филиал) Национального Банка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Обмен банкнот и монет, изымаемых и изъятых из обращения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Банкноты и монеты, изымаемые из обращения, в период параллельного обращения с банкнотами и монетами нового образца, установленный постановлением Правления Национального Банка, являются законным платежным средством, без ограничений принимаются на всей территории Республики Казахстан по всем видам платежей, зачисляются на банковские счета, обмениваются во всех банках, филиалах банков-нерезидентов Республики Казахстан, Национальным оператором почты и филиалах Национального Банка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4) ветхие и поврежденные банкноты и монеты – ветхие банкноты и дефектные (поврежденные) монеты национальной валюты Республики Казахстан, имеющие повреждения, определенные </w:t>
-[...42 lines deleted...]
-    <w:bookmarkEnd w:id="11"/>
+      5. Банкноты и монеты, изъятые из обращения, обмениваются банками, филиалами банками-нерезидентами Республики Казахстан, Национальным оператором почты и филиалами Национального Банка на банкноты и монеты, являющиеся законным платежным средством, в течение периода времени и в порядке, установленном Правилами замены находящихся в обращении денежных знаков национальной валюты Республики Казахстан при изменении их дизайна (формы), утвержденными </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 19 декабря 2015 года № 228 "Об утверждении Правил замены находящихся в обращении денежных знаков национальной валюты Республики Казахстан при изменении их дизайна (формы)" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 12946). </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...81 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Обмен банкнот и монет, изымаемых и изъятых из обращения</w:t>
-[...97 lines deleted...]
-        <w:t xml:space="preserve"> замены находящихся в обращении денежных знаков национальной валюты Республики Казахстан при изменении их дизайна (формы), утвержденными постановлением Правления Национального Банка Республики Казахстан от 19 декабря 2015 года № 228 "Об утверждении Правил замены находящихся в обращении денежных знаков национальной валюты Республики Казахстан при изменении их дизайна (формы)", зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 12946.</w:t>
+        <w:t xml:space="preserve"> Глава 3. Обмен ветхих и поврежденных банкнот и монет</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:p>
-[...117 lines deleted...]
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Ветхие и поврежденные банкноты и монеты являются законным платежным средством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Ветхие и поврежденные банкноты и монеты обмениваются во всех банках, филиалах банков-нерезидентов Республики Казахстан, Национальным оператором почты и в филиалах Национального Банка по нарицательной стоимости без каких-либо ограничений.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Поступившие в банки, филиалы банков-нерезидентов Республики Казахстан и Национальному оператору почты ветхие и поврежденные банкноты и монеты отсортировываются, в обращение не выпускаются и передаются в филиалы Национального Банка в порядке, установленном Правилами осуществления кассовых операций и операций по инкассации банкнот, монет и ценностей в банках второго уровня, филиалах банков-нерезидентов Республики Казахстан, Национальном операторе почты и юридических лицах, исключительной деятельностью которых является инкассация банкнот, монет и ценностей, утвержденными </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 29 ноября 2019 года № 231 (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 19680).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Ветхие и поврежденные банкноты и монеты обмениваются во всех банках и в филиалах Национального Банка по нарицательной стоимости без каких-либо ограничений.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+      9. В случае наличия сомнений в подлинности ветхих и поврежденных банкнот и монет, они сдаются в банк, филиал банка-нерезидента Республики Казахстан и Национальному оператору почты для определения подлинности. Банк, филиал банка-нерезидента Республики Казахстан и Национальный оператор почты направляют их на экспертизу в филиал Национального Банка для установления подлинности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      8. Поступившие в банки ветхие и поврежденные банкноты и монеты отсортировываются, в обращение не выпускаются и передаются в филиалы Национального Банка в порядке, установленном Правилами осуществления кассовых операций и операций по инкассации банкнот, монет и ценностей в банках второго уровня, филиалах банков-нерезидентов Республики Казахстан, Национальном операторе почты и юридических лицах, исключительной деятельностью которых является инкассация банкнот, монет и ценностей, утвержденными </w:t>
+      Филиал Национального Банка проводит экспертизу и обмен ветхих и поврежденных банкнот и монет в соответствии с Правилами ведения кассовых операций с физическими и юридическими лицами в Национальном Банке Республики Казахстан, утвержденными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 29 ноября 2019 года № 231, зарегистрированным в Реестре государственной регистрации нормативных правовых актов под № 19680.</w:t>
-[...81 lines deleted...]
-       9. В случае наличия сомнений в подлинности ветхих и поврежденных банкнот и монет, они сдаются в банк для определения подлинности. Банк направляет их на экспертизу в филиал Национального Банка для установления подлинности.</w:t>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 28 сентября 2020 года № 120 "Об утверждении Правил ведения кассовых операций с физическими и юридическими лицами в Национальном Банке Республики Казахстан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 21299).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
-[...140 lines deleted...]
-    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>