--- v0 (2025-10-02)
+++ v1 (2026-06-07)
@@ -1,45 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="638b170" w14:textId="638b170">
+    <w:p w14:paraId="c472eb3" w14:textId="c472eb3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -112,51 +113,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Министра сельского хозяйства Республики Казахстан от 30 марта 2012 года № 18-02/144. Зарегистрирован в Министерстве юстиции Республики Казахстан 28 апреля 2012 года № 7605.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В соответствии с </w:t>
+      В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 24 Закона Республики Казахстан от 10 июля 2002 года "О ветеринарии", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
@@ -172,289 +173,290 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Утвердить прилагаемые </w:t>
+      1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правила</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> определения соответствия серий (партий) ветеринарных препаратов, кормов и кормовых добавок и (или) ветеринарных препаратов, кормов и кормовых добавок, содержащих антибиотики, гормоны и биологические стимуляторы, требованиям ветеринарных нормативов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Признать утратившими силу:</w:t>
+      2. Признать утратившими силу:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) </w:t>
+      1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заместителя Премьер-Министра – Министра сельского хозяйства Республики Казахстан от 13 декабря 2002 года № 415 "Об утверждении Правил определения соответствия серий (партий) ветеринарных препаратов, кормов и кормовых добавок требованиям ветеринарных нормативов" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 2117, опубликованный в Бюллетене нормативных правовых актов центральных исполнительных и иных государственных органов Республики Казахстан, 2003 год, № 9-10, ст. 805);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) </w:t>
+      2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> приказа И.о. Министра сельского хозяйства Республики Казахстан от 5 ноября 2009 года № 639 "О внесении дополнений и изменений в некоторые приказы Министра сельского хозяйства Республики Казахстан", (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 5892, опубликованный в "Юридической газете" от 23 декабря 2009 года, № 194 (1791)).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Комитету ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан (Жакупбаев Н.Х.) в установленном законодательством порядке обеспечить государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан и его официальное опубликование.</w:t>
+      3. Комитету ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан (Жакупбаев Н.Х.) в установленном законодательством порядке обеспечить государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан и его официальное опубликование.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра сельского хозяйства Республики Казахстан.</w:t>
+      4. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра сельского хозяйства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Настоящий приказ вводится в действие со дня его первого официального опубликования.</w:t>
+      5. Настоящий приказ вводится в действие со дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6937"/>
-        <w:gridCol w:w="5363"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6937" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 И.о. Министра</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5363" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Е. Аман</w:t>
@@ -691,747 +693,747 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z12" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Правила определения соответствия серий (партий) ветеринарных препаратов, кормов и кормовых добавок и (или) ветеринарных препаратов, кормов и кормовых добавок, содержащих антибиотики, гормоны и биологические стимуляторы, требованиям ветеринарных нормативов (далее – Правила) разработаны в соответствии с </w:t>
+      1. Правила определения соответствия серий (партий) ветеринарных препаратов, кормов и кормовых добавок и (или) ветеринарных препаратов, кормов и кормовых добавок, содержащих антибиотики, гормоны и биологические стимуляторы, требованиям ветеринарных нормативов (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 24 Закона Республики Казахстан "О ветеринарии" и устанавливают порядок определения соответствия серий (партий) ветеринарных препаратов, кормов и кормовых добавок и (или) ветеринарных препаратов, кормов и кормовых добавок, содержащих антибиотики, гормоны и биологические стимуляторы (далее – ветеринарные препараты, корма и кормовые добавки) в организациях по их производству, а также в государственных ветеринарных организациях.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z13" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Определение соответствия серий (партий) ветеринарных препаратов, кормов и кормовых добавок производится на основании нормативно-технической документации (далее – НТД) соответствующих ветеринарных препаратов, кормов и кормовых добавок.</w:t>
+      2. Определение соответствия серий (партий) ветеринарных препаратов, кормов и кормовых добавок производится на основании нормативно-технической документации (далее – НТД) соответствующих ветеринарных препаратов, кормов и кормовых добавок.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z14" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. В Правилах используются следующие понятия:</w:t>
+      3. В Правилах используются следующие понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z15" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) антибиотики – химические вещества, вырабатываемые микроорганизмами, растениями и животными, обладающие антимикробными, антипротозойными и антигельминтными действиями;</w:t>
+      1) антибиотики – химические вещества, вырабатываемые микроорганизмами, растениями и животными, обладающие антимикробными, антипротозойными и антигельминтными действиями;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z16" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) биологические стимуляторы – тканевое вещество животного или растительного происхождения, используемое для усиления обменных процессов в организме;</w:t>
+      2) биологические стимуляторы – тканевое вещество животного или растительного происхождения, используемое для усиления обменных процессов в организме;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z17" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) НТД на ветеринарные препараты, корма и кормовые добавки – пакет документов, включающий в себя технические условия на ветеринарные препараты, корма и кормовые добавки, наставление (инструкцию) по применению (использованию), инструкцию по изготовлению и контролю ветеринарного препарата, корма и кормовых добавок;</w:t>
+      3) НТД на ветеринарные препараты, корма и кормовые добавки – пакет документов, включающий в себя технические условия на ветеринарные препараты, корма и кормовые добавки, наставление (инструкцию) по применению (использованию), инструкцию по изготовлению и контролю ветеринарного препарата, корма и кормовых добавок;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z18" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) серия (партия) ветеринарных препаратов, кормов и кормовых добавок – определенное количество ветеринарных препаратов, кормов и кормовых добавок, полученное в одних и тех же условиях, смешанное в одной емкости, расфасованное в один рабочий цикл, получившее свой номер серии (партии), номер производственного контроля и оформленное одним документом, установленной формы;</w:t>
+      4) серия (партия) ветеринарных препаратов, кормов и кормовых добавок – определенное количество ветеринарных препаратов, кормов и кормовых добавок, полученное в одних и тех же условиях, смешанное в одной емкости, расфасованное в один рабочий цикл, получившее свой номер серии (партии), номер производственного контроля и оформленное одним документом, установленной формы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z19" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) производственный контроль ветеринарных препаратов, кормов и кормовых добавок – исследование ветеринарных препаратов, кормов и кормовых добавок, проведенное в организациях, осуществляющих их производство и изготовление, подразделением производственного контроля (далее – ППК) на соответствие требованиям ветеринарных нормативов с оформлением документа о его качестве (паспорт);</w:t>
+      5) производственный контроль ветеринарных препаратов, кормов и кормовых добавок – исследование ветеринарных препаратов, кормов и кормовых добавок, проведенное в организациях, осуществляющих их производство и изготовление, подразделением производственного контроля (далее – ППК) на соответствие требованиям ветеринарных нормативов с оформлением документа о его качестве (паспорт);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z20" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) рекламация на ветеринарные препараты, корма и кормовые добавки - документ (акт), содержащий сведения об отклонениях в свойствах ветеринарных препаратов, кормов и кормовых добавок (ухудшении их иммунобиологических, технологических и других параметров), обнаруженных при их использовании и не соответствующих требованиям НТД на ветеринарные препараты, корма и кормовые добавки или регламенту его использования;</w:t>
+      6) рекламация на ветеринарные препараты, корма и кормовые добавки - документ (акт), содержащий сведения об отклонениях в свойствах ветеринарных препаратов, кормов и кормовых добавок (ухудшении их иммунобиологических, технологических и других параметров), обнаруженных при их использовании и не соответствующих требованиям НТД на ветеринарные препараты, корма и кормовые добавки или регламенту его использования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z21" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) гормоны – биологически активные вещества, выделяемые железами внутренней секреции, либо получаемые синтетическим путем, и оказывающие регулирующее влияние на многие жизненные функции организма.</w:t>
+      7) гормоны – биологически активные вещества, выделяемые железами внутренней секреции, либо получаемые синтетическим путем, и оказывающие регулирующее влияние на многие жизненные функции организма.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z22" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Для проведения определения соответствия ветеринарных препаратов, кормов и кормовых добавок отбор образцов производится ППК и государственными ветеринарными-санитарными инспекторами в следующих нормативах (объемах):</w:t>
+      4. Для проведения определения соответствия ветеринарных препаратов, кормов и кормовых добавок отбор образцов производится ППК и государственными ветеринарными-санитарными инспекторами в следующих нормативах (объемах):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z23" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) фармакологические средства (противопаразитарные средства):</w:t>
+      1) фармакологические средства (противопаразитарные средства):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      жидкие – объемом от 0,5 до 1 литра (три упаковки);</w:t>
-[...17 lines deleted...]
-      сыпучие – весом до 0,5 килограмм (далее – кг) (три упаковки);</w:t>
+      жидкие – объемом от 0,5 до 1 литра (три упаковки);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сыпучие – весом до 0,5 килограмм (далее – кг) (три упаковки);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z24" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) фармакологические средства (противомикробные и противовирусные препараты, ферменты, гормоны, витамины, витаминные препараты, аминокислоты):</w:t>
+      2) фармакологические средства (противомикробные и противовирусные препараты, ферменты, гормоны, витамины, витаминные препараты, аминокислоты):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      жидкие – от 0,1 до 1 литра (пять упаковок);</w:t>
-[...17 lines deleted...]
-      сыпучие – весом от 0,5 до 1 кг (три упаковки);</w:t>
+      жидкие – от 0,1 до 1 литра (пять упаковок);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сыпучие – весом от 0,5 до 1 кг (три упаковки);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z25" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) дезинфицирующие средства – весом от 3 до 5 кг;</w:t>
+      3) дезинфицирующие средства – весом от 3 до 5 кг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z26" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) биологические средства (вакцины, анатоксины, лечебно-профилактические сыворотки и глобулины) – 20 флаконов/ампул;</w:t>
+      4) биологические средства (вакцины, анатоксины, лечебно-профилактические сыворотки и глобулины) – 20 флаконов/ампул;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z27" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) диагностические наборы – три набора;</w:t>
+      5) диагностические наборы – три набора;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z28" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) кормовые добавки, премиксы – от 0,5 до 1 кг (3 упаковки с этикеткой изготовителя);</w:t>
+      6) кормовые добавки, премиксы – от 0,5 до 1 кг (3 упаковки с этикеткой изготовителя);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z29" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) корма – от 3 до 5 кг (3-5 упаковок с этикеткой изготовителя);</w:t>
+      7) корма – от 3 до 5 кг (3-5 упаковок с этикеткой изготовителя);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z30" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) микроэлементы, белково-витаминные добавки – 0,5 до 1 кг (3 упаковки с этикеткой изготовителя);</w:t>
+      8) микроэлементы, белково-витаминные добавки – 0,5 до 1 кг (3 упаковки с этикеткой изготовителя);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z31" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) ферменты, гормоны, витамины, витаминные препараты, аминокислоты:</w:t>
+      9) ферменты, гормоны, витамины, витаминные препараты, аминокислоты:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      жидкие – от 0,5 до 1 литра (3 упаковки с этикеткой изготовителя);</w:t>
-[...17 lines deleted...]
-      сыпучие – весом от 0,5 до 1 кг (3 упаковки с этикеткой изготовителя).</w:t>
+      жидкие – от 0,5 до 1 литра (3 упаковки с этикеткой изготовителя);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сыпучие – весом от 0,5 до 1 кг (3 упаковки с этикеткой изготовителя).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z32" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Порядок определения соответствия ветеринарных препаратов,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>кормов и кормовых добавок НТД в организациях по их производству</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z33" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Определение соответствия ветеринарных препаратов, кормов и кормовых добавок НТД проводится при выпуске ветеринарного препарата, кормов и кормовых добавок в организациях по их производству.</w:t>
+      5. Определение соответствия ветеринарных препаратов, кормов и кормовых добавок НТД проводится при выпуске ветеринарного препарата, кормов и кормовых добавок в организациях по их производству.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z34" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Для определения соответствия ветеринарных препаратов, кормов и кормовых добавок НТД каждая организация по их производству создает ППК.</w:t>
+      6. Для определения соответствия ветеринарных препаратов, кормов и кормовых добавок НТД каждая организация по их производству создает ППК.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ППК проводит определение соответствия ветеринарных препаратов, кормов и кормовых добавок НТД каждой серии (партии), производимых организацией по их производству.</w:t>
+      ППК проводит определение соответствия ветеринарных препаратов, кормов и кормовых добавок НТД каждой серии (партии), производимых организацией по их производству.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z35" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. По окончании определения соответствия ветеринарных препаратов, кормов и кормовых добавок НТД составляется внутрипроизводственный акт в произвольной форме о соответствии либо не соответствии требованиям ветеринарных нормативов ветеринарного препарата, кормов и кормовых добавок.</w:t>
+      7. По окончании определения соответствия ветеринарных препаратов, кормов и кормовых добавок НТД составляется внутрипроизводственный акт в произвольной форме о соответствии либо не соответствии требованиям ветеринарных нормативов ветеринарного препарата, кормов и кормовых добавок.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z36" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      8. В случае соответствия серий (партий) ветеринарных препаратов, кормов и кормовых добавок требованиям НТД ППК составляет паспорт по форме согласно </w:t>
+      8. В случае соответствия серий (партий) ветеринарных препаратов, кормов и кормовых добавок требованиям НТД ППК составляет паспорт по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, с указанием номера производственного контроля, серии (партии), наименования ветеринарных препаратов, кормов и кормовых добавок, организации по их производству, даты изготовления, срока годности и даты выдачи паспорта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z37" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. В случае не соответствия серий (партий) ветеринарных препаратов, кормов и кормовых добавок ППК составляет акт произвольной формы на их уничтожение и вся серия (партия) ветеринарных препаратов, кормов и кормовых уничтожается.</w:t>
+      9. В случае не соответствия серий (партий) ветеринарных препаратов, кормов и кормовых добавок ППК составляет акт произвольной формы на их уничтожение и вся серия (партия) ветеринарных препаратов, кормов и кормовых уничтожается.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z38" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      10. При осуществлении определения соответствия серий (партий) ветеринарных препаратов, кормов и кормовых добавок НТД в ППК ведутся журналы по формам согласно </w:t>
+      10. При осуществлении определения соответствия серий (партий) ветеринарных препаратов, кормов и кормовых добавок НТД в ППК ведутся журналы по формам согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложениям 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -1447,51 +1449,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z39" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Журналы пронумеровываются, прошнуровываются, скрепляются печатью и подписями руководителя предприятия и начальника ППК.</w:t>
+      11. Журналы пронумеровываются, прошнуровываются, скрепляются печатью и подписями руководителя предприятия и начальника ППК.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z40" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Порядок определения соответствия серий (партий)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -1509,488 +1511,1158 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>в государственных ветеринарных организациях</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z41" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Определение соответствия серий (партий) ветеринарных препаратов, кормов и кормовых добавок в государственных ветеринарных организациях (далее – Лаборатория) проводится в следующих случаях:</w:t>
+      12. Определение соответствия серий (партий) ветеринарных препаратов, кормов и кормовых добавок в государственных ветеринарных организациях (далее – Лаборатория) проводится в следующих случаях:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z42" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) при проведении проверок качества выпускаемых ветеринарных препаратов, кормов и кормовых добавок в соответствии с </w:t>
+      1) при проведении проверок качества выпускаемых ветеринарных препаратов, кормов и кормовых добавок в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Предпринимательским кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 29 октября 2015 года;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z43" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) при поступлении рекламации на определенные серии (партии) ветеринарных препаратов, кормов и кормовых добавок;</w:t>
+      2) при поступлении рекламации на определенные серии (партии) ветеринарных препаратов, кормов и кормовых добавок;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z44" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) при спорных случаях, а также по желанию владельца ветеринарного препарата, кормов и кормовых добавок.</w:t>
+      3) при спорных случаях, а также по желанию владельца ветеринарного препарата, кормов и кормовых добавок.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 12 с изменением, внесенным приказом Министра сельского хозяйства РК от 29.03.2016 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 с изменением, внесенным приказом Министра сельского хозяйства РК от 29.03.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 141</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 141</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z45" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       13. Определения соответствия серий (партий) ветеринарных препаратов, кормов и кормовых добавок проводится по методам контроля, указанным в ветеринарных нормативах.</w:t>
+       13. Определения соответствия серий (партий) ветеринарных препаратов, кормов и кормовых добавок проводится по методам контроля, указанным в ветеринарных нормативах.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z46" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. Определение соответствия серий (партий) ветеринарных препаратов, кормов и кормовых добавок требованиям ветеринарных нормативов при проверке качества выпускаемых ветеринарных препаратов, кормов и кормовых добавок проводится в соответствии с полугодовым графиком проведения проверок, утвержденным уполномоченным органом в области ветеринарии.</w:t>
+      14. Определение соответствия серий (партий) ветеринарных препаратов, кормов и кормовых добавок требованиям ветеринарных нормативов при проверке качества выпускаемых ветеринарных препаратов, кормов и кормовых добавок проводится в соответствии с полугодовым графиком проведения проверок, утвержденным уполномоченным органом в области ветеринарии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При осуществлении проверки государственный ветеринарно-санитарный инспектор, осуществляющий проверку, производит отбор образцов проверяемых ветеринарных препаратов, кормов и кормовых добавок и направляет их в Лабораторию.</w:t>
+      При осуществлении проверки государственный ветеринарно-санитарный инспектор, осуществляющий проверку, производит отбор образцов проверяемых ветеринарных препаратов, кормов и кормовых добавок и направляет их в Лабораторию.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 14 в редакции приказа Министра сельского хозяйства РК от 29.03.2016 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 в редакции приказа Министра сельского хозяйства РК от 29.03.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 141</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 141</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z47" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       15. Определение соответствия серий (партий) ветеринарных препаратов, кормов и кормовых добавок НТД при поступлении рекламации, в спорных случаях, а также по желанию владельца ветеринарного препарата, кормов и кормовых добавок проводится на основании соответствующих обращений физических и юридических лиц.</w:t>
+       15. Определение соответствия серий (партий) ветеринарных препаратов, кормов и кормовых добавок НТД при поступлении рекламации, в спорных случаях, а также по желанию владельца ветеринарного препарата, кормов и кормовых добавок проводится на основании соответствующих обращений физических и юридических лиц.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z48" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. Лаборатория проводит исследования (экспертизу) поступивших серий (партий) образцов ветеринарных препаратов, кормов и кормовых добавок параллельно с образцами ветеринарных препаратов, кормов и кормовых добавок, хранившихся в архиве организаций, осуществляющих их производство.</w:t>
+      16. Лаборатория проводит исследования (экспертизу) поступивших серий (партий) образцов ветеринарных препаратов, кормов и кормовых добавок параллельно с образцами ветеринарных препаратов, кормов и кормовых добавок, хранившихся в архиве организаций, осуществляющих их производство.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:bookmarkStart w:name="z49" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17. Сроки проведения исследования (экспертизы) ветеринарных препаратов, кормов и кормовых добавок в лаборатории определяются НТД на ветеринарные препараты, корма и кормовые добавки.</w:t>
+      17. Сроки проведения исследования (экспертизы) ветеринарных препаратов, кормов и кормовых добавок в лаборатории определяются НТД на ветеринарные препараты, корма и кормовые добавки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:bookmarkStart w:name="z50" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      18. По результатам проведенных исследований (экспертизы) серии (партии) ветеринарных препаратов, кормов и кормовых добавок составляется акт экспертизы (протокол испытаний) в соответствии с </w:t>
+      18. По результатам проведенных исследований (экспертизы) серии (партии) ветеринарных препаратов, кормов и кормовых добавок составляется акт экспертизы (протокол испытаний) в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> выдачи акта экспертизы (протокола испытаний), утвержденными приказом Министра сельского хозяйства Республики Казахстан от 16 января 2015 года № 7-1/19 (зарегистрированный в Реестре государственной регистрации нормативных правовых актов № 10410).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      В случае положительного результата исследования (экспертизы) ветеринарных препаратов, кормов и кормовых добавок допускается обращение данной серии (партии) ветеринарных препаратов, кормов и кормовых добавок.</w:t>
-[...17 lines deleted...]
-      В случае отрицательного результата исследования (экспертизы) ветеринарных препаратов, кормов и кормовых добавок данная серия ветеринарных препаратов, кормов и кормовых добавок, представляющая опасность для здоровья животных и человека обезвреживается (обеззараживается).</w:t>
+      В случае положительного результата исследования (экспертизы) ветеринарных препаратов, кормов и кормовых добавок допускается обращение данной серии (партии) ветеринарных препаратов, кормов и кормовых добавок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае отрицательного результата исследования (экспертизы) ветеринарных препаратов, кормов и кормовых добавок данная серия ветеринарных препаратов, кормов и кормовых добавок, представляющая опасность для здоровья животных и человека обезвреживается (обеззараживается).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 18 с изменением, внесенным приказом Министра сельского хозяйства РК от 28.08.2015 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 18 с изменением, внесенным приказом Министра сельского хозяйства РК от 28.08.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 7-1/783</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 7-1/783</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Определение соответствия серий (партий) ветеринарных препаратов на соответствие НТД, приобретаемых ветеринарных препаратов для проведения ветеринарных профилактических мероприятий против особо опасных болезней животных и птиц проводится по методам контроля на лабораторных и целевых животных, указанных в НТД к ветеринарному препарату.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 19 в соответствии с приказом Министра сельского хозяйства РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 111</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Для определения соответствия серий (партий) ветеринарных препаратов на соответствие НТД, приобретаемых ветеринарных препаратов с целью проведения ветеринарных профилактических мероприятий против особо опасных болезней животных и птиц, отбирается 30 % серий (партий) ветеринарных препаратов от общего объема поступивших серий (партий) в следующем соотношении (объеме):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z58" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      до 3 поступивших серий (партий) подлежит исследованию 1 серия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z59" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      до 6 поступивших серий (партий) подлежат исследованию 2 серии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z60" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      до 10 поступивших серий (партий) подлежат исследованию 3 серии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z61" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      до 15 поступивших серий (партий) подлежат исследованию 5 серий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z62" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      до 20 поступивших серий (партий) подлежат исследованию 7 серий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z63" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      до 30 поступивших серий (партий) подлежат исследованию 9 серий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z64" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      до 40 поступивших серий (партий) подлежат исследованию 11 серий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z65" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      до 50 поступивших серий (партий) подлежат исследованию 13 серий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 20 в соответствии с приказом Министра сельского хозяйства РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 111</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z66" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Государственная ветеринарная организация проводит мероприятия по определению отобранных образцов ветеринарных препаратов в количестве определенном пунктом 20 настоящих Правил на соответствие требованиям указанных в НТД.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 21 в соответствии с приказом Министра сельского хозяйства РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 111</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z67" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. В случаях оспаривания субъектами предпринимательства результатов проведенных исследований, выявления несоответствия серий (партий) ветеринарных препаратов требованиям НТД, а также при необходимости подтверждения или уточнения результатов проведенных исследований, государственная ветеринарная организация направляет образцы ветеринарных препаратов из отобранного объема серий (партий) в международные референтные лаборатории для проведения исследований на соответствие требованиям НТД.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 22 в соответствии с приказом Министра сельского хозяйства РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 111</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z68" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. По итогам проведенных исследований организациями, указанными в пунктах 21 и 22 настоящих Правил государственная ветеринарная организация анализирует полученную информацию, оценивает состояние риска о выявленных побочных действиях, эффективности ветеринарного препарата, которые привели или могут привести к тяжелым последствиям для здоровья и жизни животных и направляет акт о проведенных исследованиях отобранных серий (партий) ветеринарных препаратов по форме согласно приложению 4 к настоящим Правилам в ведомство уполномоченного органа в области ветеринарии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 23 в соответствии с приказом Министра сельского хозяйства РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 111</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z69" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      24. В случае несоответствия серий (партий) ветеринарных препаратов требованиям НТД по результатам испытаний референтной лаборатории и международных референтных лабораторий, МИО и территориальные подразделения ведомства уполномоченного органа в области ветеринарии обеспечивают сбор и доставку, оставшегося количества ветеринарных препаратов забракованных серий (партий) ветеринарных препаратов на основные склады государственной ветеринарной организации, созданной в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 1 статьи 11 Закона Республики Казахстан "О ветеринарии", с целью возврата владельцу ветеринарных препаратов, для полной их замены.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 24 в соответствии с приказом Министра сельского хозяйства РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -2172,278 +2844,279 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>требованиям ветеринарных нормативов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Форма</w:t>
-[...161 lines deleted...]
-      Дата изготовления _____________________</w:t>
+      Форма</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (наименование юридического лица, адрес, телефон, факс, банковские реквизиты)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ПАСПОРТ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (наименование ветеринарных препаратов, кормов и кормовых добавок)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Серия № ______ Производственный контроль № _____</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Анализ проведен по ветеринарному нормативу _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок годности _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата изготовления _____________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2658"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2660"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2658" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2659" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2453,87 +3126,87 @@
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 показателей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4323" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Требования нормативов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2660" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2579,231 +3252,231 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Заключение: _______________________________________________________</w:t>
-[...179 lines deleted...]
-      Дата "____" ____________ 20__ г.</w:t>
+      Заключение: _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Начальник отдела производственного контроля _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата "____" ______________ 20__г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Разрешаю реализацию ветеринарных препаратов, кормов и кормовых</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      добавок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель организации, осуществляющей производство и изготовление</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ветеринарных препаратов, кормов и кормовых добавок</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________ _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (подпись)         (фамилия, имя, при наличии – отчество)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата "____" ____________ 20__ г.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -2951,506 +3624,507 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>требованиям ветеринарных нормативов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Форма</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z53" w:id="48"/>
+      Форма</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z53" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Журнал</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>по контролю ветеринарных препаратов,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>кормов и кормовых добавок</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-[...375 lines deleted...]
-      </w:t>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ПРОИЗВОДСТВЕННЫЙ КОНТРОЛЬ № _____</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Название ветеринарных препаратов, кормов и кормовых добавок</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Серия № ___ дата изготовления ________ количество_________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Водородный показатель (РН) вакцины _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Концентрация микробных тел _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Метод изготовления _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата поступления на контроль _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проверка стерильности и чистоты ____________ Количество проб _____</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Результаты высевов на: ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мясопептонный бульон (флаконы) ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мясопептонный бульон (пробирки) __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мясопептонный агар (пробирки) ____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мясопептонный печеночный бульон флаконы) _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мясопептонный печеночный бульон (пробирки) _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Результаты микроскопии ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заключение _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________ Дата "___" _________ 20___ г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Проверка безвредности и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>авирулентности</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
@@ -3714,373 +4388,332 @@
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Заключение: ______________________________________________________</w:t>
-[...53 lines deleted...]
-      кормов и кормовых добавок</w:t>
+      Заключение: ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________ Дата "___" _________20 ___ г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проверка активности ветеринарных препаратов,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кормов и кормовых добавок</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
@@ -4511,359 +5144,317 @@
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Заключение ________________________________________________________</w:t>
-[...53 lines deleted...]
-      Дата "____" ____________20 ___г.</w:t>
+      Заключение ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Начальник отдела производственного контроля _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата "____" ____________20 ___г.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5011,54 +5602,54 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>требованиям ветеринарных нормативов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Форма</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z55" w:id="49"/>
+      Форма</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z55" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Журнал</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -5067,118 +5658,119 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ветеринарных препаратов, кормов и кормовых добавок</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>в подразделении производственного контроля</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="962"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="1763"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="962" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1564" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5260,51 +5852,51 @@
               <w:t>
 кормовых</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 добавок</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="962" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5314,51 +5906,51 @@
               <w:t>
 Номер</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 серии</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1762" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5386,51 +5978,51 @@
               <w:t>
 изго-</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 товления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1762" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5458,51 +6050,51 @@
               <w:t>
 поступ-</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1762" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5530,51 +6122,51 @@
               <w:t>
 чество</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 образцов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1763" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5602,51 +6194,51 @@
               <w:t>
 выбра-</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ковки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1763" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5679,381 +6271,1672 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 нителя</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="962" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1564" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="962" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1762" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1762" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1762" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1763" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1763" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 4</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам определения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>соответствия серий (партий)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ветеринарных препаратов,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кормов и кормовых добавок и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(или) ветеринарных препаратов,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кормов и кормовых добавок,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>содержащих антибиотики,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>гормоны и биологические</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>стимуляторы, требованиям</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ветеринарных нормативов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила дополнены приложением 4 в соответствии с приказом Министра сельского хозяйства РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 111</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z72" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="1651000" cy="1397000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1651000" cy="1397000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z73" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Акт экспертизы (протокол испытаний) № ______ от "____" ________ 20____ года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фамилия, имя, отчество (при его наличии) физического лица или наименование юридического лица и адрес</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование образца, тип, марка, серия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата поступления образца на испытание</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата отбора образца</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Изготовитель (страна, организация)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Размер (объем) партии, масса</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количество проб</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обозначение нормативного документа</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата проведения испытаний</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вид испытаний</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z90" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оборотная страница</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z91" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Результаты экспертизы (испытаний) № ___ от " " _______ 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование исследований/испытаний</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нормативный документ на методы исследований/испытаний</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нормируемые значения показателей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Результаты исследований/ испытаний</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z104" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заключение по результатам испытаний:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z105" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примененные контрольные материалы (диагностикумы): в соответствии с НТД</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z106" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z107" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Условия проведения испытаний: согласно требованиям санитарных норм</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z108" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z109" w:id="72"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание: настоящий акт экспертизы (протокол испытаний) не может быть</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>полностью или частично воспроизведен или тиражирован без разрешения ветеринарной</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>лаборатории, проводившей исследования/испытания.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -6061,55 +7944,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6431,35 +8314,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>