--- v0 (2025-11-28)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6d045cb" w14:textId="6d045cb">
+    <w:p w14:paraId="9a88b19" w14:textId="9a88b19">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -256,70 +256,86 @@
         <w:t xml:space="preserve">
       2. Признать утратившими силу некоторые приказы Министра юстиции Республики Казахстан согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -620,326 +636,351 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 28 марта 2012 года № 131</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила предоставления информации из правового кадастра</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила - в редакции приказа Министра юстиции РК от 30.09.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 432</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="5"/>
+    <w:bookmarkStart w:name="z62" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z63" w:id="6"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила предоставления информации из правового кадастра (далее - Правила) разработаны согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статье 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона "О государственной регистрации прав на недвижимое имущество", в соответствии с подпунктом 1) статьи 10 Закона "О государственных услугах" и определяют порядок предоставления информации из правового кадастра, в том числе, порядок оказания государственных услуг "Предоставление сведений о зарегистрированных правах (обременениях) на недвижимое имущество и его технических характеристиках", "Предоставление сведений об отсутствии (наличии) недвижимого имущества", "Предоставление сведений о зарегистрированных обременениях прав, юридических притязаниях на объект недвижимости", "Выдача копий документов регистрационного дела, заверенных регистрирующим органом, включая план (схемы) объектов недвижимости".</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="6"/>
+        <w:t xml:space="preserve"> Закона "О государственной регистрации прав на недвижимое имущество", в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона "О государственных и социально ответственных услугах" и определяют порядок предоставления информации из правового кадастра, в том числе, порядок оказания государственных услуг "Предоставление сведений о зарегистрированных правах (обременениях) на недвижимое имущество и его технических характеристиках", "Предоставление сведений об отсутствии (наличии) недвижимого имущества", "Предоставление сведений о зарегистрированных обременениях прав, юридических притязаниях на объект недвижимости", "Выдача копий документов регистрационного дела, заверенных регистрирующим органом, включая план (схемы) объектов недвижимости".</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции приказа Министра юстиции РК от 30.06.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 355</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие c 13.03.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z64" w:id="7"/>
+    <w:bookmarkStart w:name="z64" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Сведения о количестве зарегистрированных прав на недвижимое имущество подлежат ежеквартальному опубликованию на интернет-ресурсе Министерства юстиции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z65" w:id="8"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z65" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. В настоящих Правилах используются следующие понятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z66" w:id="9"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z66" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сведения из правового кадастра - информация о зарегистрированных правах (обременениях прав) на недвижимое имущество и иных объектах государственной регистрации, содержащихся в правовом кадастре, и копии документов, находящиеся в регистрационном деле, предоставляемые регистрирующим органом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z67" w:id="10"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z67" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация) – юридическое лицо, созданное по решению Правительства Республики Казахстан для оказания государственных услуг в соответствии с законодательством Республики Казахстан, организации работы по приему заявлений на оказание государственных услуг и выдаче их результатов услугополучателю по принципу "одного окна", обеспечения оказания государственных услуг в электронной форме;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z68" w:id="11"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z68" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) регистрирующий орган – Государственная корпорация, осуществляющая государственную регистрацию по месту нахождения недвижимого имущества.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -958,130 +999,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 24.02.2024).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="12"/>
+    <w:bookmarkStart w:name="z69" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Предоставление информации, отнесенной к государственным секретам, осуществляется при соблюдении норм, установленных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О государственных секретах".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z70" w:id="13"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z70" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Сведения, раскрывающие информацию о гражданах (персональные данные) и других правообладателях, за исключением данных, идентифицирующих правообладателя (фамилия, имя, отчество и дата рождения физического лица, наименование и регистрационный номер юридического лица), не предоставляются.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z71" w:id="14"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z71" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Полномочия адвоката на ведение конкретного дела подтверждаются удостоверением адвоката и письменным уведомлением о защите (представительстве).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Полномочия временных, банкротных и реабилитационных управляющих подтверждаются решением суда о признании несостоятельного должника банкротом, определением суда о введении внешнего наблюдения и приказом уполномоченного органа в области банкротства о назначении временных, банкротных и реабилитационных управляющих.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1208,320 +1249,320 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z78" w:id="15"/>
+    <w:bookmarkStart w:name="z78" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. В случаях письменного обращения правоохранительных, судебных органов по находящимся в производстве уголовным, гражданским, административным делам, опеки и попечительства в соответствии с их компетенцией, то в письме указываются основания, в соответствии с которыми истребуется информация, цель использования (назначение) запрашиваемой информации, а также данные запрашиваемых субъектов (фамилия, имя, отчество, дата рождения и ИИН физических лиц, наименование и БИН юридических лиц).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z79" w:id="16"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z79" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Регистрирующий орган на основании письменного запроса правоохранительных, судебных органов по находящимся в производстве уголовным, гражданским, административным делам, опеки и попечительства предоставляет информацию не позднее трех рабочих дней со дня подачи запроса на получение информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z80" w:id="17"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z80" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Информация о государственной регистрации прав на недвижимое имущество осуществляется в виде выдачи:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z9" w:id="18"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z9" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) сведений о зарегистрированных правах (обременениях) на недвижимое имущество и его технических характеристиках по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z10" w:id="19"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z10" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В сведениях о зарегистрированных правах (обременениях) на недвижимое имущество и его технических характеристиках указываются существующие права (обременения) на конкретный объект недвижимости;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z11" w:id="20"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z11" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) сведений об отсутствии (наличии) недвижимого имущества по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z12" w:id="21"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z12" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В сведениях об отсутствии (наличии) недвижимого имущества указываются сведения о всех объектах недвижимости, на которые зарегистрированы права (в том числе отчуждение) за физическими или юридическими лицами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z13" w:id="22"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z13" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) сведения о зарегистрированных обременениях прав, юридических притязаниях на объект недвижимости согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z14" w:id="23"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z14" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В сведениях о зарегистрированных обременениях прав, юридических притязаниях на объект недвижимости указываются сведения о всех обременениях и юридических притязаниях объекта недвижимости, на которые зарегистрированы права за физическими или юридическими лицами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z15" w:id="24"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z15" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) копии документов регистрационного дела, заверенных регистрирующим органом, включая план (схемы) объектов недвижимости.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1540,51 +1581,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z89" w:id="25"/>
+    <w:bookmarkStart w:name="z89" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Информация, указанная в пункте 9 Правил, выдается в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1639,51 +1680,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 17 Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1702,90 +1743,174 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z90" w:id="26"/>
+    <w:bookmarkStart w:name="z90" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Запрос на получение информации из правового кадастра в электронном виде и приложенные к нему документы заявителя хранятся в электронном архиве Государственной корпорации в течение двух лет со дня подачи запроса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z91" w:id="27"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 12 предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. При предоставлении информации посредством портала "электронного правительства" из информационной системы единого государственного кадастра недвижимости (далее - ЕГКН) электронный документ заверяется электронной цифровой подписью услугодателя по месту нахождения недвижимого имущества.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1804,228 +1929,309 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 24.02.2024).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z92" w:id="28"/>
+    <w:bookmarkStart w:name="z92" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок оказания государственных услуг по предоставлению информации из правового кадастра</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z93" w:id="29"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 13 предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Для получения информации из правового кадастра физические и (или) юридические лица (далее – услугополучатель) подают запрос в электронном формате по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (далее – запрос) через веб-портал "электронного правительства" www.egov.kz (далее – Портал) либо через объекты информатизации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z238" w:id="30"/>
+    <w:bookmarkStart w:name="z238" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Перечень основных требований к оказанию государственных услуг приведены согласно следующим приложениям:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z239" w:id="31"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z239" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       по государственной услуге "Предоставление сведений о зарегистрированных правах (обременениях) на недвижимое имущество и его технических характеристиках" согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z240" w:id="32"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z240" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       по государственной услуге "Предоставление сведений об отсутствии (наличии) недвижимого имущества" согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z241" w:id="33"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z241" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по государственной услуге "Предоставление сведений о зарегистрированных обременениях прав, юридических притязаниях на объект недвижимости" согласно приложению 12 к Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2064,150 +2270,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z99" w:id="34"/>
+    <w:bookmarkStart w:name="z99" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Информация о зарегистрированном обременении права и юридическом притязании на объект недвижимости доступна на портале любому лицу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z100" w:id="35"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z100" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Услугополучатель получает государственные услуги по предоставлению информации из правового кадастра в электронной форме через портал при условии наличия электронной цифровой подписью (далее – ЭЦП) или использовании одноразового пароля, в случае регистрации и подключения абонентского номера услугополучателя, предоставленного оператором сотовой связи, к учетной записи портала.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z101" w:id="36"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z101" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Запрос передается на обработку в ЕГКН, где обработка осуществляется в ЕГКН в течение 20 минут.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z251" w:id="37"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z251" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Статус "Запрос в обработке" означает, что запрос находится в обработке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z252" w:id="38"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z252" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       После обработки запроса услугополучателю в "личный кабинет" предоставляется статус "Запрос отработан положительно.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2226,130 +2432,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 24.02.2024).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z104" w:id="39"/>
+    <w:bookmarkStart w:name="z104" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Сформированные посредством ЕГКН соответствующие сведения электронного документа направляются в "личный кабинет" услугополучателя в форме сведений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z253" w:id="40"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z253" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       о зарегистрированных правах (обременениях) на недвижимое имущество и его технических характеристиках;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z254" w:id="41"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z254" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       об отсутствии (наличии) недвижимого имущества;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z255" w:id="42"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z255" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       о зарегистрированных обременениях прав, юридических притязаниях на объект недвижимости.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2368,130 +2574,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 24.02.2024).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z109" w:id="43"/>
+    <w:bookmarkStart w:name="z109" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Государственная услуга может оказываться физическим и юридическим лицам (далее – третьи лица) в отношении другого физического лица в электронной форме посредством Портала, при условии его согласия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z256" w:id="44"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z256" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Третьими лицами через Портал направляется запрос на получение услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z257" w:id="45"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z257" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электронный запрос третьих лиц исполняется при условии согласия лица, в отношении которого запрашиваются сведения, предоставленного из "личного кабинета" на Портал, а также посредством зарегистрированного на Портал абонентского номера сотовой связи субъекта путем передачи одноразового пароля или путем отправления короткого текстового сообщения в качестве ответа на уведомление портала.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z258" w:id="46"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z258" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Согласие (отказ) лица, в отношении которого запрашиваются сведения на оказание услуги, направляется в течение 2 (двух) часов с момента получения запроса. При получении согласия результат государственной услуги, сформированный посредством ЕГКН с использованием ЭЦП уполномоченного лица услугодателя, направляется в "личный кабинет" третьего лица.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2509,151 +2715,385 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 24.02.2024).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z113" w:id="47"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 19 предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. При оказании государственных услуг по предоставлению информации из правового кадастра услугополучатель представляет письменное согласие на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах, если иные не предусмотрены законами Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z114" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 20 предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Услугодатель обеспечивает внесение данных в информационную систему мониторинга оказания государственных услуг о стадии оказания государственной услуги в порядке, установленном уполномоченным органом в сфере информатизации, в соответствии с подпунктом 11) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона "О государственных услугах".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z115" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 21 предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. В случае сбоя ЕГКН услугодатель незамедлительно уведомляет оператора информационно-коммуникационной инфраструктуры "электронного правительства" (далее – оператор).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z116" w:id="50"/>
+    <w:bookmarkStart w:name="z116" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В этом случае оператор предпринимает меры по определению причины сбоя информационной системы и в течение 1 (одного) рабочего дня составляет протокол (акт) о технической проблеме и подписывает его услугодателем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2672,108 +3112,108 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 24.02.2024).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z117" w:id="51"/>
+    <w:bookmarkStart w:name="z117" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок оказания государственной услуги "Выдача копии документов регистрационного дела, заверенных регистрирующим органом, включая план (схемы) объектов недвижимости"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z118" w:id="52"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z118" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Для получения государственной услуги физические и (или) юридические лица (далее - услугополучатель) подают запрос и пакет документов в соответствии с Перечнем основных требований к оказанию государственной услуги "Выдача копий документов регистрационного дела, заверенных регистрирующим органом, включая план (схемы) объектов недвижимости" согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (далее - Перечень) в Государственную корпорацию или на Портал.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2845,71 +3285,137 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z120" w:id="53"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 24 предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. При приеме документов работник услугодателя сверяет документ, удостоверяющий личность, либо электронный документ из сервиса цифровых документов услугополучателя со сведениями, содержащимися в государственных информационных системах (для идентификации).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2928,90 +3434,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z121" w:id="54"/>
+    <w:bookmarkStart w:name="z121" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. В случае представления услугополучателем неполного пакета документов и (или) документов с истекшим сроком действия услугодатель отказывает в приеме документов с выдачей расписки по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3030,310 +3536,394 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z122" w:id="55"/>
+    <w:bookmarkStart w:name="z122" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. При предъявлении услугодателя полного пакета документов услугополучателю выдается расписка о приеме документов с указанием даты и времени получения результата государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z123" w:id="56"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z123" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. При поступлении документов на оказание государственной услуги "Выдача копии документов регистрационного дела, заверенных регистрирующим органом, включая план (схемы) объектов недвижимости" сотрудник канцелярии услугодателя осуществляет прием документов согласно реестру и направляет в управление (отдел).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z124" w:id="57"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z124" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ответственный исполнитель: проверяет представленных документов на соответствие действующему законодательству Республики Казахстан; осуществляет поиск регистрационного дела в архиве; готовит на бумажном носителе копию документа регистрационного дела, включая план (схемы) объектов недвижимости, путем снятия копии с оригинала документа регистрационного дела. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z125" w:id="58"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z125" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На копии документов регистрационного дела, включая план (схемы) объектов недвижимости услугодателем проставляется штамп "копия верна".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z126" w:id="59"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z126" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. В Государственной корпорации выдача готовых документов осуществляется при предъявлении удостоверения личности (либо его представителя, действующего на основании документа, выданного в соответствии с гражданским законодательством Республики Казахстан, в которой указываются соответствующие полномочия представителя).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z127" w:id="60"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z127" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственная корпорация обеспечивает хранение документов, в течение 1 (одного) месяца, после чего передает их услугодателю для дальнейшего хранения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z128" w:id="61"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z128" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При обращении услугополучателя по истечении 1 (одного) месяца, по запросу Государственной корпорации услугодатель в течение 1 (одного) рабочего дня направляет готовые документы в Государственную корпорацию для выдачи услугополучателю. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z129" w:id="62"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z129" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При обращении на портал отправка электронного запроса осуществляется из "личного кабинета" услугополучателя. Запрос автоматически направляется услугодателю в соответствии с выбранной услугой. Оказание услуги осуществляется в порядке, установленном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z130" w:id="63"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z130" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. В случае подачи документов на портале – "в личный кабинет" услугополучателю в личный кабинет направляется уведомление о готовности результата государственной услуги с указанием места и даты получения. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z131" w:id="64"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 30 предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. В случае сбоя информационной системы услугодатель незамедлительно уведомляет оператора информационно-коммуникационной инфраструктуры "электронного правительства" (далее – оператор).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z259" w:id="65"/>
+    <w:bookmarkStart w:name="z259" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В этом случае оператор предпринимает меры по определению причины сбоя информационной системы и в течение 1 (одного) рабочего дня составляет протокол (акт) о технической проблеме и подписывает его услугодателем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z260" w:id="66"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z260" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министерство юстиции в течение трех рабочих дней предоставляет в Государственную корпорацию информацию о порядке оказания государственных услуг и внесенных изменениях и (или) дополнениях в подзаконные нормативные правовые акты, определяющие порядок оказания государственной услуги, с даты их утверждения или изменения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3352,88 +3942,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 24.02.2024).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z133" w:id="67"/>
+    <w:bookmarkStart w:name="z133" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Порядок обжалования решений, действий (бездействия) услугодателя по вопросам оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z134" w:id="68"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z134" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Жалоба на решения, действия (бездействие) услугодателя и (или) их работников по вопросам оказания государственных услуг подается на имя руководителя услугодателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес услугодателя, непосредственно оказывающих государственные услуги, подлежит рассмотрению в течение пяти рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3839,64 +4429,64 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 565</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z199" w:id="69"/>
+      <w:bookmarkStart w:name="z199" w:id="60"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>__________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4776,70 +5366,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z200" w:id="70"/>
+    <w:bookmarkStart w:name="z200" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) зарегистрировано право:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -5238,70 +5828,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z201" w:id="71"/>
+    <w:bookmarkStart w:name="z201" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) зарегистрировано обременение права:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -5700,70 +6290,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z202" w:id="72"/>
+    <w:bookmarkStart w:name="z202" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) зарегистрированы юридические притязания и сделки, не влекущие возникновение прав или обременении на недвижимое имущество:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -6531,64 +7121,64 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 565</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z203" w:id="73"/>
+      <w:bookmarkStart w:name="z203" w:id="64"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7242,64 +7832,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z205" w:id="74"/>
+      <w:bookmarkStart w:name="z205" w:id="65"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) по адресу:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>__________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7710,64 +8300,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z206" w:id="75"/>
+      <w:bookmarkStart w:name="z206" w:id="66"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) по адресу:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>__________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8144,64 +8734,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z207" w:id="76"/>
+      <w:bookmarkStart w:name="z207" w:id="67"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) по адресу:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>__________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9030,64 +9620,64 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1010</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z215" w:id="77"/>
+      <w:bookmarkStart w:name="z215" w:id="68"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (филиал НАО "Государственная корпорация "Правительство для граждан")</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9326,80 +9916,80 @@
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z216" w:id="78"/>
+          <w:bookmarkStart w:name="z216" w:id="69"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Вид обременений</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="78"/>
+          <w:bookmarkEnd w:id="69"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9736,143 +10326,143 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z230" w:id="79"/>
+    <w:bookmarkStart w:name="z230" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) зарегистрированы юридические притязания и сделки, не влекущие возникновение прав или обременений на недвижимое имущество:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z231" w:id="80"/>
+          <w:bookmarkStart w:name="z231" w:id="71"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Юридические притязания и сделки</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="80"/>
+          <w:bookmarkEnd w:id="71"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9982,64 +10572,64 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основание прекращения дата, время регистрации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z237" w:id="81"/>
+      <w:bookmarkStart w:name="z237" w:id="72"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнитель: __________________ ___________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (подпись) (Фамилия, имя, отчество (при его наличии))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -10262,80 +10852,168 @@
               <w:t xml:space="preserve">предоставления информации из </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>правового кадастра</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z173" w:id="73"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Сноска. Приложение 4 исключено приказом Министра юстиции РК от 07.07.2021 </w:t>
+        <w:t xml:space="preserve">      Сноска. Приложение 4 исключено приказом Министра юстиции РК от 07.07.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 565</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 565</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 5 предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -11108,50 +11786,136 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________ "___" ________ 20__ г.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(подпись)</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 6 предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11217,68 +11981,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>предоставления информации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>из правового кадастра</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z247" w:id="82"/>
+    <w:bookmarkStart w:name="z247" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги "Предоставление сведений о зарегистрированных правах (обременениях) на недвижимое имущество и его технических характеристиках"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 6 - в редакции приказа Министра юстиции РК от 30.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12740,80 +13504,168 @@
               <w:t xml:space="preserve">предоставления информации из </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>правового кадастра</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z178" w:id="75"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Сноска. Приложение 7 исключено приказом Министра юстиции РК от 07.07.2021 </w:t>
+        <w:t xml:space="preserve">      Сноска. Приложение 7 исключено приказом Министра юстиции РК от 07.07.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 565</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 565</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 8 предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -12881,68 +13733,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>предоставления информации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>из правового кадастра</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z248" w:id="83"/>
+    <w:bookmarkStart w:name="z248" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги "Предоставление сведений об отсутствии (наличии) недвижимого имущества"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 8 - в редакции приказа Министра юстиции РК от 30.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14552,50 +15404,118 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 12 предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
@@ -14662,68 +15582,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>предоставления информации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>из правового кадастра</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z249" w:id="84"/>
+    <w:bookmarkStart w:name="z249" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги "Предоставление сведений о зарегистрированных обременениях прав, юридических притязаниях на объект недвижимости"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 10 - в редакции приказа Министра юстиции РК от 30.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16439,80 +17359,168 @@
               <w:t>технического паспорта</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>недвижимого имущества"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z184" w:id="78"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Сноска. Приложение 11 исключено Министра юстиции РК от 30.06.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Приложение 11 исключено Министра юстиции РК от 30.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 355</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 355</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 13 предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -16580,68 +17588,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>предоставления информации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>из правового кадастра</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z262" w:id="85"/>
+    <w:bookmarkStart w:name="z262" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги "Выдача копий документов регистрационного дела, заверенных регистрирующим органом, включая план (схемы) объектов недвижимости"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 13 в соответствии с приказом Министра юстиции РК от 30.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16678,133 +17686,133 @@
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z263" w:id="86"/>
+          <w:bookmarkStart w:name="z263" w:id="80"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Наименование государственной услуги "Выдача копий документов регистрационного дела, заверенных регистрирующим органом, включая план (схемы) объектов недвижимости"</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="86"/>
+          <w:bookmarkEnd w:id="80"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z265" w:id="87"/>
+          <w:bookmarkStart w:name="z265" w:id="81"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="87"/>
+          <w:bookmarkEnd w:id="81"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16856,80 +17864,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z269" w:id="88"/>
+          <w:bookmarkStart w:name="z269" w:id="82"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="88"/>
+          <w:bookmarkEnd w:id="82"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16998,80 +18006,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z273" w:id="89"/>
+          <w:bookmarkStart w:name="z273" w:id="83"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="89"/>
+          <w:bookmarkEnd w:id="83"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -17123,80 +18131,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z277" w:id="90"/>
+          <w:bookmarkStart w:name="z277" w:id="84"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="90"/>
+          <w:bookmarkEnd w:id="84"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -17248,80 +18256,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z281" w:id="91"/>
+          <w:bookmarkStart w:name="z281" w:id="85"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="91"/>
+          <w:bookmarkEnd w:id="85"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -17390,80 +18398,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z285" w:id="92"/>
+          <w:bookmarkStart w:name="z285" w:id="86"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="92"/>
+          <w:bookmarkEnd w:id="86"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -17515,80 +18523,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z289" w:id="93"/>
+          <w:bookmarkStart w:name="z289" w:id="87"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="93"/>
+          <w:bookmarkEnd w:id="87"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -17748,80 +18756,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z293" w:id="94"/>
+          <w:bookmarkStart w:name="z293" w:id="88"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="94"/>
+          <w:bookmarkEnd w:id="88"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -17958,80 +18966,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z297" w:id="95"/>
+          <w:bookmarkStart w:name="z297" w:id="89"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="95"/>
+          <w:bookmarkEnd w:id="89"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18083,80 +19091,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z301" w:id="96"/>
+          <w:bookmarkStart w:name="z301" w:id="90"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="96"/>
+          <w:bookmarkEnd w:id="90"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18526,146 +19534,146 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>___________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(адрес услугополучателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z309" w:id="97"/>
+    <w:bookmarkStart w:name="z309" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Расписка об отказе в приеме документов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 14 в соответствии с приказом Министра юстиции РК от 30.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 355</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z310" w:id="98"/>
+      <w:bookmarkStart w:name="z310" w:id="92"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Руководствуясь </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 20 Закона о госуслугах, отдел №____ филиала</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Государственной корпорации (указать адрес) отказывает в приеме документов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -19016,254 +20024,254 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 28 марта 2012 года № 131</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z58" w:id="99"/>
+    <w:bookmarkStart w:name="z58" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых нормативных правовых актов</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Министра юстиции Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z59" w:id="100"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z59" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и.о. Министра юстиции Республики Казахстан от 24 августа 2007 года № 239 "Об утверждении Правил предоставления информации из правового кадастра" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов № 4926, опубликован "Юридическая газета" от 19 октября 2007 года, № 161);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z60" w:id="101"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z60" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и.о. Министра юстиции Республики Казахстан от 3 декабря 2008 года № 330 "О внесении изменения и дополнений в приказ и.о. Министра юстиции Республики Казахстан от 24 августа 2007 года № 239 "Об утверждении Правил предоставления информации из правового кадастра" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 5391, опубликован "Юридическая газета" от 26 декабря 2008 года № 195 (1595);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z61" w:id="102"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z61" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и.о. Министра юстиции Республики Казахстан 20 февраля 2009 года № 18 "О внесении изменения и дополнений в приказ и.о. Министра юстиции Республики Казахстан от 24 августа 2007 года № 239 "Об утверждении Правил предоставления информации из правового кадастра" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 5555, опубликован Собрание актов центральных исполнительных и иных центральных государственных органов Республики Казахстан № 7, 2009 года).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -19589,31 +20597,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>