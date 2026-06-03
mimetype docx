--- v2 (2025-12-30)
+++ v3 (2026-06-03)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f59be3f" w14:textId="f59be3f">
+    <w:p w14:paraId="613ca5a" w14:textId="613ca5a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1244,191 +1244,267 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...16 lines deleted...]
-       2. Нотариальные действия совершаются как в помещении, так и вне помещения государственной нотариальной конторы или помещения частного нотариуса. Если нотариальное действие совершается вне помещения государственной нотариальной конторы и помещения нотариуса, то в удостоверительной надписи на документе и в реестре регистрации нотариальных действий, в электронном реестре Единой нотариальной информационной системы (далее - электронном реестре ЕНИС) записывается место совершения нотариального действия с указанием его адреса и времени.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 2 предусматривается в редакции приказа Министра юстиции РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Нотариальные действия совершаются как в помещении, так и вне помещения государственной нотариальной конторы или помещения частного нотариуса. Если нотариальное действие совершается вне помещения государственной нотариальной конторы и помещения нотариуса, то в удостоверительной надписи на документе и в реестре регистрации нотариальных действий, в электронном реестре Единой нотариальной информационной системы (далее - электронном реестре ЕНИС) записывается место совершения нотариального действия с указанием его адреса и времени.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нотариальные действия с выездом совершаются на основании заявления заинтересованного лица и не носят постоянный характер.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z32" w:id="34"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z33" w:id="35"/>
+    <w:bookmarkStart w:name="z33" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 40</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О нотариате" (далее - Закон) нотариальные действия совершаются в день предъявления всех необходимых для этого документов и уплаты государственной пошлины при совершении нотариальных действий государственным нотариусом либо оплаты нотариальных действий частного нотариуса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z34" w:id="36"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z34" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Совершение нотариального действия может быть отложено или приостановлено по основаниям, установленным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z35" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Законными представителями ребенка, являются родители (родитель), усыновители (удочерители), опекун или попечитель, приемный родитель (приемные родители), приемный профессиональный воспитатель (приемные профессиональные воспитатели), патронатный воспитатель и другие заменяющие их лица, осуществляющие в соответствии с законодательством Республики Казахстан заботу, образование, воспитание, защиту прав и законных интересов ребенка (далее - законные представители ребенка).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z35" w:id="37"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1708,111 +1784,281 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z47" w:id="39"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 6 предусматривается в редакции приказа Министра юстиции РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Через ЕНИС в государственной базе данных "Физические лица" сверяются документы, удостоверяющие личность лиц, обратившихся за совершением нотариального действия, и их законных представителей, выданные уполномоченными органами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 7 предусматривается в редакции приказа Министра юстиции РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О нотариате" нотариус выясняет дееспособность физических лиц и правоспособность юридических лиц, участвующих в сделках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дееспособность физического лица определяется при предоставлении документов, удостоверяющих личность, а также визуально, в ходе беседы и через ЕНИС в государственной базе данных "Физические лица".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1958,1119 +2204,1347 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z54" w:id="40"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 8 предусматривается в редакции приказа Министра юстиции РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       8. Полномочия родителей по представлению интересов своих несовершеннолетних детей определяются по свидетельству о рождении ребенка, полномочия опекуна (попечителя) в отношении опекаемого (подопечного) - по решению органов опеки и попечительства. Личности родителей, опекуна (попечителя) устанавливаются на основании документов, указанных в </w:t>
+      8. Полномочия родителей по представлению интересов своих несовершеннолетних детей определяются по свидетельству о рождении ребенка, полномочия опекуна (попечителя) в отношении опекаемого (подопечного) - по решению органов опеки и попечительства. Личности родителей, опекуна (попечителя) устанавливаются на основании документов, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, а также сверяются через ЕНИС в государственной базе данных "Физические лица" и информационной системе "регистрационный пункт ЗАГС". Нотариус сверяет сведения о браке через ЕНИС в информационной системе "регистрационный пункт ЗАГС". </w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 в редакции приказа Министра юстиции РК от 04.06.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 315</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Удостоверяемые нотариусом сделки, заявления и другие документы подписываются участниками в присутствии нотариуса с проставлением подписи и написанием ими фамилий, имен и отчеств (при его наличии) (далее – фамилия, имя, отчество) собственноручно.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 в редакции приказа Министра юстиции РК от 04.06.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 315</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Если обратившееся за совершением нотариального действия дееспособное физическое лицо не может лично расписаться вследствие физических недостатков, болезни или по каким-либо иным причинам, по его просьбе и в его присутствии, а также в присутствии нотариуса сделку, заявление или иной документ подписывает другое дееспособное лицо с указанием причин, в силу которых документ не может быть подписан собственноручно лицом, обратившимся за совершением нотариального действия, о чем производится отметка в тексте самого документа и в удостоверительной надписи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нотариус выясняет дееспособность подписавшегося лица при предоставлении документов, удостоверяющих его личность.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 в редакции приказа Министра юстиции РК от 29.03.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 149</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Если лицо, обратившееся за совершением нотариального действия глухое, немое или глухонемое, то при совершении нотариального действия присутствует любое другое лицо, подтвердившее свои полномочия, которое может объясниться с участвующим в сделке глухим, немым, глухонемым лицом и удостоверить своей подписью, что содержание сделки соответствует воле обратившегося лица за совершением нотариального действия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Если лицо не может ознакомиться с содержанием нотариально удостоверяемого документа вследствие неграмотности или физического недостатка (недостаточного или полного отсутствия зрения), нотариус зачитывает вслух текст документа, о чем на документе делается отметка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Если лицо не владеет языком, на котором ведется нотариальное делопроизводство, текст нотариально удостоверяемого или свидетельствуемого документа переводится нотариусом, владеющим этим языком, либо переводчиком, о чем на документе делается отметка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z62" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. В тексте нотариально удостоверяемого или свидетельствуемого документа относящегося к содержанию документа дата, срок должны быть написаны не менее одного раза словами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z63" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Если за совершением нотариального действия обратилось юридическое лицо, указывается его наименование, бизнес идентификационный номер и место нахождения.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z64" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При обращении за совершением нотариального действия физического лица, указываются сведения о нем по документу, удостоверяющему личность, адрес места его жительства, индивидуальный идентификационный номер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z65" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При удостоверении сделок от имени иностранных граждан указывается их гражданство, в отношении лиц без гражданства - сведения об этом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 8 в редакции приказа Министра юстиции РК от 04.06.2015 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 315</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 с изменениями, внесенными приказом Министра юстиции РК от 13.12.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="41"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z66" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Нотариус не принимает для совершения нотариальных действий документы, составленные на языке, отличном от языка нотариального производства, не имеющие надлежаще оформленного перевода, а также документы, имеющие подчистки, приписки, зачеркнутые слова или иные неоговоренные исправления, документы, написанные карандашом либо имеющие нечитаемый оттиск печати.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z67" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Представленные документы, изложенные на двух и более отдельных листах, прошиваются, листы нумеруются, количество прошитых листов заверяются подписью и печатью должностного лица организации, выдавшей документ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 9 в редакции приказа Министра юстиции РК от 04.06.2015 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 315</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 с изменениями, внесенными приказом Министра юстиции РК от 13.12.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="42"/>
-[...209 lines deleted...]
-      При обращении за совершением нотариального действия физического лица, указываются сведения о нем по документу, удостоверяющему личность, адрес места его жительства, индивидуальный идентификационный номер.</w:t>
+    <w:bookmarkStart w:name="z68" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17. В нотариально удостоверенном документе нотариус может исправить орфографические, грамматические или технические ошибки, не создающие изменение, прекращение гражданских прав и обязанностей, а также не затрагивающие прав и охраняемых законом интересов третьих лиц, которые оговариваются в конце удостоверительной надписи с проставлением подписи и печати нотариуса. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z65" w:id="46"/>
-[...15 lines deleted...]
-      При удостоверении сделок от имени иностранных граждан указывается их гражданство, в отношении лиц без гражданства - сведения об этом.</w:t>
+    <w:bookmarkStart w:name="z69" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Нотариус разъясняет лицу, обратившемуся за совершением нотариального действия, его права и обязанности, а также предупреждает о последствиях совершаемого нотариального действия, чтобы юридическая неосведомленность не была использована ему во вред (подпункт 2 пункта 1 статьи 18 Закона).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:p>
-[...203 lines deleted...]
-    <w:bookmarkStart w:name="z70" w:id="51"/>
+    <w:bookmarkStart w:name="z70" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. При удостоверении сделок, выдаче дубликатов нотариально удостоверенных документов, свидетельствовании верности копий документов и выписок из них, подлинности подписи на документах, верности перевода документов с одного языка на другой, при удостоверении времени предъявления документов на соответствующих документах совершаются удостоверительные надписи за личной подписью нотариуса, и скрепляется его печатью. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z71" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Текст удостоверительной надписи совершается техническими средствами (на пишущей машинке, персональном компьютере) или разборчиво исполняется от руки, подчистки не допускаются. Для совершения удостоверительных надписей могут применяться штампы с текстом соответствующей надписи. Удостоверительная надпись на документе помещается после подписи граждан на этой же странице или на обороте документа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 20 в редакции приказа Министра юстиции РК от 13.12.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z72" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Если удостоверительная надпись не умещается на документе, она может быть продолжена или изложена полностью на отдельном листе бумаги. В этом случае листы, на которых изложен текст документа и удостоверительная надпись, прошнуровываются и пронумеровываются, количество листов заверяется подписью нотариуса и скрепляется его печатью.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z73" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. В подтверждение права наследования, права собственности, удостоверения фактов нахождения гражданина в живых и в определенном месте, передачи заявления физических и юридических лиц другим физическим и юридическим лицам, принятия на хранение документов выдаются соответствующие свидетельства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При назначении доверительного управляющего наследством, отказе в совершении нотариального действия, отложении или приостановлении нотариального действия нотариусом выносится соответствующее постановление.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 22 в редакции приказа Министра юстиции РК от 04.06.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 315</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 23 предусматривается в редакции приказа Министра юстиции РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Все нотариальные действия регистрируются в электронном реестре ЕНИС.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 23 - в редакции приказа Министра юстиции РК от 19.09.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 788</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 24 предусматривается в редакции приказа Министра юстиции РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Регистрация нотариального действия в электронном реестре ЕНИС производится только после того, как удостоверительная надпись или выдаваемый документ подписаны нотариусом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 24 - в редакции приказа Министра юстиции РК от 19.09.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 788</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z77" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Документы, на основании которых совершено нотариальное действие, приобщаются к оставляемому у нотариуса экземпляру свидетельства либо сделки. При необходимости возврата подлинных документов лицам их представившим, нотариус оставляет у себя их копии. Верность копии документа, остающегося в делах нотариуса, свидетельствуются надписью нотариуса с указанием о верности копии с подлинником, проставлением даты и подписи нотариуса.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z71" w:id="52"/>
-[...385 lines deleted...]
-    <w:bookmarkStart w:name="z78" w:id="58"/>
+    <w:bookmarkStart w:name="z78" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. Сведения о нотариальных действиях предоставляются в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона, а также уполномоченному органу по финансовому мониторингу в целях и порядке, предусмотренных законодательством Республики Казахстан о противодействии легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3089,150 +3563,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z79" w:id="59"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z80" w:id="60"/>
+    <w:bookmarkStart w:name="z79" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Сведения о нотариальных действиях, копии нотариально удостоверенных, а также выданных нотариусом документов выдаются физическим и юридическим лицам, от имени или по поручению которых совершались нотариальные действия, либо их уполномоченным лицам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z80" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае утраты документов, удостоверенных или выданных нотариусом, по письменным заявлениям юридических и физических лиц, от имени или по поручению которых совершено данное нотариальное действие, либо уполномоченных ими лиц, выдаются дубликаты утраченных документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z81" w:id="61"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z81" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дубликат документа должен содержать весь текст удостоверенного или выданного документа, включая удостоверительную надпись нотариуса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z82" w:id="62"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z82" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае если дубликат выдается нотариусом поверенному лицу на основании доверенности в удостоверительной надписи, указывается фамилия, имя, отчество лица, получившего дубликат.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z83" w:id="63"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z83" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Сведения о завещаниях, дубликаты и копии завещаний выдаются наследникам только после смерти завещателя при предъявлении свидетельства или уведомления о смерти. В случае смерти наследников, которые были указаны в завещании, дубликат завещания выдается их наследникам по представлению ими свидетельства или уведомления о смерти завещателя и умершего наследника, после которого они наследуют, а также документов, являющиеся основанием для принятия наследства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3250,71 +3724,147 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="64"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 29 предусматривается в редакции приказа Министра юстиции РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Факт смерти, родственные отношения, являющиеся основанием для принятия наследства, определяются по представленным нотариусу документам. Через ЕНИС в государственной базе данных "Физические лица", информационной системе "регистрационный пункт ЗАГС" сверяются сведения, в случае если представленные нотариусу документы выданы уполномоченными органами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3333,638 +3883,790 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z85" w:id="65"/>
+    <w:bookmarkStart w:name="z85" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. Нотариус отказывает в совершении нотариальных действий по основаниям, предусмотренным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона, а также, если за совершением нотариальных действий обратилось лицо, находящееся в состоянии алкогольного, наркотического, токсикологического опьянения.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 30 в редакции приказа Министра юстиции РК от 13.12.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 31 предусматривается в редакции приказа Министра юстиции РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. При отказе, приостановлении или отложении в совершении нотариального действия нотариус выносит постановление об отказе, приостановлении или отложении в совершении нотариального действия (далее – постановление).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z559" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В постановлении указываются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z560" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дата вынесения постановления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z561" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) фамилия, имя, отчество (при его наличии) нотариуса, номер и дата выдачи лицензии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z562" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) фамилия, имя и отчество (при его наличии) лица, обратившегося за совершением нотариального действия, место его жительства (или наименование и местонахождение юридического лица), дата обращения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z563" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) наименование нотариального действия, по которому выносится постановление;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z564" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) мотивы, по которым отказано либо приостановлено или отложено совершение нотариального действия (со ссылкой на законодательство);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z565" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) порядок и сроки обжалования отказа, приостановления или отложения.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z566" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Постановление составляется в двух экземплярах, заверяется подписью нотариуса с проставлением его печати и регистрируется в журнале регистрации исходящих документов в ЕНИС. Один экземпляр вручается или направляется лицу, которому отказано либо лицу в отношении которого приостановлено, либо отложено совершение нотариального действия. Второй экземпляр постановления с подписью лица, которому вручено постановление, или с отметкой о направлении по почте лицу, которому отказано или в отношении которого приостановлено, либо отложено совершение нотариального действия, оставляется в делах нотариуса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 30 в редакции приказа Министра юстиции РК от 13.12.2012 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve">      Сноска. Пункт 31 - в редакции приказа Министра юстиции РК от 19.09.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 788</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z94" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      32. В случае обнаружения нотариусом допущенной им ошибки при совершении нотариального действия, противоречащего действующему законодательству, сообщает об этом сторонам (лицам), которые обращались к нему для совершения нотариального действия, принять меры по отмене (расторжению) нотариального действия в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О нотариате", а в случае невозможности отмены (расторжения) нотариального действия, незамедлительно уведомляет правоохранительные органы, для принятия необходимых мер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 32 в редакции приказа Министра юстиции РК от 04.06.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 315</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z96" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      33. При совершении нотариальных действий нотариус применяет нормы права других государств в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьями 100</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>104</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О нотариате".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 33 в редакции приказа Министра юстиции РК от 04.06.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 315</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 34 предусматривается в редакции приказа Министра юстиции РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z86" w:id="66"/>
-[...484 lines deleted...]
-    <w:bookmarkEnd w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. При удостоверении сделок с недвижимым имуществом и выдаче свидетельств, подлежащих государственной регистрации, нотариус получает сведения о зарегистрированных правах (обременениях) на недвижимое имущество и его технических характеристиках через ЕНИС из государственной базы данных "Регистр недвижимости", заверенные электронной цифровой подписью руководителя, лица, его замещающего (в соответствии с установленным распределением служебных обязанностей) регистрирующего органа.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Удостоверение сделок с недвижимым имуществом и выдача свидетельств, подлежащих государственной регистрации, допускается при отсутствии обременений, за исключением случаев, установленных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4099,146 +4801,146 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z99" w:id="78"/>
+    <w:bookmarkStart w:name="z99" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  Глава 2. Удостоверение сделок</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 2 в редакции приказа Министра юстиции РК от 29.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 149</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z100" w:id="79"/>
+    <w:bookmarkStart w:name="z100" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Нотариус разъясняет сторонам смысл и значение представленного им проекта сделки, а также проверяет, соответствует ли его содержание действительным намерениям сторон и не противоречит ли требованиям законодательства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z101" w:id="80"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z101" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. При совершении любых сделок, по которым происходит уменьшение имущества несовершеннолетних или лиц, над которыми установлена опека или попечительство, необходимо истребовать согласие органа опеки и попечительства на совершение такой сделки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4256,71 +4958,147 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="81"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 37 предусматривается в редакции приказа Министра юстиции РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. В случае расторжения сторонами договора об отчуждении имущества, нотариус удостоверяет соглашение о расторжении договора. При расторжении договора об отчуждении недвижимого имущества, нотариус получает сведения о зарегистрированных правах (обременениях) на недвижимое имущество и его технических характеристиках через ЕНИС из государственной базы данных "Регистр недвижимости".</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4338,71 +5116,147 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z103" w:id="82"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 38 предусматривается в редакции приказа Министра юстиции РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Соглашение о расторжении договора об отчуждении недвижимого имущества нотариус регистрирует в электронном реестре ЕНИС и в случае хранения у него правоустанавливающего документа на имущество возвращает собственнику этого имущества, копия экземпляра соглашения, а также копия правоустанавливающего документа приобщается к договору.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При расторжении договора стороны возвращают нотариусу все экземпляры договора, при этом нотариус совершает надпись о расторжении на всех экземплярах договора с указанием реестрового номера и даты удостоверения соглашения о расторжении, а также запись в электронном реестре ЕНИС.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -4439,70 +5293,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z104" w:id="83"/>
+    <w:bookmarkStart w:name="z104" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        39. При расторжении указанных договоров ранее взысканная оплата за удостоверение этих договоров сторонам не возвращается.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4520,71 +5374,147 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z107" w:id="84"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 40 предусматривается в редакции приказа Министра юстиции РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Если в договоре дарения обусловлено право дарителя отменить дарение в случае, если он переживет одаряемого, нотариус по письменному заявлению дарителя, проверяет факт регистрации смерти одаряемого через ЕНИС в информационной системе "регистрационный пункт ЗАГС", а также получает сведения о зарегистрированных правах (обременениях) на недвижимое имущество и его технических характеристиках в государственной базе данных "Регистр недвижимости".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заявление дарителя об отмене договора дарения составляется в двух экземплярах, подлинность подписи которого нотариально удостоверяется.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4656,71 +5586,147 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="85"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 41 предусматривается в редакции приказа Министра юстиции РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. При признании сделки недействительной, согласно вступившему в законную силу решению суда, нотариус, в делах которого хранится сделка, делает отметку об этом в реестре регистрации нотариальных действий, электронном реестре ЕНИС, приобщает копию решения суда и возвращает собственнику правоустанавливающий документ.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4754,129 +5760,129 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       42. Количество экземпляров документов, в которых излагается содержание сделки, определяется лицами, обратившимися за совершением нотариального действия, но не должно быть менее двух экземпляров, один из которых остается в делах нотариуса.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z111" w:id="86"/>
+      42. Количество экземпляров документов, в которых излагается содержание сделки, определяется лицами, обратившимися за совершением нотариального действия, но не должно быть менее двух экземпляров, один из которых остается в делах нотариуса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z111" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Удостоверение договоров об отчуждении имущества</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 3 в редакции приказа Министра юстиции РК от 29.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 149</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z112" w:id="87"/>
+    <w:bookmarkStart w:name="z112" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Отчуждение собственником имущества, находящегося в совместной либо долевой собственности, производится с согласия всех участников.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При совершении сделок, требующих нотариального удостоверения или государственной регистрации, нотариус истребует согласие остальных участников совместной собственности на совершение сделки, которое подлежит нотариальному засвидетельствованию.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -4913,122 +5919,294 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z114" w:id="88"/>
+    <w:bookmarkStart w:name="z114" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. При совершении одним из супругов сделки по распоряжению общим имуществом супругов предполагается согласие другого супруга, если брачным договором не установлен иной режим имущества.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для совершения одним из супругов сделки по распоряжению (приобретению) или расторжению сделки, требующей нотариального удостоверения и (или) регистрации в установленном законодательством порядке, необходимо истребовать нотариально удостоверенное согласие другого супруга, либо заявление о том, что собственник отчуждаемого имущества в браке не состоит, за исключением сделки по отчуждению имущества, приобретенного супругом на основании безвозмездных сделок, до регистрации брака или в порядке наследования, а также за исключением сделки по отчуждению имущества, которое принадлежит супругу в режиме раздельной собственности на основании брачного договора. В последнем случае нотариусу предъявляется брачный договор.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом в тексте договора указывается, что имущество приобретается с согласия супруга (и) с указанием полностью его (ее) фамилии, имени и отчества (при его наличии), индивидуального идентификационного номера, даты и места рождения либо, что приобретатель на момент заключения договора в браке ни с кем не состоит, а в случаях наличия брачного договора указываются фамилия, имя, отчество (при его наличии) нотариуса, удостоверившего брачный договор, дату и место удостоверения, реестровый номер и правовой режим имущества.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац четвертый пункта 44 предусматривается в редакции приказа Министра юстиции РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При совершении сделки нотариус проверяет брачные отношения супругов через ЕНИС в государственной базе данных "Физические лица", информационной системе "Регистрационный пункт ЗАГС" и по свидетельству о регистрации брака либо по электронному документу из сервиса цифровых документов, о чем также производит запись на согласии и указывает номер, дату выдачи свидетельства и наименование органа, выдавшего документ (за исключением, когда брак зарегистрирован за пределами Республики Казахстан).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац пятый пункта 44 предусматривается в редакции приказа Министра юстиции РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае представления лицом, обратившимся за получением нотариальных услуг, заявления об отсутствии брака, нотариус также проверяет наличие (отсутствие) зарегистрированного брака через ЕНИС в государственной базе данных "Физические лица", информационной системе "Регистрационный пункт ЗАГС" (за исключением, когда брак зарегистрирован за пределами Республики Казахстан). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5453,110 +6631,204 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z125" w:id="89"/>
+    <w:bookmarkStart w:name="z125" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. Отчуждение недвижимости, расположенной на земельном участке, без соответствующего отчуждения права собственности (права землепользования) на земельный участок не допускается.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z126" w:id="90"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 48 предусматривается в редакции приказа Министра юстиции РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. При удостоверении договоров отчуждения недвижимого имущества нотариус истребует правоустанавливающие, идентификационные документы на земельный участок и определяет полномочия собственника земельного участка (землепользователя) по отчуждению принадлежащих ему прав.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z36" w:id="91"/>
+    <w:bookmarkStart w:name="z36" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом нотариус сверяет сведения о правообладателе и идентификационные характеристики объекта недвижимости, указанные в правоустанавливающем документе с документами, удостоверяющими личность правообладателей физических лиц или справкой о регистрации юридического лица, а также со сведениями государственных баз данных "Регистр недвижимости" и "Юридические лица".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае изменения сведений о правообладателе и идентификационных характеристик объекта недвижимости они подлежат обязательной государственной регистрации в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5649,70 +6921,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z130" w:id="92"/>
+    <w:bookmarkStart w:name="z130" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Нотариус не удостоверяет отчуждение:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) земельных участков, предназначенных для ведения сельскохозяйственного производства, крестьянского или фермерского хозяйства, личного подсобного хозяйства, для лесоразведения, садоводства, и дачного строительства, иностранцам, лицам без гражданства, иностранным юридическим лицам, юридическим лицам Республики Казахстан с иностранным участием, международным организациям, научным центрам с международным участием, а также кандасам (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5941,310 +7213,310 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z136" w:id="93"/>
+    <w:bookmarkStart w:name="z136" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Нотариус разъясняет сторонам, что отчуждение земельного участка не влияет на имеющиеся обременения этого участка (сервитут).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z137" w:id="94"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z137" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       51. При удостоверении договоров отчуждения недвижимого имущества нотариус проверяет принадлежность этого имущества на основании правоустанавливающего документа. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z138" w:id="95"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z138" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52. Отчуждение недвижимого имущества, обремененного правом пользования на срок свыше года, допускается, если:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z139" w:id="96"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z139" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) такое отчуждение прямо не запрещено условиями договора о предоставлении права пользования на срок свыше года между отчуждателем имущества и владельцем указанного права;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z140" w:id="97"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z140" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) имеется согласие владельца права пользования недвижимым имуществом на срок свыше года на отчуждение обремененного имущества - в случаях, когда необходимость такого согласия прямо предусмотрена в договоре с собственником недвижимого имущества;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z141" w:id="98"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z141" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) покупатель недвижимого имущества, обремененного правом пользования на срок свыше года, уведомлен нотариусом о наличии права пользования отчуждаемым имуществом и моменте его прекращения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z142" w:id="99"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z142" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. В тексте нотариально удостоверяемого договора об отчуждении недвижимого имущества, обремененного правом пользования на срок свыше года, делается отметка о том, что предмет договора обременен таким правом и приобретатель, является правопреемником отчуждателя во взаимоотношениях с владельцем права пользования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z143" w:id="100"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z143" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. Нотариус удостоверяет договор отчуждения недвижимого имущества, обремененного залогом (ипотекой) при соблюдении следующих условий:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z144" w:id="101"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z144" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) такое отчуждение прямо не запрещено законодательными актами, договором залога и не вытекает из существа залога;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z145" w:id="102"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z145" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) имеется письменное согласие залогодержателя; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z146" w:id="103"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z146" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) покупатель недвижимого имущества, обремененного залогом, извещен нотариусом об условиях договора залога.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z147" w:id="104"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z147" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. В тексте нотариально удостоверяемого договора отчуждения недвижимого имущества, обремененного залогом, делается отметка о том, что предмет договора обременен залогом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z148" w:id="105"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z148" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нотариус разъясняет, что отчуждение права собственности на заложенное имущество влечет для приобретателя переход всех обязательств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6262,91 +7534,167 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z149" w:id="106"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 56 предусматривается в редакции приказа Министра юстиции РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       56. При несоответствии сведений о правообладателе, сведений об идентификационных характеристиках объекта недвижимости, указанных в правоустанавливающем документе, со сведениями о зарегистрированных правах (обременениях) на недвижимое имущество и его технических характеристиках, отраженых в государственной базе данных "Регистр недвижимости" на момент распоряжения, выдачи свидетельств, вынесения постановлений о назначении доверительного управляющего наследством, нотариус проверяет регистрацию таких изменений, за исключением случаев, когда изменение идентификационных характеристик недвижимости происходит по решению государственных органов, в том числе при изменении наименования населенных пунктов, названия улиц, а также порядкового номера зданий и иных строений (адреса) или при изменении кадастровых номеров в связи с реформированием административно-территориального устройства Республики Казахстан, в соответствии со </w:t>
+      56. При несоответствии сведений о правообладателе, сведений об идентификационных характеристиках объекта недвижимости, указанных в правоустанавливающем документе, со сведениями о зарегистрированных правах (обременениях) на недвижимое имущество и его технических характеристиках, отраженых в государственной базе данных "Регистр недвижимости" на момент распоряжения, выдачи свидетельств, вынесения постановлений о назначении доверительного управляющего наследством, нотариус проверяет регистрацию таких изменений, за исключением случаев, когда изменение идентификационных характеристик недвижимости происходит по решению государственных органов, в том числе при изменении наименования населенных пунктов, названия улиц, а также порядкового номера зданий и иных строений (адреса) или при изменении кадастровых номеров в связи с реформированием административно-территориального устройства Республики Казахстан, в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О государственной регистрации прав на недвижимое имущество.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6365,51 +7713,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z150" w:id="107"/>
+    <w:bookmarkStart w:name="z150" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       57. Нотариус удостоверяет договоры ренты и пожизненного содержания с иждивением в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6424,51 +7772,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>539</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Гражданского кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6541,70 +7889,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.07.2021).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z152" w:id="108"/>
+    <w:bookmarkStart w:name="z152" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       59. При отчуждении движимого имущества, не подлежащего обязательной государственной регистрации, уступки права требования кредитором, нотариус истребует: </w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="108"/>
+      59. При отчуждении движимого имущества, не подлежащего обязательной государственной регистрации, уступки права требования кредитором, нотариус истребует: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) документы, подтверждающие принадлежность имущества собственнику, право (требование) кредитору; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6713,90 +8061,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z159" w:id="109"/>
+    <w:bookmarkStart w:name="z159" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       60. При удостоверении договоров отчуждения отдельных видов движимого имущества, подлежащего обязательной регистрации, нотариус истребует справки уполномоченных органов об отсутствии/наличии обременений или документы в соответствии со </w:t>
+      60. При удостоверении договоров отчуждения отдельных видов движимого имущества, подлежащего обязательной регистрации, нотариус истребует справки уполномоченных органов об отсутствии/наличии обременений или документы в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона "О регистрации залога движимого имущества".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае, если принадлежность движимого имущества, не подлежащего обязательной регистрации не определяется какими-либо документами, в тексте договора нотариус указывает его принадлежность со слов сторон.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -6833,150 +8181,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z160" w:id="110"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z161" w:id="111"/>
+    <w:bookmarkStart w:name="z160" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61. При удостоверении договора отчуждения транспортного средства, нотариус истребует:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z161" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) свидетельство о государственной регистрации транспортного средства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z162" w:id="112"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z162" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) справку регистрирующих органов об отсутствии залога, и иных обременений, либо отметку регистрирующего органа о снятии с регистрации транспортного средства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z163" w:id="113"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z163" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) нотариально удостоверенное согласие супругов сторон на отчуждение (в случае, если оно приобретено в период совместного брака) либо приобретение данного имущества или нотариально удостоверенное заявление собственника и (или) покупателя о том, что на момент приобретения отчуждаемого имущества в браке не состоял, либо не состоит.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z164" w:id="114"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z164" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       62. При удостоверении договора о предоставлении недвижимого имущества, находящегося в частной собственности, в безвозмездное пользование либо аренду, нотариус истребует правоустанавливающий документ на недвижимое имущество. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом нотариус оставляет в деле копию правоустанавливающего документа.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7082,73 +8430,73 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       65. Срок договора поднайма, субаренды, вторичного безвозмездного землепользования не должен превышать или прекращается одновременно с прекращением договора найма, аренды, первичного землепользования.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z170" w:id="115"/>
+      65. Срок договора поднайма, субаренды, вторичного безвозмездного землепользования не должен превышать или прекращается одновременно с прекращением договора найма, аренды, первичного землепользования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z170" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       66. В случае наложения ареста на недвижимое имущество и движимое имущество нотариус отказывает в совершении нотариального действия, о чем выносит постановление об отказе в совершении нотариального действия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7185,70 +8533,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       67. При удостоверении договора отчуждения недвижимого и движимого имущества, подлежащего государственной регистрации, нотариус разъясняет необходимость государственной регистрации договора, о чем делает отметку в тексте договора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z172" w:id="116"/>
+    <w:bookmarkStart w:name="z172" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       68. В тексте договора залога указывается, что имущество закладывается с согласия супруга (и) с указанием полностью его (ее) фамилии, имени и отчества (при наличии), индивидуального идентификационного номера, даты и места рождения, либо что залогодатель на момент приобретения имущества в браке ни с кем не состоял, а в случаях наличия брачного договора указываются фамилия, имя, отчество нотариуса, удостоверившего брачный договор, дату удостоверения, реестровый номер, и правовой режим имущества.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7267,682 +8615,682 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z461" w:id="117"/>
+    <w:bookmarkStart w:name="z461" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3-1. Удостоверение согласий</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены главой 3-1 в соответствии с приказом Министра юстиции РК от 29.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 149</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z462" w:id="118"/>
+    <w:bookmarkStart w:name="z462" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       68-1. Нотариус удостоверяет согласие в случае, когда нотариальное удостоверение согласия предусмотрено законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z463" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К таким согласиям относятся:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z464" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      согласие участников совместной собственности на совершение сделки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z465" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      согласие супруга для совершения другим супругом сделки по распоряжению недвижимостью и сделки, требующей нотариального удостоверения и (или) регистрации в установленном законом порядке;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z466" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      согласие супруга при заключении договора суррогатного материнства супругой;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z467" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      согласие супруга на использование общего имущества супругов для осуществления личного предпринимательства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z468" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      согласие супруга при осуществлении совместного предпринимательства если в деловом обороте от имени супругов выступает один из них;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z469" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      согласие законных представителей несовершеннолетних или недееспособных лиц на изъятие тканей (части ткани) и (или) органов (части органов);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z470" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      согласие на изъятие тканей (части ткани) и (или) органов (части органов) у человека, за исключением гемопоэтических стволовых клеток;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z471" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      согласие залогодателя на регистрацию возникновения и изменения залога, предоставленного в обеспечение договора банковского займа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z472" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      согласие заинтересованных лиц на исправление ошибок, допущенных при государственной регистрации прав на недвижимое имущество;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z473" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      согласие родителей, усыновителей, опекунов или попечителей на выезд несовершеннолетнего гражданина Республики Казахстан без сопровождения на воздушном транспорте;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z474" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      согласие родителя, проживающего на территории Республики Казахстан на выезд на постоянное место жительства граждан Республики Казахстан, не достигших восемнадцати лет, совместно с одним из родителей (опекуном, попечителем);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z475" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      согласие физического лица о предоставлении помещения в качестве места нахождения юридического лица в случае, если владельцем помещения является физическое лицо;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z476" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      согласие ребенка в возрасте от 14 до 18 лет на постоянное проживание в Республике Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z477" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      согласие супруга (-и), в случае если состоит в браке при выдаче решения органа опеки и попечительства об учете мнения ребенка, достигшего десятилетнего возраста, при установлении опеки или попечительства над ребенком-сиротой (детьми-сиротами) и ребенком (детьми), оставшимся без попечения родителей, при передаче ребенка (детей) на патронатное воспитание и назначение выплаты денежных средств на содержание ребенка (детей), переданного патронатным воспитателям;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z463" w:id="119"/>
-[...15 lines deleted...]
-      К таким согласиям относятся:</w:t>
+    <w:bookmarkStart w:name="z478" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      согласие собственников помещений (частей дома), смежных с изменяемыми помещениями (частями дома), в случае, если планируемые реконструкции (перепланировки, переоборудование) помещений (частей жилого дома) или перенос границ помещений затрагивают их интересы, а также другие согласия предусмотренные законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z464" w:id="120"/>
-[...15 lines deleted...]
-      согласие участников совместной собственности на совершение сделки;</w:t>
+    <w:bookmarkStart w:name="z479" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68-2. Удостоверение согласия производится с соблюдением общих правил удостоверения сделок.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z465" w:id="121"/>
-[...15 lines deleted...]
-      согласие супруга для совершения другим супругом сделки по распоряжению недвижимостью и сделки, требующей нотариального удостоверения и (или) регистрации в установленном законом порядке;</w:t>
+    <w:bookmarkStart w:name="z480" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68-3. В согласии указывается:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z466" w:id="122"/>
-[...15 lines deleted...]
-      согласие супруга при заключении договора суррогатного материнства супругой;</w:t>
+    <w:bookmarkStart w:name="z481" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наименование документа "Согласие";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z467" w:id="123"/>
-[...15 lines deleted...]
-      согласие супруга на использование общего имущества супругов для осуществления личного предпринимательства;</w:t>
+    <w:bookmarkStart w:name="z482" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      место и дата удостоверения согласия; фамилия, имя, отчество (при наличии), лица (лиц), подписавшего (подписавших) согласие, индивидуальный идентификационный номер, дата и место рождения, место жительства или место нахождения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z468" w:id="124"/>
-[...15 lines deleted...]
-      согласие супруга при осуществлении совместного предпринимательства если в деловом обороте от имени супругов выступает один из них;</w:t>
+    <w:bookmarkStart w:name="z483" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случаях, когда законодательство допускает дачу согласия представителем, такое согласие удостоверяется при условии подтверждения полномочий представителя соответствующими документами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z469" w:id="125"/>
-[...15 lines deleted...]
-      согласие законных представителей несовершеннолетних или недееспособных лиц на изъятие тканей (части ткани) и (или) органов (части органов);</w:t>
+    <w:bookmarkStart w:name="z484" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68-4. Согласие удостоверяется нотариусом в двух экземплярах, один из которых хранится в делах нотариуса. Удостоверение одного согласия независимо от количества лиц, его подписавших, является одним нотариальным действием.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z470" w:id="126"/>
-[...15 lines deleted...]
-      согласие на изъятие тканей (части ткани) и (или) органов (части органов) у человека, за исключением гемопоэтических стволовых клеток;</w:t>
+    <w:bookmarkStart w:name="z485" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68-5. Отказ от согласия или изменение его условий не допускаются, за исключением случаев, предусмотренных законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z471" w:id="127"/>
-[...15 lines deleted...]
-      согласие залогодателя на регистрацию возникновения и изменения залога, предоставленного в обеспечение договора банковского займа;</w:t>
+    <w:bookmarkStart w:name="z486" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Законодательством предусмотрена отмена согласия законных представителей несовершеннолетних или недееспособных лиц на изъятие тканей (части ткани) и (или) органов (части органов) в любой момент до начала медицинского вмешательства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z472" w:id="128"/>
-[...15 lines deleted...]
-      согласие заинтересованных лиц на исправление ошибок, допущенных при государственной регистрации прав на недвижимое имущество;</w:t>
+    <w:bookmarkStart w:name="z173" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Удостоверение договоров о порядке пользования имуществом</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z473" w:id="129"/>
-[...296 lines deleted...]
-    <w:bookmarkEnd w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 4 в редакции приказа Министра юстиции РК от 29.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 149</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z174" w:id="144"/>
+    <w:bookmarkStart w:name="z174" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       69. Нотариус удостоверяет договоры о порядке пользования имуществом, находящимся в общей (совместной или долевой) собственности физических и (или) юридических лиц.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkEnd w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нотариус удостоверяет договор о порядке пользования общим имуществом, установленном соглашением сторон. При наличии спора нотариус разъясняет порядок обращения в суд.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -7979,227 +9327,227 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z176" w:id="145"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z177" w:id="146"/>
+    <w:bookmarkStart w:name="z176" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70. В договоре о порядке пользования в отношении каждого участника общей собственности указываются части недвижимого имущества, которыми он вправе пользоваться согласно технической документации, их порядковый номер и размер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z177" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При удостоверении договора о порядке пользования имуществом стороны устанавливают порядок пользования находящимся на земельном участке жилым домом как с определением порядка пользования земельным участком, так и без такого определения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z178" w:id="147"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z178" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Договор о порядке пользования имуществом имеет обязательную силу для лиц, приобретающих долю в общем имуществе, в отношении которого установлен порядок пользования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z179" w:id="148"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z179" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       71. Договор о порядке пользования недвижимым имуществом не является самостоятельным правоустанавливающим документом, действует дополнительно к правоустанавливающему документу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z180" w:id="149"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z180" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       72. Если участники общей (долевой или совместной) собственности желают прекратить режим общей собственности, нотариус разъясняет им различия в правовых последствиях заключения договора о порядке пользования и договора раздела имущества, а также условия и порядок заключения последнего.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z181" w:id="150"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z181" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Удостоверение договоров о разделе имущества</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkEnd w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 5 в редакции приказа Министра юстиции РК от 29.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 149</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z182" w:id="151"/>
+    <w:bookmarkStart w:name="z182" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       73. Нотариус удостоверяет договоры о разделе имущества, находящегося в общей (совместной или долевой) собственности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z183" w:id="152"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z183" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Условием, при котором допускается переход общего имущества в раздельную (индивидуальную) собственность, является возможность рассматривать выделяемую часть имущества как самостоятельный объект права (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8214,51 +9562,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>221</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkEnd w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8277,70 +9625,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z184" w:id="153"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z184" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74. Раздел жилого дома (квартиры) в натуре возможен при условии, что ни одно из помещений как жилого, так и вспомогательного назначения после раздела не останется в общей собственности (пользовании) нескольких лиц, согласно представленных документов, выданных уполномоченным органом. В случае отсутствия технической возможности переоборудовать выделяемую часть (части) отдельным входом и необходимыми вспомогательными помещениями нотариус разъясняет заинтересованным лицам, что ими может быть заключен договор о порядке пользования имуществом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8359,90 +9707,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z185" w:id="154"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z186" w:id="155"/>
+    <w:bookmarkStart w:name="z185" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75. При заключении договора раздела помещений нежилого назначения по соглашению между участниками общей собственности в общей долевой собственности могут быть оставлены и другие места общего пользования (коридоры, лестничные пролеты).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z186" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       76. В тексте договора о разделе помещений жилого назначения должно быть указано в арифметическом выражении отношение суммарной площади помещений, перешедших в собственность каждого бывшего сособственника, к общей площади жилого дома (квартиры), а также должны быть перечислены объекты, которые остались в общей долевой собственности";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkEnd w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8461,90 +9809,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z187" w:id="156"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z188" w:id="157"/>
+    <w:bookmarkStart w:name="z187" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      77. В тексте договора о разделе помещений нежилого назначения указывается в арифметическом выражении отношение суммарной площади помещений (как основного, так и вспомогательного назначения), перешедших в собственность каждого бывшего сособственника, к общей суммарной площади всех помещений (в том числе отнесенных к долевой собственности), а также перечисляются объекты, которые остались в общей долевой собственности. Если к общей долевой собственности отнесены коридоры, лестничные пролеты и прочее, нотариус прописывает в арифметическом выражении отношение их суммарной площади к общей суммарной площади всех помещений, а также размер долей бывших сособственников в общей долевой собственности на места общего пользования, исчисленные пропорционально размеру недвижимого имущества, отнесенного после раздела к их индивидуальной собственности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z188" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       78. Нотариус удостоверяет договор о выделе доли в натуре из общего имущества, по которому с согласия всех участников общей (долевой либо совместной) собственности один (или несколько) участников получает в собственность конкретную часть общего имущества, в том числе изолированную часть жилого дома (квартиры), а другая часть остается в общей (совместной или долевой) собственности остальных участников.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkEnd w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       79. При разделе имущества супругов нотариус выясняет наличие или отсутствие брачного договора, определяющего режим общей совместной собственности и имущественные последствия расторжения брака. При наличии брачного договора раздел имущества производится в соответствии с его условиями.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -8596,51 +9944,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       80. При удостоверении договора о разделе недвижимого имущества, а также имущества, подлежащего государственной регистрации, нотариус истребует правоустанавливающий документ.</w:t>
+      80. При удостоверении договора о разделе недвижимого имущества, а также имущества, подлежащего государственной регистрации, нотариус истребует правоустанавливающий документ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отчет об оценке имущества нотариус истребует в случае, если это предусмотрено соглашением сторон.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -8679,70 +10027,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z192" w:id="158"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z192" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      81. При удостоверении договора о разделе движимого имущества, не подлежащего государственной регистрации, нотариус истребует документы, подтверждающие принадлежность сторонам этого имущества.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8761,206 +10109,206 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z194" w:id="159"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z195" w:id="160"/>
+    <w:bookmarkStart w:name="z194" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      82. Договор о разделе имущества (выделе доли), в том числе и недвижимого имущества, подлежит государственной регистрации в регистрирующих органах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z195" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При выделе доли правоустанавливающий документ возвращается правообладателю (правообладателям) с отметкой о произведенном выделе доли.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z196" w:id="161"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z196" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 6. Удостоверение брачных договоров</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkEnd w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 6 в редакции приказа Министра юстиции РК от 29.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 149</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z197" w:id="162"/>
+    <w:bookmarkStart w:name="z197" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       83. Нотариус удостоверяет брачный договор по общим правилам установленным для удостоверения сделок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z198" w:id="163"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z198" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       84. Брачным договором признается соглашение лиц, вступающих в брак (супружество), или соглашение супругов, определяющее имущественные права и обязанности супругов в браке (супружестве) и (или) в случае его расторжения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z110" w:id="164"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z110" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Брачный договор заключается в письменной форме и подлежит обязательному нотариальному удостоверению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkEnd w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Брачный договор составляется в соответствии с нормами </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9037,207 +10385,207 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z201" w:id="165"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z502" w:id="166"/>
+    <w:bookmarkStart w:name="z201" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      85. Нотариус разъясняет супругам, что в случае совершения ими сделок с имуществом нотариус, а также заинтересованные лица должны быть ознакомлены с условиями этого договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z502" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 6-1. Удостоверение соглашения об уплате алиментов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkEnd w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены главой 6-1 приказом и.о. Министра юстиции РК от 20.08.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 441</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z503" w:id="167"/>
+    <w:bookmarkStart w:name="z503" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       85-1. Соглашение об уплате алиментов заключается в письменной форме и подлежит обязательному нотариальному удостоверению. Несоблюдение установленной законом формы соглашения об уплате алиментов влечет за собой последствия, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 157 Гражданского Кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z504" w:id="168"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z504" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Соглашение об уплате алиментов может быть удостоверено любым нотариусом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z505" w:id="169"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z505" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       85-2. Соглашение об уплате алиментов заключается между лицом, обязанным уплачивать алименты (плательщик алиментов), и лицом, имеющим право получать алименты (получатель алиментов).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z506" w:id="170"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z506" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Круг лиц, обязанных уплачивать алименты, и лиц, имеющих право требовать их уплаты, закреплен </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9352,387 +10700,481 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>155</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса Республики Казахстан "О браке (супружестве) и семье".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z507" w:id="171"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z507" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       85-3. Нотариус проверяет родственные и брачные отношения между плательщиком и получателем алиментов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z508" w:id="172"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z508" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Родственные отношения родителя, обязанного уплачивать алименты, и ребенка (детей) нотариус проверяет по свидетельству о рождении, о чем делается отметка на экземпляре соглашения об уплате алиментов, в которой указываются номер, дата составления и номер актовой записи, наименование регистрирующего органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z509" w:id="173"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац третий пункта 85-3 предусматривается в редакции приказа Министра юстиции РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Брачные отношения супругов нотариус проверяет по свидетельству о браке или через ЕНИС в государственной базе данных "Физические лица", информационной системе "регистрационный пункт ЗАГС", о чем производит запись на согласии соглашении об уплате алиментов и указывает номер, дату выдачи свидетельства и наименование органа, выдавшего документ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z510" w:id="174"/>
+    <w:bookmarkStart w:name="z510" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       85-4. В соглашении об уплате алиментов устанавливается размер, а также определяются условия и порядок выплаты алиментов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z511" w:id="175"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z511" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Размер алиментов, уплачиваемых по соглашению об уплате алиментов, определяется сторонами в этом соглашении.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z512" w:id="176"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z512" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом, размер алиментов, устанавливаемый по соглашению об уплате алиментов на несовершеннолетних детей, не может быть ниже размера алиментов, которые они могли бы получить при взыскании алиментов в судебном порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z513" w:id="177"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z513" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       85-5. В соглашении об уплате алиментов может предусматриваться, что алименты выплачиваются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z514" w:id="178"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z514" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в долях к заработку и (или) иному доходу лица, обязанного уплачивать алименты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z515" w:id="179"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z515" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в твердой денежной сумме, выплачиваемой периодически;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z516" w:id="180"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z516" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в твердой денежной сумме, уплачиваемой единовременно;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z517" w:id="181"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z517" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) путем предоставления имущества;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z518" w:id="182"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z518" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) иными способами, относительно которых достигнуто соглашение (выполнение работ, оказание услуг и т.д.).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z519" w:id="183"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z519" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В соглашении об уплате алиментов может быть предусмотрено сочетание различных способов уплаты алиментов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z202" w:id="184"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z202" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 7. Удостоверение завещаний</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkEnd w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 7 в редакции приказа Министра юстиции РК от 29.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 149</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z203" w:id="185"/>
+    <w:bookmarkStart w:name="z203" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       86. При удостоверении завещаний от завещателей не требуется представления доказательств, подтверждающих его право на завещаемое имущество.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkEnd w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Завещание совершается в письменной форме с указанием места и времени его составления и подлежит обязательному нотариальному удостоверению.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -9769,210 +11211,210 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z205" w:id="186"/>
+    <w:bookmarkStart w:name="z205" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       87. Удостоверение завещаний от имени нескольких лиц, либо через представителей не допускается.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z206" w:id="187"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z206" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       88. Завещание пишется лично завещателем либо записывается нотариусом со слов завещателя в присутствии свидетелей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z119" w:id="188"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z119" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В завещании указывается место, дата и время его составления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z120" w:id="189"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z120" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При составлении завещания в присутствии свидетеля, в тексте завещания и в реестре указывается фамилия, имя, отчество (при его наличии), дата и место рождения, индивидуальные идентификационные номера, а также место жительство свидетеля. Аналогичные сведения указываются в завещании и в реестре в отношении лица, подписавшего завещание вместо завещателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z121" w:id="190"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z121" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При составлении завещания не являются свидетелями лица, указанные в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 1050 Гражданского кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z122" w:id="191"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z122" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При записи завещания со слов завещателя нотариусом используются общепринятые технические средства (пишущая машинка, персональный компьютер) или пишется нотариусом от руки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z123" w:id="192"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z123" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Завещание подписывается завещателем и свидетелем (в случае составления завещания в присутствии свидетеля).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkEnd w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Завещание, записанное нотариусом со слов завещателя, читается завещателем в присутствии нотариуса и свидетеля до подписания завещания.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -10009,70 +11451,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z213" w:id="193"/>
+    <w:bookmarkStart w:name="z213" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       89. Если завещатель в силу своих физических недостатков, болезни или неграмотности не в состоянии лично прочитать завещание, его текст оглашается для него свидетелем в присутствии нотариуса, о чем производится соответствующая запись в тексте завещания до удостоверительной надписи с указанием причин, по которым завещатель не смог лично прочитать завещание.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkEnd w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если завещатель в силу своих физических недостатков, болезни или неграмотности не в состоянии собственноручно подписать завещание, по его просьбе завещание подписывается другим лицом в присутствии нотариуса, завещателя и свидетеля. При этом производится соответствующая запись в тексте завещания и в удостоверительной надписи, с указанием причин, в силу которых завещатель не мог подписать завещание собственноручно.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10127,70 +11569,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z215" w:id="194"/>
+    <w:bookmarkStart w:name="z215" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       90. По желанию завещателя нотариусом удостоверяется секретное завещание в единственном экземпляре, без ознакомления нотариуса с его содержанием.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkEnd w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Секретное завещание, под страхом его недействительности, должно быть собственноручно написано и подписано завещателем, в присутствии двух свидетелей и нотариуса, заклеено в конверт, подписанный свидетелями, запечатано в присутствии свидетелей нотариусом в другой конверт, на котором нотариус учиняет удостоверительную надпись. Конверт с секретным завещанием по желанию завещателя хранится либо у нотариуса, удостоверившего завещание, либо у завещателя, либо у исполнителя (душеприказчика) завещания.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10283,130 +11725,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z219" w:id="195"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z220" w:id="196"/>
+    <w:bookmarkStart w:name="z219" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      91. Завещание составляется как в пользу одного или нескольких физических лиц, так и в пользу юридических лиц, а также в пользу государства. Если завещание составляется в пользу нескольких лиц, завещатель указывает размер доли каждого наследника, либо причитающееся каждому из них имущество, либо сделать указание, что все наследники наследуют в равных долях.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z220" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       92. Завещатель может на случай, если указанный в завещании наследник умрет до открытия наследства, не примет его, либо откажется от него, или будет устранен от наследования как недостойный наследник, а также на случай невыполнения наследником по завещанию правомерных условий наследодателя, назначить другого наследника.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z221" w:id="197"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z221" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       93. При удостоверении завещания нотариус разъясняет завещателю о правах несовершеннолетних и нетрудоспособных наследников по закону на получение обязательной доли независимо от содержания завещания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z222" w:id="198"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z222" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       94. Нотариус разъясняет завещателю возможность включения в завещание условий, содержащих завещательный отказ, возложение обязанности, подназначение наследника, назначение исполнителя завещания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkEnd w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10425,92 +11867,178 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z223" w:id="199"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z223" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      95. В текст завещания может быть включено условие о назначении исполнителя завещания (душеприказчика). Исполнение завещания может быть возложено на лицо, которое не является наследником. В этом случае необходимо согласие этого лица, выраженное им в его собственноручной надписи на самом завещании, либо в заявлении, приложенном к завещанию. При удостоверении секретного завещания и назначении завещателем исполнителя завещания (душеприказчика) согласие исполнителя завещания (душеприказчика) выражается в заявлении, прилагаемом к конверту.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнителем завещания не может быть назначено недееспособное лицо, а также лицо, подписавшее завещание за завещателя.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац третий пункта 95 предусматривается в редакции приказа Министра юстиции РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Через ЕНИС в государственной базе данных "Физические лица" сверяются документы, удостоверяющие личность исполнителя завещания (душеприказчика).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -10543,70 +12071,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z226" w:id="200"/>
+    <w:bookmarkStart w:name="z226" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       96. Сведения об удостоверенных завещаниях нотариусом заносятся в реестр учета завещаний.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkEnd w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10625,230 +12153,324 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z227" w:id="201"/>
+    <w:bookmarkStart w:name="z227" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       97. В нотариальной палате ведется алфавитная книга учета завещаний, в которую вносятся переданные нотариусом сведения об удостоверенных завещаниях. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z228" w:id="202"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z228" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       98. Завещание может быть отменено путем:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z229" w:id="203"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z229" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) подачи нотариусу заявления об отмене полностью ранее сделанного им завещания;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z230" w:id="204"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z230" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) составления нового завещания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z231" w:id="205"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z231" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Завещание может быть изменено путем:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z232" w:id="206"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z232" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) подачи нотариусу заявления об изменении в определенной части ранее сделанного им завещания;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z233" w:id="207"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z233" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) составления нового завещания, изменяющего ранее сделанное завещание в части.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z234" w:id="208"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z234" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       99. Отмена и изменение завещания через представителя не допускается. Заявление об отмене или изменении завещания удостоверяется нотариально.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z235" w:id="209"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 100 предусматривается в редакции приказа Министра юстиции РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       100. Нотариус делает отметку в электронном реестре ЕНИС об отмене, изменении завещания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10867,126 +12489,212 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z487" w:id="210"/>
+    <w:bookmarkStart w:name="z487" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 7-1. Вскрытие конверта и оглашение текста секретного завещания</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkEnd w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены главой 7-1 в соответствии с приказом Министра юстиции РК от 04.06.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 149</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z488" w:id="211"/>
+    <w:bookmarkStart w:name="z488" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       100-1. Вскрытие конверта и оглашение текста секретного завещания осуществляет нотариус, у которого удостоверено либо хранится секретное завещание только после смерти завещателя. Факт смерти завещателя подтверждается свидетельством или уведомлением о смерти завещателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац второй пункта 100-1 предусматривается в редакции приказа Министра юстиции РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лицо, предоставившее свидетельство или уведомление о смерти завещателя, а также конверт с секретным завещанием, в случае хранения его у завещателя или у исполнителя (душеприказчика) завещания, подает нотариусу, у которого удостоверено секретное завещание заявление о вскрытии конверта и оглашении текста секретного завещания, которое регистрируется нотариусом в день поступления в журнале регистрации входящих документов в ЕНИС.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11041,70 +12749,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z491" w:id="212"/>
+    <w:bookmarkStart w:name="z491" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       100-2. Нотариус, у которого удостоверено либо хранится секретное завещание, назначает дату, место и время вскрытия и оглашения содержания завещания. Нотариус вскрывает конверты и оглашает текст завещания не позднее чем через десять дней со дня представления свидетельства или уведомления о смерти завещателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkEnd w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11123,90 +12831,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z493" w:id="213"/>
+    <w:bookmarkStart w:name="z493" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       100-3. Невозможность или нежелание наследников присутствовать при вскрытии конверта и оглашении текста секретного завещания либо отсутствие у нотариуса сведений о наследниках или их месте жительства не являются основанием для приостановления или отказа от вскрытия конверта и оглашения текста секретного завещания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z494" w:id="214"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z494" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       100-4.При вскрытии конверта и оглашении текста секретного завещания присутствуют не менее чем два свидетеля и пожелавшие при этом присутствовать заинтересованные лица из числа наследников по закону.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkEnd w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11225,166 +12933,186 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z495" w:id="215"/>
+    <w:bookmarkStart w:name="z495" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       100-5. После оглашения секретного завещания нотариус составляет в одном экземпляре протокол.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z496" w:id="216"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z496" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       100-6. В протоколе указываются: дата, время и место составления протокола о вскрытии и оглашении секретного завещания; дата удостоверения и принятия на хранение секретного завещания; фамилия, имя, отчество (при его наличии) лиц, присутствующих при оглашении, в том числе свидетелей; состояние секретного завещания (например, наличие зачеркнутых мест, поправок или иных недостатков); состояние конверта, в котором находилось секретное завещание, а также содержание полного текста секретного завещания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z497" w:id="217"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z497" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       100-7. Свидетели знакомятся с составленным нотариусом протоколом вскрытия и оглашения секретного завещания, после чего подписывается свидетелями и нотариусом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z498" w:id="218"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z498" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       100-8. Подлинник секретного завещания, обнаруженный во вскрытом конверте, подлинник составленного нотариусом протокола вместе со вскрытыми конвертами, а также копия свидетельства или уведомления о смерти завещателя остаются на хранении в архиве нотариуса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkEnd w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 100-8 - в редакции приказа Министра юстиции РК от 19.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 788</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом Министра юстиции РК от 09.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 142</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -11421,70 +13149,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 8 в редакции приказа Министра юстиции РК от 29.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 149</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z239" w:id="219"/>
+    <w:bookmarkStart w:name="z239" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       101. Нотариус и должностные лица, совершающие нотариальные действия, удостоверяют доверенность от имени одного лица (доверителя) на имя другого лица (поверенного).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkEnd w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представитель не совершает действия по доверенности ни в отношении себя лично, ни в отношении другого лица, представителем которого он одновременно является.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -11521,70 +13249,156 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z241" w:id="220"/>
+    <w:bookmarkStart w:name="z241" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       102. В тексте доверенности указываются место и дата удостоверения, фамилия, имя и отчество (при его наличии), дата и место рождения, ИИН, место жительства (для юридических лиц - наименование, БИН и место нахождения юридического лица) доверителя и фамилия, имя, отчество и место жительства поверенного.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац второй пункта 102 предусматривается в редакции приказа Министра юстиции РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В электронный реестр ЕНИС вносятся ИИН и данные документа, удостоверяющего личность доверителя, а также БИН юридического лица.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -11621,110 +13435,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z242" w:id="221"/>
+    <w:bookmarkStart w:name="z242" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       103. Срок действия доверенности обозначается прописью и не может превышать трех лет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z243" w:id="222"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z243" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если срок доверенности не указан, она сохраняет силу в течение одного года со дня ее совершения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z244" w:id="223"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z244" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В доверенности на совершение дарения указывается одаряемый и предмет дарения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkEnd w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11743,51 +13557,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z246" w:id="224"/>
+    <w:bookmarkStart w:name="z246" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        104. Доверенности на управление имуществом, на совершение сделок, требующих нотариального удостоверения и доверенности, выдаваемые в порядке передоверия (кроме доверенностей, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11802,71 +13616,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 167 Кодекса) подлежат нотариальному удостоверению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z247" w:id="225"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z247" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       105. Доверенность на право управления и распоряжения транспортным средством удостоверяется при наличии свидетельства о государственной регистрации транспортного средства (технического паспорта).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkEnd w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11885,210 +13699,210 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z248" w:id="226"/>
+    <w:bookmarkStart w:name="z248" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        106. Доверенность, выдаваемая юридическим лицом, может быть нотариально удостоверена. В этом случае нотариус проверяет полномочия должностного лица, подписавшего доверенность и правоспособность юридического лица.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z249" w:id="227"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z249" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Доверенность от имени государственного органа, коммерческой и некоммерческой организации на получение или выдачу денег и других имущественных ценностей должна быть подписана также главным (старшим) бухгалтером этой организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z250" w:id="228"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z250" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       107. Доверенность, выдаваемая в порядке передоверия, подлежит удостоверению только при представлении основной доверенности, в которой оговорено право передоверия. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z251" w:id="229"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z251" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При удостоверении доверенности от поверенного не требуется представление доказательств, подтверждающих его права на доверяемое имущество (кроме доверенностей на автомототранспорт).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z252" w:id="230"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z252" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дальнейшее передоверие на основании доверенности, выданной в порядке передоверия, не допускается.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z253" w:id="231"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z253" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       108. В доверенности, выданной в порядке передоверия, указывается фамилия, имя, отчество нотариуса, удостоверившего основную доверенность, дату и место удостоверения, реестровый номер, фамилия, имя и отчество (при наличии), дата и место рождения, место жительства лица, которому выдана основная доверенность либо наименование и место нахождение юридического лица, выдавшего основную доверенность, а также лица, которому передаются полномочия, а в надлежащих случаях их должность. На основной доверенности делается отметка о передоверии. Копия основной доверенности приобщается к экземпляру доверенности, оставляемому у нотариуса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z254" w:id="232"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z254" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случаях, когда поверенный передает полномочия по основной доверенности в полном объеме, первоначальная доверенность с отметкой о передоверии, приобщается к доверенности, выданной в порядке передоверия и передается третьему лицу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z255" w:id="233"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z255" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При передоверии отдельных полномочий, указанных в основной доверенности либо нескольким лицам, первоначальная доверенность с отметкой о передоверии возвращается поверенному, а нотариально засвидетельствованная копия первоначальной доверенности и доверенность, выданная в порядке передоверия, передается третьему лицу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkEnd w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12107,110 +13921,204 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z256" w:id="234"/>
+    <w:bookmarkStart w:name="z256" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       109. Заявление доверителя (представляемого) об отмене выданной им доверенности должно быть удостоверено нотариально.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z257" w:id="235"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z257" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом нотариус разъясняет доверителю его обязанность извещения о состоявшемся факте отмены доверенности поверенному и известным доверителю третьим лицам, для представительства которым была выдана доверенность, о чем делается отметка на заявлении.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z258" w:id="236"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 110 предусматривается в редакции приказа Министра юстиции РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       110. Нотариус делает отметку в электронном реестре ЕНИС об отмене выданной доверенности, либо отказе от нее.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12229,126 +14137,126 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z259" w:id="237"/>
+    <w:bookmarkStart w:name="z259" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 9. Удостоверение учредительных документов хозяйственных товариществ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkEnd w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 9 в редакции приказа Министра юстиции РК от 29.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 149</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z260" w:id="238"/>
+    <w:bookmarkStart w:name="z260" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       111. Нотариус удостоверяет учредительные документы хозяйственных товариществ: учредительный договор и Устав.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkEnd w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Учредительный договор подлежит нотариальному удостоверению, за исключением учредительного договора товарищества с ограниченной ответственностью, являющегося субъектом малого или среднего предпринимательства.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -12385,110 +14293,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z261" w:id="239"/>
+    <w:bookmarkStart w:name="z261" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        112. При удостоверении Устава свидетельствуется подлинность подписи учредителей в соответствии </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О товариществах с ограниченной и дополнительной ответственностью".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z262" w:id="240"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z262" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       113. Учредительные документы юридического лица подписываются его учредителем (-ями), участником (ами) или их представителем (-ями), действующим на основании доверенности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkEnd w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12507,146 +14415,146 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z263" w:id="241"/>
+    <w:bookmarkStart w:name="z263" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        114. При удостоверении учредительного договора нотариус руководствуется общими правилами для удостоверения сделок в соответствии с требованиями настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z264" w:id="242"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z264" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 10. Назначение доверительного управляющего наследством</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkEnd w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 10 в редакции приказа Министра юстиции РК от 29.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 149</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z265" w:id="243"/>
+    <w:bookmarkStart w:name="z265" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       115. Нотариус по месту открытия наследства, по письменному заявлению одного или нескольких наследников по закону, а также, если наследники по закону отсутствуют, либо неизвестны - по письменному заявлению местного исполнительного органа, назначает доверительного управляющего наследством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkEnd w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае явки наследников по закону доверительный управляющий отзывается по их требованию с возмещением ему необходимых расходов и выплатой разумного вознаграждения за счет наследства.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -12683,70 +14591,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z267" w:id="244"/>
+    <w:bookmarkStart w:name="z267" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        116. Если среди наследников имеются лица, место нахождения которых неизвестно, нотариус принимает разумные меры к установлению их места нахождения и призвания их к наследованию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkEnd w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если место жительства или работы наследников неизвестно, нотариус делает сообщение об открытии наследства через средства массовой информации, распространяемых на всей территории Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -12783,230 +14691,230 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z269" w:id="245"/>
+    <w:bookmarkStart w:name="z269" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       117. О назначении доверительного управляющего нотариус выносит постановление.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z270" w:id="246"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z270" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Постановление должно содержать:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z271" w:id="247"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z271" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) дату, время и место вынесения постановления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z272" w:id="248"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z272" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) фамилия, имя, отчество нотариуса, вынесшего постановление, номер его лицензии либо наименование государственной нотариальной конторы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z273" w:id="249"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z273" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) фамилия, имя, отчество, назначаемого доверительного управляющего наследством, дата и место рождения, место его жительства, данные документа, удостоверяющие личность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z274" w:id="250"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z274" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) содержание поручения о принятии мер к охране наследственного имущества, с указанием фамилии, имени и отчества (при наличии), а также даты смерти наследодателя, наименования и места нахождения имущества, в отношении которого необходимо принять меры к охране;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z275" w:id="251"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z275" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) запись о разъяснении полномочий доверительного управляющего наследством;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z276" w:id="252"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z276" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) реестровый номер, сумму, оплаченную нотариусу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z277" w:id="253"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z277" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) подпись, печать нотариуса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkEnd w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13025,70 +14933,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z278" w:id="254"/>
+    <w:bookmarkStart w:name="z278" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        118. Доверительный управляющий, которому передано на хранение наследственное имущество, предупреждается под подписку об ответственности за растрату, отчуждение или сокрытие наследственного имущества и за причиненные наследникам убытки. Подписка излагается на постановлении о назначении доверительного управляющего, до подписи нотариуса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkEnd w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13107,364 +15015,364 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z279" w:id="255"/>
+    <w:bookmarkStart w:name="z279" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  Глава 11. Выдача свидетельств о праве на наследство</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkEnd w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 11 в редакции приказа Министра юстиции РК от 29.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 149</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z280" w:id="256"/>
+    <w:bookmarkStart w:name="z280" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       119. Нотариус по месту открытия наследства по обращению наследника выдает ему свидетельство о праве на наследство.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z281" w:id="257"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z281" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Свидетельство о праве на наследство выдается как по закону, так и по завещанию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z282" w:id="258"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z282" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       120. Свидетельство о праве на наследство выдается в сроки, установленные законодательством, действовавшим на день открытия наследства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z283" w:id="259"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z283" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При наследовании, как по завещанию, так и по закону, свидетельство может быть выдано до истечения срока, если у нотариуса имеются достоверные данные о том, что кроме лиц, обратившихся за выдачей свидетельства, других наследников в отношении соответствующего имущества, либо всего наследства не имеется.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z284" w:id="260"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z284" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При выдаче свидетельства о праве на наследство ранее установленных сроков нотариус должен располагать достоверными сведениями, документами, об отсутствии других наследников в отношении наследуемого имущества. При отсутствии таких сведений нотариус выдает свидетельство о праве на наследство, в сроки, установленные Кодексом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z285" w:id="261"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z285" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       121. Принятие наследства осуществляется:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z165" w:id="262"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z165" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) путем подачи нотариусу по месту открытия наследства заявления наследника о принятии наследства либо заявления наследника о выдаче свидетельства о праве на наследство.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z166" w:id="263"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z166" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) путем фактического вступления наследником во владение (управление) наследственным имуществом или его частью.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z167" w:id="264"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z167" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заявление подлежит нотариальному удостоверению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z168" w:id="265"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z168" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Доказательством фактического принятия наследственного имущества является:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z169" w:id="266"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z169" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       вступление во владение или в управление наследственным имуществом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkEnd w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       принятие мер по сохранению наследственного имущества, защите его от посягательств или притязаний третьих лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z171" w:id="267"/>
+    <w:bookmarkStart w:name="z171" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оплата за свой счет расходов на содержание наследственного имущества;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkEnd w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оплата за свой счет долгов наследодателя или получения от третьих лиц причитавшихся наследодателю денег.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -13501,91 +15409,91 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z293" w:id="268"/>
+    <w:bookmarkStart w:name="z293" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       122. При удостоверении заявления об отказе от наследства нотариус разъясняет наследникам необратимость, безусловность действий по отказу от наследства, необходимость передачи такого заявления нотариусу по месту открытия наследства, о чем производится соответствующая запись в заявлении.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z294" w:id="269"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z294" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заявление наследника об отказе от наследства подается нотариусу по месту открытия наследства в течение шести месяцев со дня открытия наследства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z295" w:id="270"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z295" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Не принимаются заявления в случае утраты права наследника отказаться от наследства по основаниям, предусмотренным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13600,71 +15508,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 1074 Кодекса, а также без предварительного разрешения органов опеки и попечительства при отказе от наследства несовершеннолетними и лицами, находящимися под опекой и попечительством (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 125 Кодекса Республики Казахстан "О браке (супружестве) и семье".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z296" w:id="271"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z296" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отказ от наследства может быть совершен в пользу других лиц из числа наследников по завещанию или по закону любой очереди, кроме наследников, лишенных завещанием наследства, а также в пользу наследников по праву представления, не призванных к наследованию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkEnd w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13683,130 +15591,224 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z297" w:id="272"/>
+    <w:bookmarkStart w:name="z297" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        123. Если заявление подлежит подаче другому нотариусу, то подлинность подписи наследника удостоверяется нотариально и на экземпляре заявителя делается отметка о том, что последнему разъяснен порядок и сроки подачи заявления нотариусу по месту открытия наследства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z298" w:id="273"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z298" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       124. От имени государства заявление о выдаче наследства по завещанию подается местным исполнительным органом районов, городов областного значения по месту открытия наследства. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z299" w:id="274"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 125 предусматривается в редакции приказа Министра юстиции РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       125. Принятые в письменной форме заявления об отказе от наследства либо о выдаче свидетельства о праве на наследство (о принятии наследства) регистрируются в реестре наследственных дел ЕНИС, в соответствии с требованиями Правил ведения реестров единой нотариальной информационной системы, утвержденных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра юстиции Республики Казахстан от 30 апреля 2021 года № 356 (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 22701) (далее - Правила по ведению реестров).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13825,70 +15827,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z301" w:id="275"/>
+    <w:bookmarkStart w:name="z301" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        126. Родственные и брачные отношения между наследодателем и наследниками, принимающими наследство, проверяются при подаче заявления или при выдаче свидетельства о праве на наследство.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkEnd w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13907,71 +15909,71 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z302" w:id="276"/>
+    <w:bookmarkStart w:name="z302" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        127. При переходе наследства в порядке наследования по завещанию к государству свидетельство о праве на наследство выдается соответствующему местному исполнительному органу, при этом оно не выдается ранее шестимесячного срока.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z303" w:id="277"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z303" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       128. Нотариус при выдаче свидетельства о праве на наследство по закону и по завещанию проверяет наличие условий, установленных статьями </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13986,71 +15988,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>72</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z304" w:id="278"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z304" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       129. Если о выдаче свидетельства о праве на наследство по закону просит лицо, считающее себя иждивенцем наследодателя, нотариус проверяет факт и срок нахождения на иждивении по вступившему в законную силу решению суда об установлении факта нахождении на иждивении, а в случае его отсутствия разъясняет порядок обращения в суд об установления факта нахождения на иждивении наследодателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkEnd w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14069,70 +16071,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z305" w:id="279"/>
+    <w:bookmarkStart w:name="z305" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       130. Состав наследственного имущества проверяется на основании предъявляемых наследниками правоустанавливающих документов на движимое и недвижимое имущество, подлежащее государственной регистрации, а также ценных бумаг, сберегательных книжек и иных документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkEnd w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14151,90 +16153,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z306" w:id="280"/>
+    <w:bookmarkStart w:name="z306" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        131. Если в наследственную массу входит движимое и недвижимое имущество (в том числе доли в уставных капиталах), которое подлежит государственной регистрации, проверяется принадлежность указанного имущества наследодателю на основании правоустанавливающих документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z307" w:id="281"/>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z307" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       132. В подтверждение факта смерти наследодателя, времени и места открытия наследства, состава и место нахождения наследственного имущества нотариус истребует документы, копии которых приобщаются к наследственному делу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkEnd w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14253,90 +16255,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z308" w:id="282"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z175" w:id="283"/>
+    <w:bookmarkStart w:name="z308" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      133. До выдачи свидетельства о праве на наследство по завещанию, в случае удостоверения завещания другим нотариусом, наследник по завещанию предъявляет нотариусу сведения с места хранения завещания о том, что завещание не изменено и не отменено. Указанные сведения излагаются как в завещании, так и на отдельном документе (при хранении завещания в архиве) с проставлением даты и скреплены подписью и печатью компетентного лица.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z175" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если свидетельство о праве на наследство по завещанию выдается на основании секретного завещания, то нотариусу по месту открытия наследства наследник для получения свидетельства о праве на наследство представляет нотариально удостоверенную копию протокола вскрытия и оглашения секретного завещания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkEnd w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Не принимается к удостоверению наследственных прав протокол вскрытия конверта с секретным завещанием, содержащий указание на то, что при вскрытии конверта в нем не обнаружено завещание либо обнаруженный документ не является завещанием.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -14356,187 +16358,207 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 133 в редакции приказа Министра юстиции РК от 29.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 149</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом Министра юстиции РК от 09.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 142</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z309" w:id="284"/>
+    <w:bookmarkStart w:name="z309" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       134. Круг лиц, имеющих право на обязательную долю в наследстве и на долю в общем имуществе супругов, устанавливается на основании:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z310" w:id="285"/>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z310" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) письменного заявления наследника (наследников) по завещанию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z311" w:id="286"/>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z311" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) письменного заявления лица, имеющего право на обязательную долю в наследстве;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z312" w:id="287"/>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z312" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) письменного заявления пережившего супруга о выдаче свидетельства о праве собственности на долю в общем имуществе супругов, нажитого во время брака;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z313" w:id="288"/>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z313" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) документы, подтверждающие факт родственных и/или брачных отношений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z314" w:id="289"/>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z314" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При определении размера обязательной доли нотариусу следует исходить из числа всех наследников по закону призываемой очереди, которые могли бы наследовать, если бы порядок наследования не был изменен завещанием.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkEnd w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14555,70 +16577,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z315" w:id="290"/>
+    <w:bookmarkStart w:name="z315" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       135. При выдаче свидетельства о праве на наследство по завещанию в наследственном деле нотариуса остается завещание либо нотариально удостоверенная копия протокола вскрытия и оглашения секретного завещания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkEnd w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14637,110 +16659,204 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z316" w:id="291"/>
+    <w:bookmarkStart w:name="z316" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       136. В случае, если наследник (как по закону, так и по завещанию) принял наследство, но умер, не успев оформить своих наследственных прав, свидетельство о праве на наследство (как по закону, так и по завещанию) выдается его наследникам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z317" w:id="292"/>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z317" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       137. Если наследник по закону или завещанию умер в течение шести месяцев после открытия наследства, не успев его принять в срок, установленный законом, права на принятие причитающейся ему доли наследства переходит к его наследникам (наследственная трансмиссия).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z318" w:id="293"/>
+    <w:bookmarkEnd w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац первый пункта 138 предусматривается в редакции приказа Министра юстиции РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       138. При выдаче свидетельства о праве на наследство нотариус запрашивает информационную справку об отсутствии/наличии наследственного дела и завещания в ЕНИС или из других государственных нотариальных контор, у нотариусов или территориальной нотариальной палаты по месту открытия наследства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае принятия заявления о принятии либо отказе от наследства несколькими нотариусами, свидетельство о праве на наследство выдается нотариусом, у которого, согласно книге учета наследственных дел или реестру наследственных дел, открыто наследственное дело раньше.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -14777,70 +16893,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z320" w:id="294"/>
+    <w:bookmarkStart w:name="z320" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       139. Если наследники лишены возможности представить документы, необходимые для оформления наследства нотариус оказывает содействие по их истребованию из компетентных органов. Если в соответствующих органах указанные документы не сохранились, нотариус разъясняет заинтересованным лицам порядок обращения в суд. Если в тексте завещания указаны родственные отношения наследников с завещателем, необходимо истребовать документы, подтверждающие эти отношения. В случае отсутствия таких документов нотариус выдает свидетельство о праве на наследство по завещанию без их представления. В этом случае в тексте свидетельства о праве на наследство родственные отношения не указываются.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkEnd w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14859,70 +16975,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z321" w:id="295"/>
+    <w:bookmarkStart w:name="z321" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       140. Свидетельство о праве на наследство (как по закону, так и по завещанию) выдается всем наследникам вместе либо каждому в отдельности, в зависимости от их волеизъявления, на каждое наследственное имущество в отдельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkEnd w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При наличии обременений на наследственное имущество выдача свидетельства о праве на наследство производится с извещением залогодержателя или компетентных органов, наложивших обременение.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -14959,70 +17075,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z323" w:id="296"/>
+    <w:bookmarkStart w:name="z323" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       141. При выдаче свидетельства о праве на наследство, как по закону, так и по завещанию нотариус истребует правоустанавливающие документы на недвижимое имущество, зарегистрированные в установленном порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkEnd w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если свидетельство о праве на наследство выдается на целое недвижимое имущество, то оригинал правоустанавливающих документов остается в делах нотариуса.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15077,90 +17193,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z325" w:id="297"/>
+    <w:bookmarkStart w:name="z325" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       142. В случае, когда на момент обращения наследника к нотариусу право на недвижимое имущество было оформлено, либо находилось на стадии оформления на имя наследодателя, однако это право в установленном законодательством порядке наследодателем не было зарегистрировано, нотариус, в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 1040</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса выдает наследнику свидетельство о праве на наследство, состоящее из неимущественных прав, в том числе из права обращения в регистрирующий орган за регистрацией права собственности за наследодателем, права сдачи в эксплуатацию строений, права обращения в уполномоченные органы за получением, дубликата правоустанавливающих и иных документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkEnd w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15179,70 +17295,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z326" w:id="298"/>
+    <w:bookmarkStart w:name="z326" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        143. Наследникам, получившим свидетельство о праве на наследство в отношении определенной части наследственного имущества, в дальнейшем дополнительно выдается свидетельство о праве на наследство на имущество, не перечисленное в ранее выданном свидетельстве о праве на наследство.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkEnd w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При выдаче дополнительного свидетельства нотариус повторно не истребует документы, приобщенные к ранее выданному свидетельству.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -15279,70 +17395,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z328" w:id="299"/>
+    <w:bookmarkStart w:name="z328" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        144. О выдаче свидетельства о праве на наследство (как по закону, так и по завещанию) на имя опекаемого или подопечного несовершеннолетнего или недееспособного наследника нотариус сообщает органам опеки или попечительства по месту жительства наследника для охраны его имущественного интереса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkEnd w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15361,70 +17477,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z329" w:id="300"/>
+    <w:bookmarkStart w:name="z329" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        145. На основании заявлений об отказе от наследства или о принятии наследства либо о выдаче свидетельства о праве на наследство заводится наследственное дело и присваивается порядковый номер. Все последующие заявления от других наследников, в том числе дополнительные, также регистрируются в реестре наследственных дел, по форме, предусмотренной Правилами по ведению реестров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkEnd w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На всех заявлениях указывается дата их поступления с сохранением номера наследственного дела, присвоенного первому поступившему заявлению.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -15461,226 +17577,226 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z330" w:id="301"/>
+    <w:bookmarkStart w:name="z330" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        146. В наследственном деле хранятся представленные наследниками документы, на основании которых выдано свидетельство о праве на наследство.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z331" w:id="302"/>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z331" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 12. Выдача свидетельств о праве собственности на долю в общем имуществе супругов и иных лиц, имеющих имущество на праве общей совместной собственности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkEnd w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 12 в редакции приказа Министра юстиции РК от 29.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 149</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z332" w:id="303"/>
+    <w:bookmarkStart w:name="z332" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       147. Нотариус по совместному письменному заявлению лиц, имущество которых находится на праве общей совместной собственности, выдают лицу или лицам, пожелавшим получить долю в общем имуществе, свидетельство о праве собственности на такую долю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z333" w:id="304"/>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z333" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       148. При выдаче свидетельства о праве собственности на долю в общем имуществе супругов нотариус истребует:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z189" w:id="305"/>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z189" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) свидетельство о заключении брака в случаях, когда брак расторгнут - свидетельство о расторжении брака либо справку уполномоченного органа о регистрации акта гражданского состояния";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z190" w:id="306"/>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z190" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) правоустанавливающие документы на недвижимое имущество;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z191" w:id="307"/>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z191" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) свидетельства о государственной регистрации транспортного средства (технический паспорт);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkEnd w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) иные документы, подтверждающие состав и размер имущества супругов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -15717,90 +17833,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z338" w:id="308"/>
+    <w:bookmarkStart w:name="z338" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       149. В случае смерти одного из супругов свидетельство о праве собственности на долю в общем имуществе супругов выдается нотариусом по месту открытия наследства по письменному заявлению пережившего супруга, с извещением наследников, принявших наследство.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="308"/>
-    <w:bookmarkStart w:name="z339" w:id="309"/>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z339" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       150. При получении заявления пережившего супруга о выдаче свидетельства о праве собственности на долю в общем имуществе супругов в случае смерти одного из супругов нотариус извещает наследников умершего супруга, принявшим наследство, в котором указывается состав общего имущества супругов, на долю которого переживший супруг просит выдать свидетельство о праве собственности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkEnd w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15819,170 +17935,170 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z340" w:id="310"/>
+    <w:bookmarkStart w:name="z340" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        151. Нотариусом может быть выдано свидетельство о праве собственности на долю умершего супруга в общем имуществе нажитом во время брака по заявлению пережившего супруга либо его наследников. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z341" w:id="311"/>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z341" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае обращения наследников по вопросу выдачи такого свидетельства, оно выдается нотариусом с согласия пережившего супруга.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z342" w:id="312"/>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z342" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       152. В случае недостижения согласия в выдаче такого свидетельства нотариус разъясняет порядок обращения в суд.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z343" w:id="313"/>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z343" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       153. В случае смерти обоих супругов выдел доли супругов решается в судебном порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z344" w:id="314"/>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z344" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       154. Если наследники умершего супруга лично явились к нотариусу, они устно извещаются последним об обстоятельствах, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 150</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, о чем делается отметка на заявлении пережившего супруга о выдаче свидетельства о праве собственности на долю в общем имуществе супругов за подписью наследника.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkEnd w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16001,90 +18117,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z345" w:id="315"/>
+    <w:bookmarkStart w:name="z345" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        155.При выдаче свидетельства о праве собственности на долю в общем имуществе супругов пережившему супругу нотариус помимо документов, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 148</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, истребует свидетельство или уведомление о смерти супруга.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkEnd w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16103,71 +18219,71 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z346" w:id="316"/>
+    <w:bookmarkStart w:name="z346" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        156. Если переживший супруг обратился за выдачей свидетельства о праве собственности на долю в общем имуществе супругов после выдачи свидетельства о праве на наследство, нотариус разъясняет ему порядок обращения в суд.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z347" w:id="317"/>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z347" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16182,171 +18298,171 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Исключен приказом Министра юстиции РК от 04.06.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">№ 315 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z350" w:id="318"/>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z350" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       158. При выдаче свидетельства о праве собственности на долю в крестьянском (фермерском) хозяйстве нотариус истребует:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z351" w:id="319"/>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z351" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) выписку из похозяйственной книги, подтверждающую круг лиц, совместно ведущих крестьянское (фермерское) хозяйство;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="319"/>
-    <w:bookmarkStart w:name="z352" w:id="320"/>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z352" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) правоустанавливающие документы на недвижимое имущество зарегистрированные в регистрирующем органе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z353" w:id="321"/>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z353" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) техническую документацию на сельскохозяйственную технику.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z354" w:id="322"/>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z354" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       159. В случае, если заинтересованные лица в составе имущества крестьянского (фермерского) хозяйства указывают рабочий скот, птицу, многолетние насаждения, семенной фонд, урожай, посевы, другое имущество, а также иную продукцию, полученную в результате хозяйственной деятельности крестьянского (фермерского) хозяйства, то оценка этого имущества указывается нотариусом по соглашению сторон, либо по их желанию оценка производится оценщиком с составлением описи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z355" w:id="323"/>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z355" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       160. При наличии обременения отчуждения имущества свидетельство о праве собственности выдается только с разрешения органа, наложившего обременение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkEnd w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16365,70 +18481,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z356" w:id="324"/>
+    <w:bookmarkStart w:name="z356" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        161. Свидетельство о праве собственности на долю в общей совместной собственности супругов или иных лиц, имеющих имущество на праве общей совместной собственности, является правоустанавливающим документом на выделенную долю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkEnd w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16447,70 +18563,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z357" w:id="325"/>
+    <w:bookmarkStart w:name="z357" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        162. Правоустанавливающий документ с отметкой о выдаче свидетельства возвращается, при этом в делах нотариуса остается копия правоустанавливающего документа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkEnd w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16529,90 +18645,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z358" w:id="326"/>
+    <w:bookmarkStart w:name="z358" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        163. Выдаваемое свидетельство о праве собственности на долю в общем имуществе, которое в соответствии с действующим законодательством подлежит государственной регистрации, регистрируется в регистрирующем органе, о чем делается отметка в свидетельстве.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z359" w:id="327"/>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z359" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       164. Свидетельство о праве собственности на недвижимое имущество выдается по месту их нахождения, за исключением случаев предусмотренных пунктом 149 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkEnd w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16631,202 +18747,202 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z360" w:id="328"/>
+    <w:bookmarkStart w:name="z360" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  13. Наложение и снятие запрещения отчуждения имущества</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkEnd w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Глава 13 исключена приказом Министра юстиции РК от 29.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 149</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z363" w:id="329"/>
+    <w:bookmarkStart w:name="z363" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 14. Свидетельствование верности копий документов и выписок из них</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkEnd w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 14 в редакции приказа Министра юстиции РК от 29.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 149</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z364" w:id="330"/>
+    <w:bookmarkStart w:name="z364" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       167. Нотариус свидетельствует верность копий документов и выписок из них при условии, что они не противоречат законодательным актам Республики Казахстан и имеют юридическое значение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z365" w:id="331"/>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z365" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       168. Не свидетельствуется верность копии и выписок нормативных правовых актов, а также газетных изданий, книг, статей, монографий, частных писем и других документов, не имеющих юридического значения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkEnd w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Не допускается свидетельствование копий документов, представленных юридическими лицами, заверенных оттиском факсимиле.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -16863,70 +18979,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z366" w:id="332"/>
+    <w:bookmarkStart w:name="z366" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       169. Верность копии завещания свидетельствуется при предъявлении свидетельства или уведомления о смерти завещателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkEnd w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16945,70 +19061,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z367" w:id="333"/>
+    <w:bookmarkStart w:name="z367" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       170. Не свидетельствуется верность копии документа и выписки из него, имеющие подчистки, приписки, зачеркнутые слова, а также иные не оговоренные исправления, либо если документ написан карандашом, имеет неясный текст, изложен на нескольких листах, которые не пронумерованы, не прошнурованы и не скреплены надлежащим образом, либо имеет нечитаемый оттиск печати.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkEnd w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17027,110 +19143,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z368" w:id="334"/>
+    <w:bookmarkStart w:name="z368" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        171. Нотариально засвидетельствованная копия должна содержать точный текст подлинного документа, указание на наличие подписей должностных лиц, а также расшифрованный текст печати, которой скреплен документ. На копии проставляется удостоверительная надпись нотариуса, его подпись и оттиск его печати.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z369" w:id="335"/>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z369" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       172. Копия документа и выписка из него, изложенная на нескольких листах, изготавливается с соблюдением требований </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkEnd w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17149,70 +19265,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z370" w:id="336"/>
+    <w:bookmarkStart w:name="z370" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        173. Свидетельствование верности копии документа и выписки из него, выданные официальными учреждениями иностранного государства, производится только при наличии на документе отметки о легализации или апостиля. Легализация или апостилирование документа не требуется в случаях, если имеется соответствующее соглашение между Республикой Казахстан и иностранным государством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkEnd w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17231,70 +19347,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z371" w:id="337"/>
+    <w:bookmarkStart w:name="z371" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        174. Верность выписки может быть засвидетельствована только тогда, когда в документе, из которого делается выписка, содержатся сведения о нескольких отдельных, не связанных между собой вопросов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkEnd w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Выписка осуществляется путем механического воспроизведения текста документа на пишущей машинке, компьютере, переписывания от руки, ксерокопирования и сканирования.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -17493,70 +19609,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z372" w:id="338"/>
+    <w:bookmarkStart w:name="z372" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        175. Верность копии документа и выписки из него, выданного гражданином, свидетельствуется при условии, если подлинность подписи гражданина на документе засвидетельствована нотариусом или должностными лицами, уполномоченными совершать нотариальные действия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkEnd w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17575,110 +19691,204 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z373" w:id="339"/>
+    <w:bookmarkStart w:name="z373" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        176. Верность копии с копии документа свидетельствуется лишь в случае, если копия документа ранее нотариально засвидетельствована или выдана юридическим лицом, от которого исходит подлинный документ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="339"/>
-    <w:bookmarkStart w:name="z374" w:id="340"/>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z374" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В последнем случае копия документа должна быть изготовлена на бланке данного юридического лица, скреплена его печатью и иметь отметку о том, что подлинный документ находится у выдавшего документ юридического лица.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="340"/>
-    <w:bookmarkStart w:name="z375" w:id="341"/>
+    <w:bookmarkEnd w:id="320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 177 предусматривается в редакции приказа Министра юстиции РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177. Правила свидетельствования копии с копии документа аналогичны правилам свидетельствования копии документа. В электронном реестре ЕНИС указывается содержание, реквизиты документа, сведения об органе, первоначально засвидетельствовавший копию документа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17697,127 +19907,127 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z376" w:id="342"/>
+    <w:bookmarkStart w:name="z376" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 15. Свидетельствование подлинности подписи на документах</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkEnd w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 15 в редакции приказа Министра юстиции РК от 29.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 149</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z377" w:id="343"/>
+    <w:bookmarkStart w:name="z377" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       178. Нотариус свидетельствует подлинность подписи на документе, содержание которого не противоречит законодательным актам и не представляет собой изложение сделки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="343"/>
-    <w:bookmarkStart w:name="z378" w:id="344"/>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z378" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       179. При свидетельствовании подлинности подписи нотариусом выясняется дееспособность граждан в соответствии с требованиями </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17832,406 +20042,466 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="344"/>
-    <w:bookmarkStart w:name="z379" w:id="345"/>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z379" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       180. Подлинность подписи гражданина на документе не свидетельствуется, если в нем содержатся обстоятельства, право удостоверения, подтверждения, которых принадлежит государственному органу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="345"/>
-    <w:bookmarkStart w:name="z380" w:id="346"/>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z380" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 16. Свидетельствование верности перевода документов с одного языка на другой</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkEnd w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 16 в редакции приказа Министра юстиции РК от 29.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 149</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z381" w:id="347"/>
+    <w:bookmarkStart w:name="z381" w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       181. Нотариус свидетельствует верность перевода с одного языка на другой, в случае, если он владеет соответствующими языками.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="347"/>
-    <w:bookmarkStart w:name="z382" w:id="348"/>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z382" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       182. Если нотариусу не известен язык, на котором изложен документ, или язык, на который требуется перевести содержание документа (в том числе нотариально удостоверенного) перевод оформляется переводчиком.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="348"/>
-    <w:bookmarkStart w:name="z383" w:id="349"/>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z383" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При этом нотариус устанавливает личность переводчика, в соответствии с требованиями </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="349"/>
-    <w:bookmarkStart w:name="z384" w:id="350"/>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z384" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Полномочия переводчика подтверждаются одним из следующих документов: дипломом о высшем образовании, приложении к диплому о высшем образовании, сертификатом, подтверждающие квалификацию переводчика, трудовым договором, приказом о принятии на работу на должность переводчика.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="350"/>
-    <w:bookmarkStart w:name="z385" w:id="351"/>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z385" w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       183. Если для свидетельствования верности перевода представлен документ, выданный официальными учреждениями иностранных государств, такое нотариальное действие осуществляется при наличии на документе отметки о его легализации или апостиля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="351"/>
-    <w:bookmarkStart w:name="z386" w:id="352"/>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z386" w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       184. Если при совершении нотариального действия (удостоверение сделки, свидетельствование верности копии) одновременно совершается и перевод на другой язык, то перевод помещается на одном листе с подлинником, оба текста рядом, на одной странице, разделенной вертикальной чертой таким образом, чтобы подлинный текст помещался на левой стороне, а перевод - на правой, либо подшивается на отдельном листе. Перевод должен быть сделан со всего текста переводимого документа (в том числе удостоверительную надпись, надпись о легализации документа) и заканчиваться подписями. Под переводом помещается подпись переводчика. Удостоверительная надпись излагается под текстами документа и перевода с него.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z676" w:id="332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Совершение нотариальных действий с переводами газетных изданий, книг, статей, монографий, законов и подзаконных актов Республики Казахстан производится с соблюдением авторского права и в порядке, установленном законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z675" w:id="333"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перевод приобщается к подлинному экземпляру переводимого документа, а при невозможности приобщается к его копии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 184 - в редакции приказа Министра юстиции РК от 27.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 697</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом Министра юстиции РК от 26.02.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z390" w:id="353"/>
+    <w:bookmarkStart w:name="z390" w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        185. Перевод, помещенный на отдельном от подлинника тексте, прикрепляется к подлинному документу, пронумеровывается, прошнуровывается, скрепляется подписью нотариуса и оттиском его печати.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="353"/>
-    <w:bookmarkStart w:name="z391" w:id="354"/>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z391" w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 17. Удостоверение фактов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkEnd w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 17 в редакции приказа Министра юстиции РК от 29.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 149</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z392" w:id="355"/>
+    <w:bookmarkStart w:name="z392" w:id="336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       186. Нотариус выдает свидетельство о нахождении гражданина в живых, нахождения гражданина в определенном месте и удостоверяет время предъявления документов в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18266,51 +20536,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>83</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона на основании письменного заявления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkEnd w:id="336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18329,262 +20599,262 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z393" w:id="356"/>
+    <w:bookmarkStart w:name="z393" w:id="337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  Глава 18. Передача заявлений физических и юридических лиц другим физическим и юридическим лицам</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkEnd w:id="337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 18 в редакции приказа Министра юстиции РК от 29.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 149</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z394" w:id="357"/>
+    <w:bookmarkStart w:name="z394" w:id="338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       187. Нотариус передает заявления физических и юридических лиц другим физическим и юридическим лицам в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="357"/>
-    <w:bookmarkStart w:name="z395" w:id="358"/>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z395" w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В свидетельстве может быть указано содержание полученного на заявление ответа или сведения о том, что в назначенный срок ответ не поступил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="358"/>
-    <w:bookmarkStart w:name="z396" w:id="359"/>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z396" w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       188. Заявление и свидетельство оформляются в 3-х экземплярах, один из которых направляется адресату, один остается у отправителя с отметкой о том, что соответствующее заявление и свидетельство направлены адресату, а один остается в делах нотариуса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="359"/>
-    <w:bookmarkStart w:name="z397" w:id="360"/>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z397" w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 19. Принятие в депозит денег</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkEnd w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 19 в редакции приказа Министра юстиции РК от 29.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 149</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z398" w:id="361"/>
+    <w:bookmarkStart w:name="z398" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       189. Нотариус в случаях, предусмотренных законодательством, принимает от должника деньги на условиях депозита, а ценные бумаги – на условиях хранения на имя нотариуса. Внесение денег на условиях депозита или ценных бумаг на условиях хранения на имя нотариуса считается исполнением обязательств. О поступлении денег нотариус извещает кредитора и по его требованию выдает причитающиеся ему деньги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkEnd w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Если внесение денег на депозит было осуществлено в порядке, установленном частью второй </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18641,70 +20911,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z402" w:id="362"/>
+    <w:bookmarkStart w:name="z402" w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        190. Нотариус принимает деньги на условиях депозита на основании заявления должника, подлинность подписи которого нотариально свидетельствуется. Заявление должника о принятии нотариусом на условиях депозита причитающихся с должника денег, регистрируется в день его поступления в Журнале регистрации входящих документов. Нотариус, принимая деньги на условиях депозита, проверяет основания взноса, то есть основания возникновения прав кредитора и обязанностей должника. Копия документа, подтверждающего обязательство, остается в делах нотариуса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkEnd w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18723,70 +20993,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z403" w:id="363"/>
+    <w:bookmarkStart w:name="z403" w:id="344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        191. Вместе с документами конкретной депозитной операции помещаются все документы, связанные с принятием нотариусом денег на условиях депозита, включая документы, подтверждающие наличие оснований для внесения денег на условиях депозита, право обратившегося к нотариусу лица исполнить обязательство внесением долга в депозит, банковский документ о зачислении на депозитный счет нотариуса денежных средств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkEnd w:id="344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18805,70 +21075,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z404" w:id="364"/>
+    <w:bookmarkStart w:name="z404" w:id="345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        192. О принятии денег на условиях депозита нотариус заказным письмом направляет кредитору извещение. Уведомление о вручении извещения хранится в документах конкретной депозитной операции. Расходы за отправку извещения несет должник.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkEnd w:id="345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если должник не указал адрес и/или место нахождения кредитора или по указанному адресу кредитор отсутствует, нотариус письменно предупреждает должника, что извещение кредитора о взносе денег является обязанностью должника.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -18905,70 +21175,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z407" w:id="365"/>
+    <w:bookmarkStart w:name="z407" w:id="346"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        193. Принятие денег на условиях депозита производится нотариусом по месту исполнения денежного обязательства, определяемого для кредитора - физического лица, по месту нахождение в момент возникновения обязательства, а для кредитора - юридического лица, по месту его государственной регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkEnd w:id="346"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18987,70 +21257,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z408" w:id="366"/>
+    <w:bookmarkStart w:name="z408" w:id="347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       194. Нотариус открывает текущий счет в банке. Расходы по открытию и обслуживанию счета несет должник, обратившийся к нотариусу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkEnd w:id="347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Деньги, находящиеся на депозите нотариуса, не являются собственностью нотариуса и (или) его доходом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -19087,70 +21357,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z409" w:id="367"/>
+    <w:bookmarkStart w:name="z409" w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        195. После принятия денег от должника нотариус выдает должнику акт о принятии денег, в котором указывается:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkEnd w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) дата;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -19277,70 +21547,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z410" w:id="368"/>
+    <w:bookmarkStart w:name="z410" w:id="349"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        196. Выдача из депозита денег производится по заявлению депонента, подлинность подписи которого нотариально свидетельствуется. Юридическим лицам деньги перечисляются на их счета безналичным способом. Физическим лицам деньги выдается как наличным, так и безналичным способом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkEnd w:id="349"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19359,108 +21629,108 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z412" w:id="369"/>
+    <w:bookmarkStart w:name="z412" w:id="350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       197. Возврат денег лицу, внесшему их в депозит, допускается:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkEnd w:id="350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) с письменного согласия лица, в пользу которого сделан взнос;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z216" w:id="370"/>
+    <w:bookmarkStart w:name="z216" w:id="351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) по решению суда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkEnd w:id="351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) при неисполнении одной из сторон своих обязательств, если возможность возврата денег предусмотрена соглашением сторон.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -19497,126 +21767,126 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z413" w:id="371"/>
+    <w:bookmarkStart w:name="z413" w:id="352"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  Глава 20. Совершение протеста векселей</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkEnd w:id="352"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 20 в редакции приказа Министра юстиции РК от 29.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 149</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z414" w:id="372"/>
+    <w:bookmarkStart w:name="z414" w:id="353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       198. Деньги, находящиеся на депозитном счете нотариуса, не являются доходом нотариуса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkEnd w:id="353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19635,166 +21905,166 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z415" w:id="373"/>
+    <w:bookmarkStart w:name="z415" w:id="354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        199. В случае протеста о неакцепте или неплатеже нотариус предупреждает об этом всех обязанных по векселю лиц, направив им письменное извещение в соответствии с адресами, имеющимися на векселе либо у лиц, потребовавших протест. Расходы по такому извещению добавляются к издержкам по протесту.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="373"/>
-    <w:bookmarkStart w:name="z416" w:id="374"/>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z416" w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 21. Принятие на хранение документов и ценных бумаг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkEnd w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 21 в редакции приказа Министра юстиции РК от 29.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 149</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z417" w:id="375"/>
+    <w:bookmarkStart w:name="z417" w:id="356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       200. Нотариус принимает на хранение документы и ценные бумаги в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 93</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона на основании письменного заявления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkEnd w:id="356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19813,187 +22083,187 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z418" w:id="376"/>
+    <w:bookmarkStart w:name="z418" w:id="357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        201. Нотариусы принимают сдаваемые на хранение документы и ценные бумаги, независимо от их содержания, а также принадлежности определенному лицу (лицам). Экземпляр свидетельства хранится в делах у нотариуса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="376"/>
-    <w:bookmarkStart w:name="z419" w:id="377"/>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z419" w:id="358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       202. Возвращение принятых на хранение документов и ценных бумаг производится в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 94</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="377"/>
-    <w:bookmarkStart w:name="z420" w:id="378"/>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z420" w:id="359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае смерти лица, сдавшего документы или ценные бумаги на хранение, принятые на хранение документы или ценные бумаги выдаются наследникам на основании свидетельства о праве на наследство.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="378"/>
-    <w:bookmarkStart w:name="z421" w:id="379"/>
+    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkStart w:name="z421" w:id="360"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 22. Совершение морских протестов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkEnd w:id="360"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 22 в редакции приказа Министра юстиции РК от 29.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 149</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z422" w:id="380"/>
+    <w:bookmarkStart w:name="z422" w:id="361"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       203. В целях обеспечения доказательств для защиты прав и законных интересов судовладельца нотариус принимает заявление о морском протесте в соответствии со статьями </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20008,287 +22278,287 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>96</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="380"/>
-    <w:bookmarkStart w:name="z423" w:id="381"/>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z423" w:id="362"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       204. Нотариус на основании заявления капитана, данных судового журнала, а также опроса самого капитана и, по возможности, не менее двух свидетелей из числа лиц командного состава судна и двух свидетелей из судовой команды, совершает акт о морском протесте по правилам </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 97</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="381"/>
-    <w:bookmarkStart w:name="z424" w:id="382"/>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z424" w:id="363"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 23. Обеспечение доказательств</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkEnd w:id="363"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 23 в редакции приказа Министра юстиции РК от 29.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 149</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z425" w:id="383"/>
+    <w:bookmarkStart w:name="z425" w:id="364"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       205. По просьбе заинтересованных лиц нотариус обеспечивает доказательства, необходимые в случае возникновения дела в суде или другом компетентном органе, если имеются основания полагать, что представление доказательств впоследствии станет невозможным или затруднительным.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="383"/>
-    <w:bookmarkStart w:name="z426" w:id="384"/>
+    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkStart w:name="z426" w:id="365"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нотариус не обеспечивает доказательств по делу, которое в момент обращения заинтересованных лиц к нотариусу находится в производстве суда или другого компетентного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="384"/>
-    <w:bookmarkStart w:name="z427" w:id="385"/>
+    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:name="z427" w:id="366"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       206. Указанное в пункте 205 настоящих Правил не применяется, если доказательства представляются в органы иностранного государства. В этих случаях обеспечение доказательств производится независимо от того, находится ли дело в производстве органов иностранного государства в момент обращения заинтересованного лица.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="385"/>
-    <w:bookmarkStart w:name="z428" w:id="386"/>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z428" w:id="367"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       207. Заинтересованное лицо предъявляет нотариусу заявления с изложением обстоятельств, в соответствии с которыми требуется обеспечение доказательств, указанием объекта или обстоятельства, которые будут служить в качестве доказательств, а также указываются сведения о том, что в суде или ином компетентном органе не имеется возбужденного дела. При принятии заявления нотариус свидетельствует подлинность подписи заинтересованного лица на заявлении. Нотариус разъясняет заинтересованному лицу, что в случае, если обеспечение доказательств будет произведено после возбуждения дела в суде или ином административном органе, такое обеспечение в соответствии с требованиями законодательства не будет иметь силы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="386"/>
-    <w:bookmarkStart w:name="z429" w:id="387"/>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z429" w:id="368"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       208. Вопрос об обеспечении доказательств решается нотариусом каждый раз с учетом конкретных обстоятельств. При решении вопроса о необходимости обеспечения доказательства нотариус выясняет обстоятельства, затрудняющие или делающие невозможным получение доказательств в будущем. В случае необоснованности заявления об обеспечении доказательства, нотариус отказывает в совершении данного нотариального действия и выносит постановление об отказе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="387"/>
-    <w:bookmarkStart w:name="z430" w:id="388"/>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z430" w:id="369"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       209. Нотариус в порядке обеспечения доказательств опрашивает граждан, производит осмотр документов и предметов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="388"/>
-    <w:bookmarkStart w:name="z431" w:id="389"/>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z431" w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       210. Нотариус извещает о времени и месте обеспечения доказательств всех заинтересованных лиц, их неявка не является препятствием для выполнения действий по обеспечению доказательств. Без извещения заинтересованных лиц обеспечение доказательств возможно в случаях, не терпящих отлагательства, либо когда нельзя заранее определить, кто будет впоследствии участвовать в деле. При этом в протоколе опроса либо осмотра письменных и вещественных доказательств указывается причина не сообщения заинтересованных лиц.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="389"/>
+    <w:bookmarkEnd w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20307,70 +22577,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z432" w:id="390"/>
+    <w:bookmarkStart w:name="z432" w:id="371"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        211. Нотариус составляет протокол, в котором указывается:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkEnd w:id="371"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) дата, время и место опроса;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -20515,268 +22785,330 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z440" w:id="391"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z441" w:id="392"/>
+    <w:bookmarkStart w:name="z440" w:id="372"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      212. Письменные и вещественные доказательства обеспечиваются путем их осмотра. Осмотр может производиться по месту нахождения доказательств, которые не могут быть доставлены к нотариусу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z441" w:id="373"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       213. О результатах осмотра письменных и вещественных доказательств составляется протокол, в котором указывается:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="392"/>
-    <w:bookmarkStart w:name="z442" w:id="393"/>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z442" w:id="374"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При производстве осмотра письменных и вещественных доказательств составляется протокол, в котором указываются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="393"/>
-    <w:bookmarkStart w:name="z443" w:id="394"/>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z443" w:id="375"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) дата и место производства осмотра;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="394"/>
-    <w:bookmarkStart w:name="z444" w:id="395"/>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z444" w:id="376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) лицо, производящее осмотр;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="395"/>
-    <w:bookmarkStart w:name="z445" w:id="396"/>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z445" w:id="377"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сведения о лицах, участвующих в осмотре;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="396"/>
-    <w:bookmarkStart w:name="z446" w:id="397"/>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:name="z446" w:id="378"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) содержание заявления лица, обратившегося за совершением нотариального действия, мотивы, по которым нотариус пришел к выводу о неотложности закрепления доказательств, а в необходимых случаях основания, по которым о совершении нотариального действия не были предварительно уведомлены предполагаемые стороны и заинтересованные лица;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="397"/>
-    <w:bookmarkStart w:name="z447" w:id="398"/>
+    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkStart w:name="z447" w:id="379"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) результаты осмотра доказательств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="398"/>
-    <w:bookmarkStart w:name="z448" w:id="399"/>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z448" w:id="380"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Протокол осмотра доказательств подписывается участвующими в осмотре лицами, нотариусом и скрепляется оттиском печати нотариуса. Один экземпляр протокола выдается заявителю, второй - остается в нотариальном архивном фонде.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="399"/>
-    <w:bookmarkStart w:name="z449" w:id="400"/>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z449" w:id="381"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Протокол, изложенный более чем на одном листе, пронумеровывается, прошнуровывается и скрепляется подписью и оттиском печати нотариуса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="400"/>
-    <w:bookmarkStart w:name="z37" w:id="401"/>
+    <w:bookmarkEnd w:id="381"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. В пункт 213 внесено изменение на казахском языке, текст на русском языке не меняется приказом Министра юстиции РК от 09.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 142</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="382"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 24. Договор суррогатного материнства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="401"/>
+    <w:bookmarkEnd w:id="382"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены главой 24 в соответствии с приказом Министра юстиции РК от 04.06.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20791,51 +23123,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); заголовок в редакции приказа Министра юстиции РК от 29.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 149</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="402"/>
+    <w:bookmarkStart w:name="z38" w:id="383"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       214. Договор суррогатного материнства составляется и удостоверяется в соответствии с нормами </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20850,71 +23182,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса Республики Казахстан "О браке (супружестве) и семье.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="402"/>
-    <w:bookmarkStart w:name="z39" w:id="403"/>
+    <w:bookmarkEnd w:id="383"/>
+    <w:bookmarkStart w:name="z39" w:id="384"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       215. При удостоверении договора суррогатного материнства суррогатная мать предоставляет оригинал заключения медицинской организации, оригинал справки о состоянии здоровья ребенка (детей), которые остаются в делах нотариуса и оригиналы свидетельств о рождении ребенка (детей), копии которых остаются в делах нотариуса. Если суррогатная мать состоит в браке, то истребуется согласие от супруга на заключение такого договора и участие суррогатной матери в программе суррогатного материнства, которое удостоверяется нотариально.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="403"/>
+    <w:bookmarkEnd w:id="384"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если суррогатная мать в браке не состоит, то отбирается заявление об этом, на котором нотариус свидетельствует подлинность подписи.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -20951,88 +23283,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="404"/>
+    <w:bookmarkStart w:name="z40" w:id="385"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       216. Нотариус при заключении и удостоверении договора суррогатного материнства проверяет брачные отношения супругов (заказчиков). Супруги (заказчики) предоставляют свидетельство о заключении брака, копия которого остается в делах нотариуса, а также заключение медицинской организации о применении вспомогательных репродуктивных методах и технологиях с полной и исчерпывающей информацией об использованных для этого биоматериалах самих лиц, желающих иметь ребенка, либо донорского банка. Один экземпляр заключения в оригинале прилагается к нотариально удостоверенному договору суррогатного материнства и хранится по месту совершения сделки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="404"/>
-    <w:bookmarkStart w:name="z10" w:id="405"/>
+    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkStart w:name="z10" w:id="386"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 25. Совершение исполнительных надписей</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="405"/>
+    <w:bookmarkEnd w:id="386"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены главой 25 в соответствии с приказом Министра юстиции РК от 29.02.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21047,110 +23379,110 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); заголовок в редакции приказа Министра юстиции РК от 29.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 149</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z11" w:id="406"/>
+    <w:bookmarkStart w:name="z11" w:id="387"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       217. Исполнительная надпись представляет собой распоряжение нотариуса о взыскании с должника причитающейся взыскателю определенной денежной суммы или истребования движимого имущества.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="406"/>
-    <w:bookmarkStart w:name="z12" w:id="407"/>
+    <w:bookmarkEnd w:id="387"/>
+    <w:bookmarkStart w:name="z12" w:id="388"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       218. Перечень требований, по которым взыскание задолженности производится в бесспорном порядке на основании исполнительных надписей, устанавливается </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 92-1 Закона Республики Казахстан "О нотариате".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="407"/>
+    <w:bookmarkEnd w:id="388"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21169,130 +23501,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="408"/>
+    <w:bookmarkStart w:name="z13" w:id="389"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       219. Исполнительная надпись совершается нотариусом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="408"/>
-    <w:bookmarkStart w:name="z236" w:id="409"/>
+    <w:bookmarkEnd w:id="389"/>
+    <w:bookmarkStart w:name="z236" w:id="390"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       если представленные документы подтверждают бесспорность задолженности должника перед взыскателем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="409"/>
-    <w:bookmarkStart w:name="z237" w:id="410"/>
+    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkStart w:name="z237" w:id="391"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       если со дня возникновения права на иск (заявление) прошло не более трех лет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="410"/>
-    <w:bookmarkStart w:name="z238" w:id="411"/>
+    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkStart w:name="z238" w:id="392"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случаях, когда для требования, по которому совершается исполнительная надпись, законодательством Республики Казахстан установлен иной срок давности, исполнительная надпись выдается в пределах этого срока.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="411"/>
+    <w:bookmarkEnd w:id="392"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнительная надпись предъявляется к принудительному исполнению в течение трех лет со дня ее совершения, если законодательством не установлены иные сроки. Восстановление пропущенного срока для предъявления исполнительной надписи производится в соответствии с гражданским процессуальным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -21329,70 +23661,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="412"/>
+    <w:bookmarkStart w:name="z14" w:id="393"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       220. Для взыскания денежных сумм или истребования иного движимого имущества от должника взыскатель представляет нотариусу заявление о совершении исполнительной надписи (далее-заявление), которое содержит фамилию, имя, отчество (при его наличии) индивидуальный идентификационный номер и место жительства, номер телефона, адрес электронной почты (при их наличии) должника.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="412"/>
+    <w:bookmarkEnd w:id="393"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если взыскатель и/или должник являются юридическим лицом, в заявлении указывается полное наименование юридического лица, его бизнес-идентификационный номер, адрес местонахождения, банковские реквизиты, а также подтверждается полномочие первого руководителя или его представителя на подписание и подачу заявления.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -21425,68 +23757,240 @@
       Заявление от физического и юридического лица подается нотариусу в письменном виде лично либо через представителя.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заявление, представляемое от имени юридического лица, подписывается первым руководителем, скрепляется печатью (при наличии) юридического лица.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац шестой пункта 220 предусматривается в редакции приказа Министра юстиции РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения о физических и юридических лицах и их руководителях нотариус проверяет через ЕНИС.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац седьмой пункта 220 предусматривается в редакции приказа Министра юстиции РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заявление регистрируется в электронном реестре ЕНИС.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -21519,51 +24023,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="413"/>
+    <w:bookmarkStart w:name="z15" w:id="394"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       221. Исполнительная надпись на основании </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21658,112 +24162,112 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 2 статьи 92-1 Закона совершается по месту регистрации либо месту жительства должника (физического лица), если иной адрес не указан в договоре, в случае, если должником является юридическое лицо, то по месту его регистрации либо месту нахождения его постоянно действующего органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="413"/>
-    <w:bookmarkStart w:name="z613" w:id="414"/>
+    <w:bookmarkEnd w:id="394"/>
+    <w:bookmarkStart w:name="z613" w:id="395"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если в договоре указан иной адрес, отличный от места регистрации и места жительства должника (физического лица), то исполнительная надпись совершается нотариусом согласно территории его деятельности в соответствии с указанным в договоре адресом должника.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="414"/>
-    <w:bookmarkStart w:name="z614" w:id="415"/>
+    <w:bookmarkEnd w:id="395"/>
+    <w:bookmarkStart w:name="z614" w:id="396"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнительная надпись в отношении солидарных должников, проживающих или зарегистрированных в разных регионах Республики Казахстан совершается по адресу одного из должников по выбору взыскателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="415"/>
-    <w:bookmarkStart w:name="z615" w:id="416"/>
+    <w:bookmarkEnd w:id="396"/>
+    <w:bookmarkStart w:name="z615" w:id="397"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По указанным требованиям исполнительная надпись совершается нотариусом по территории его деятельности, определенной нотариальной палатой согласно месту нахождения его помещения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="416"/>
-    <w:bookmarkStart w:name="z616" w:id="417"/>
+    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkStart w:name="z616" w:id="398"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       На основании </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21778,52 +24282,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 2 статьи 92-1 Закона взыскатель подает заявление нотариусу независимо от места регистрации должника.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="417"/>
-    <w:bookmarkStart w:name="z617" w:id="418"/>
+    <w:bookmarkEnd w:id="398"/>
+    <w:bookmarkStart w:name="z617" w:id="399"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Исполнительная надпись на основании </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21838,51 +24342,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 2 статьи 92-1 Закона совершается по месту регистрации либо месту жительства, либо по месту нахождения недвижимого имущества должника (физического лица), в случае если должником является юридическое лицо, то по месту его регистрации либо месту нахождения его постоянно действующего органа, либо по месту нахождения недвижимого имущества.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="418"/>
+    <w:bookmarkEnd w:id="399"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21901,110 +24405,204 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="419"/>
+    <w:bookmarkStart w:name="z16" w:id="400"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       222. При подаче заявления, взыскателем представляются документы, указанные в пункте 223 настоящих Правил, являющиеся основанием для совершения исполнительной надписи, а также расчет задолженности. Расчет задолженности, представляемый от имени юридического лица, подписывается первым руководителем и главным бухгалтером (при наличии).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="419"/>
-    <w:bookmarkStart w:name="z618" w:id="420"/>
+    <w:bookmarkEnd w:id="400"/>
+    <w:bookmarkStart w:name="z618" w:id="401"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На основании представленных документов нотариус проверяет бесспорность задолженности должника перед взыскателем, размер задолженности, истечение срока по заявленному требованию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="420"/>
-    <w:bookmarkStart w:name="z619" w:id="421"/>
+    <w:bookmarkEnd w:id="401"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац третий пункта 222 предусматривается в редакции приказа Министра юстиции РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нотариус по модулю ЕНИС "Проверка исполнительной надписи" проверяет сведения относительно совершения исполнительной надписи по данному обязательству.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="421"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22023,411 +24621,411 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="422"/>
+    <w:bookmarkStart w:name="z17" w:id="402"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       223. Исполнительная надпись совершается при предоставлении следующих документов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="422"/>
-    <w:bookmarkStart w:name="z620" w:id="423"/>
+    <w:bookmarkEnd w:id="402"/>
+    <w:bookmarkStart w:name="z620" w:id="403"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) для взыскания задолженности по обязательству, основанному на нотариально удостоверенной сделке, в том числе об исполнении соглашения об урегулировании спора, удостоверенного нотариусом в порядке досудебного урегулирования в случаях, установленным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> или предусмотренных договором, представляются: подлинный экземпляр нотариально удостоверенного договора (соглашения) либо его дубликат (за исключением договоров займа денег);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="423"/>
-    <w:bookmarkStart w:name="z621" w:id="424"/>
+    <w:bookmarkEnd w:id="403"/>
+    <w:bookmarkStart w:name="z621" w:id="404"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) для взыскания задолженности по обязательству, основанному на письменной сделке, срок исполнения которой наступил и неисполнение обязательства признается должником, в том числе в ответе на претензию, направленную взыскателю в порядке досудебного урегулирования спора, представляются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="424"/>
-    <w:bookmarkStart w:name="z622" w:id="425"/>
+    <w:bookmarkEnd w:id="404"/>
+    <w:bookmarkStart w:name="z622" w:id="405"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       подлинные договоры (купли-продажи, поставки, подряда, перевозки, возмездного оказания услуг, хранения и другие);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="425"/>
-    <w:bookmarkStart w:name="z623" w:id="426"/>
+    <w:bookmarkEnd w:id="405"/>
+    <w:bookmarkStart w:name="z623" w:id="406"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       документы, подтверждающие возникновение обязательства должника по уплате задолженности по договорам (товаросопроводительные документы (товарно-транспортная накладная, товарная накладная, грузовая накладная, коносамент или иной документ), документ о передаче имущества (товара), подписанный обеими сторонами (акт приема-передачи, акт о передаче имущества (товара), акт о приемке имущества (товара) по количеству и качеству и другие), документ, удостоверяющий приемку выполненных работ (оказанных услуг), подписанный обеими сторонами (акт приемки выполненных работ (оказанных услуг) и другие), заказ-наряд, счет-фактура и другие);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="426"/>
-    <w:bookmarkStart w:name="z624" w:id="427"/>
+    <w:bookmarkEnd w:id="406"/>
+    <w:bookmarkStart w:name="z624" w:id="407"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       документы, подтверждающие письменное признание должником суммы задолженности (акт сверки расчетов, подписанный взыскателем и должником и скрепленный печатями (при их наличии), в которых указывается номер договора, ответ на претензию, в котором должник признает обязательство по уплате денежных средств, акцептованное платежное требование или иной документ, оформленный в соответствии с требованиями законодательства и подписанный уполномоченным лицом);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="427"/>
-    <w:bookmarkStart w:name="z625" w:id="428"/>
+    <w:bookmarkEnd w:id="407"/>
+    <w:bookmarkStart w:name="z625" w:id="408"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) для взыскания задолженности по обязательству, основанному на протесте векселя в неплатеже, неакцепте и недатировании акцепта, совершенном нотариусом, представляются: подлинный вексель и совершенный нотариусом протест векселя в неплатеже, неакцепте и недатировании акцепта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="428"/>
-    <w:bookmarkStart w:name="z626" w:id="429"/>
+    <w:bookmarkEnd w:id="408"/>
+    <w:bookmarkStart w:name="z626" w:id="409"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) при истребовании предмета лизинга, в соответствии с договором лизинга или законами Республики Казахстан, представляются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="429"/>
-    <w:bookmarkStart w:name="z627" w:id="430"/>
+    <w:bookmarkEnd w:id="409"/>
+    <w:bookmarkStart w:name="z627" w:id="410"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       договор лизинга;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="430"/>
-    <w:bookmarkStart w:name="z628" w:id="431"/>
+    <w:bookmarkEnd w:id="410"/>
+    <w:bookmarkStart w:name="z628" w:id="411"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       письменное предупреждение о возможном истребовании предмета лизинга, направленное лизингополучателю не менее чем за один месяц до подачи заявления и документ, подтверждающий его направление; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="431"/>
-    <w:bookmarkStart w:name="z629" w:id="432"/>
+    <w:bookmarkEnd w:id="411"/>
+    <w:bookmarkStart w:name="z629" w:id="412"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       документы, подтверждающие фактическую уплату лизинговых платежей лизингополучателем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="432"/>
-    <w:bookmarkStart w:name="z630" w:id="433"/>
+    <w:bookmarkEnd w:id="412"/>
+    <w:bookmarkStart w:name="z630" w:id="413"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Лизингодатель, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статье 24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О финансовом лизинге", имеет право бесспорного истребования предмета лизинга в следующих случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="433"/>
-    <w:bookmarkStart w:name="z631" w:id="434"/>
+    <w:bookmarkEnd w:id="413"/>
+    <w:bookmarkStart w:name="z631" w:id="414"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       если использование предмета лизинга лизингополучателем не соответствует условиям договора лизинга или назначению предмета лизинга;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="434"/>
-    <w:bookmarkStart w:name="z632" w:id="435"/>
+    <w:bookmarkEnd w:id="414"/>
+    <w:bookmarkStart w:name="z632" w:id="415"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       если лизингополучатель ограничивает доступ лизингодателя к предмету лизинга;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="435"/>
-    <w:bookmarkStart w:name="z633" w:id="436"/>
+    <w:bookmarkEnd w:id="415"/>
+    <w:bookmarkStart w:name="z633" w:id="416"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       если лизингополучатель два и более раза подряд в сроки, предусмотренные договором, не вносит лизинговый платеж по договору лизинга в установленном объеме.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="436"/>
-    <w:bookmarkStart w:name="z634" w:id="437"/>
+    <w:bookmarkEnd w:id="416"/>
+    <w:bookmarkStart w:name="z634" w:id="417"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) для взыскания предмета залога по истечении срока возврата кредита, предъявленного ломбардом к должнику - залогодателю представляется залоговый билет либо договор залога;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="437"/>
-    <w:bookmarkStart w:name="z635" w:id="438"/>
+    <w:bookmarkEnd w:id="417"/>
+    <w:bookmarkStart w:name="z635" w:id="418"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) для взыскания задолженности по обязательству о взыскании задолженности с собственников квартир, нежилых помещений, парковочных мест, кладовок, уклоняющихся от взносов, определенных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22502,51 +25100,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 5 статьи 42 Закона Республики Казахстан "О жилищных отношениях":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="438"/>
+    <w:bookmarkEnd w:id="418"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       заверенные взыскателем - объединением собственников имущества, кооперативом собственников квартир, субъектом управления объектом кондоминиума - пронумерованные, прошитые копии документов: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -22593,210 +25191,210 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заверенную взыскателем - временной управляющей компанией - копию договора с жилищной инспекцией;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       документ о расчете суммы задолженности, о сроках уплаты взносов, расходов и дате возникновения обязательства по их внесению (заверенная взыскателем копия лицевого счета с расчетом суммы задолженности или взыскателем заверенная взыскателем выписка из лицевого счета).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z640" w:id="439"/>
+    <w:bookmarkStart w:name="z640" w:id="419"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) для взыскания задолженности по обязательству о взыскании задолженности на основании публичных договоров за фактически потребленные услуги (электро-, газо-, тепло-, водоснабжение и другие), а также иных договоров за услуги согласно установленным тарифам, срок оплаты по которым наступил, представляются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="439"/>
-    <w:bookmarkStart w:name="z641" w:id="440"/>
+    <w:bookmarkEnd w:id="419"/>
+    <w:bookmarkStart w:name="z641" w:id="420"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       копия индивидуального договора, заверенная взыскателем либо публичный договор, размещенный на официальном сайте взыскателя (для ознакомления с его содержанием);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="440"/>
-    <w:bookmarkStart w:name="z642" w:id="441"/>
+    <w:bookmarkEnd w:id="420"/>
+    <w:bookmarkStart w:name="z642" w:id="421"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       документ о расчете суммы задолженности по плате за услуги (заверенная взыскателем копия лицевого счета с расчетом суммы задолженности или заверенная взыскателем выписка из лицевого счета).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="441"/>
-    <w:bookmarkStart w:name="z643" w:id="442"/>
+    <w:bookmarkEnd w:id="421"/>
+    <w:bookmarkStart w:name="z643" w:id="422"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Документ содержит сведения о сроках уплаты задолженности, о дате возникновения обязанности по внесению платы, о сумме задолженности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="442"/>
-    <w:bookmarkStart w:name="z644" w:id="443"/>
+    <w:bookmarkEnd w:id="422"/>
+    <w:bookmarkStart w:name="z644" w:id="423"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) для взыскания задолженности по обязательству о взыскании арендных платежей ввиду их неуплаты в сроки, установленные договором аренды, представляются: договор аренды, претензия о погашении задолженности и документ, подтверждающий его направление; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="443"/>
-    <w:bookmarkStart w:name="z645" w:id="444"/>
+    <w:bookmarkEnd w:id="423"/>
+    <w:bookmarkStart w:name="z645" w:id="424"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) для взыскания начисленных, но не выплаченных работнику заработной платы и иных платежей представляются: копия трудового договора или трудовой книжки; справка работодателя, подписанная первым руководителем, бухгалтером (при наличии) и заверенная печатью организации (при наличии) о размере начисленной заработной платы, доказательство невыплаты начисленной зарплаты (копии платежной ведомости, расчетного листка С 1, справка о задержке или другие).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="444"/>
-    <w:bookmarkStart w:name="z646" w:id="445"/>
+    <w:bookmarkEnd w:id="424"/>
+    <w:bookmarkStart w:name="z646" w:id="425"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для взыскания задолженности по уплате пенсионных взносов, обязательных профессиональных пенсионных взносов в единый накопительный пенсионный фонд представляются: справка-подтверждение Государственной корпорации о наличии у работника открытого в ЕНПФ пенсионного счета; справка работодателя, подписанная первым руководителем, бухгалтером (при наличии) и заверенная печатью (при наличии) о размере начисленной суммы пенсионных взносов и перечисленной суммы в ЕНПФ, с указанием суммы задолженности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="445"/>
-    <w:bookmarkStart w:name="z647" w:id="446"/>
+    <w:bookmarkEnd w:id="425"/>
+    <w:bookmarkStart w:name="z647" w:id="426"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) для взыскания задолженности об исполнении соглашений об урегулировании споров, заключенных в порядке партисипативной процедуры, представляется подписанное соглашение и определение суда об его утверждении.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="446"/>
+    <w:bookmarkEnd w:id="426"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22855,70 +25453,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z520" w:id="447"/>
+    <w:bookmarkStart w:name="z520" w:id="427"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       223-1. Для совершения исполнительной надписи по взысканию неустойки (пени), процентов, если таковые причитаются, за исключением банковских займов, представляются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="447"/>
+    <w:bookmarkEnd w:id="427"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       претензия должнику, направленная взыскателем и содержащая указание на неисполненное обязательство (договор, дата), требование о погашении суммы задолженности или исполнения обязательства касательно истребования иного движимого имущества, сумму начисленной неустойки (пени), процентов, период, за который они начислены, срок дачи ответа на претензию должником и предупреждение о праве взыскателя обратиться к нотариусу за совершением исполнительной надписи;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -23098,71 +25696,147 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z18" w:id="448"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 224 предусматривается в редакции приказа Министра юстиции РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       224. Для взыскания денежной суммы или истребования иного движимого имущества от должника, нотариус сканирует подлинный документ, подтверждающий обязательство должника и совершает исполнительную надпись в электронном виде. При этом, на подлинном документе, подтверждающем обязательство должника, проставляется отметка о совершении исполнительной надписи с указанием даты и номера, под которым исполнительная надпись зарегистрирована в электронном реестре ЕНИС. Отметка о совершении исполнительной надписи заверяется подписью нотариуса и скрепляется его печатью.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="448"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае предоставления взыскателем документа, устанавливающего задолженность в электронном виде, подписанного электронной цифровой подписью, отметка о совершении надписи на таком документе нотариусом не делается.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -23199,70 +25873,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="449"/>
+    <w:bookmarkStart w:name="z19" w:id="428"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       225. По каждому долговому обязательству совершается одна исполнительная надпись, за исключением случаев, когда взыскание задолженности по данному долговому обязательству производится по частям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="449"/>
+    <w:bookmarkEnd w:id="428"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнительная надпись о взыскании задолженности по заработной плате и пенсионным накоплениям совершается отдельно по каждому из этих требований.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -23299,532 +25973,646 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="450"/>
+    <w:bookmarkStart w:name="z20" w:id="429"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       226. Исполнительная надпись содержит:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="450"/>
-    <w:bookmarkStart w:name="z648" w:id="451"/>
+    <w:bookmarkEnd w:id="429"/>
+    <w:bookmarkStart w:name="z648" w:id="430"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) фамилию и инициалы нотариуса, совершающего исполнительную надпись;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="451"/>
-    <w:bookmarkStart w:name="z649" w:id="452"/>
+    <w:bookmarkEnd w:id="430"/>
+    <w:bookmarkStart w:name="z649" w:id="431"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) наименование взыскателя, его дату рождения, место жительства или место нахождения, индивидуальный идентификационный номер, реквизиты юридического лица, бизнес-идентификационный номер, номер телефона и адрес электронной почты (при их наличии);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="452"/>
-    <w:bookmarkStart w:name="z650" w:id="453"/>
+    <w:bookmarkEnd w:id="431"/>
+    <w:bookmarkStart w:name="z650" w:id="432"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) наименование должника, его дату и место рождения, место жительства или место нахождения, иной адрес должника, указанный в договоре, индивидуальный идентификационный номер (если он известен заявителю), реквизиты юридического лица, бизнес-идентификационный номер, номер телефона и адрес электронной почты (при их наличии);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="453"/>
-    <w:bookmarkStart w:name="z651" w:id="454"/>
+    <w:bookmarkEnd w:id="432"/>
+    <w:bookmarkStart w:name="z651" w:id="433"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) обозначение срока, за который производится взыскание;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="454"/>
-    <w:bookmarkStart w:name="z652" w:id="455"/>
+    <w:bookmarkEnd w:id="433"/>
+    <w:bookmarkStart w:name="z652" w:id="434"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) обозначение суммы, подлежащей взысканию, или предметов, подлежащих истребованию с указанием на идентификационные характеристики, а также суммы неустойки (пени), процентов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="455"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z654" w:id="457"/>
+    <w:bookmarkEnd w:id="434"/>
+    <w:bookmarkStart w:name="z653" w:id="435"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) обозначение суммы размеров ставок за совершение нотариальных действий частным нотариусом, уплаченной взыскателем, почтовые расходы, понесенные взыскателем при совершении исполнительной надписи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="435"/>
+    <w:bookmarkStart w:name="z654" w:id="436"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) дату (год, месяц, число) совершения исполнительной надписи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="457"/>
-    <w:bookmarkStart w:name="z655" w:id="458"/>
+    <w:bookmarkEnd w:id="436"/>
+    <w:bookmarkStart w:name="z655" w:id="437"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) номер, под которым исполнительная надпись зарегистрирована в реестре;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="458"/>
-    <w:bookmarkStart w:name="z656" w:id="459"/>
+    <w:bookmarkEnd w:id="437"/>
+    <w:bookmarkStart w:name="z656" w:id="438"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) подпись и оттиск печати нотариуса, совершившего исполнительную надпись. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="459"/>
-    <w:bookmarkStart w:name="z657" w:id="460"/>
+    <w:bookmarkEnd w:id="438"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть вторая подпункта 9) предусматривается в редакции приказа Министра юстиции РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнительная надпись, совершенная в электронном виде посредством единой нотариальной информационной системы, заверяется электронной цифровой подписью нотариуса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="460"/>
-    <w:bookmarkStart w:name="z658" w:id="461"/>
+    <w:bookmarkStart w:name="z658" w:id="439"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) срок и порядок подачи заявления об отмене исполнительной надписи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="461"/>
+    <w:bookmarkEnd w:id="439"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 226 - в редакции приказа Министра юстиции РК от 31.05.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 352</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом Министра юстиции РК от 26.02.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="462"/>
+    <w:bookmarkStart w:name="z21" w:id="440"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       227. Нотариус, после совершения исполнительной надписи не позднее следующего рабочего дня, вручает или направляет копию должнику по адресу электронной почты или по последнему известному месту жительства (нахождения) или регистрации должника с использованием средств связи, обеспечивающих фиксирование доставки уведомлением о вручении.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="462"/>
-    <w:bookmarkStart w:name="z659" w:id="463"/>
+    <w:bookmarkEnd w:id="440"/>
+    <w:bookmarkStart w:name="z659" w:id="441"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае, если исполнительная надпись совершается нотариусом по иному адресу должника, указанному в договоре, то ее копия направляется должнику, как по указанному адресу, так и по последнему известному его месту жительства (нахождения) или регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="463"/>
-    <w:bookmarkStart w:name="z660" w:id="464"/>
+    <w:bookmarkEnd w:id="441"/>
+    <w:bookmarkStart w:name="z660" w:id="442"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Копия исполнительной надписи считается полученной, если она направлена должнику:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="464"/>
-    <w:bookmarkStart w:name="z661" w:id="465"/>
+    <w:bookmarkEnd w:id="442"/>
+    <w:bookmarkStart w:name="z661" w:id="443"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) на адрес электронной почты, указанный в договоре, заключенном между сторонами; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="465"/>
-    <w:bookmarkStart w:name="z662" w:id="466"/>
+    <w:bookmarkEnd w:id="443"/>
+    <w:bookmarkStart w:name="z662" w:id="444"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) по последнему известному месту жительства заказным письмом с уведомлением о его вручении, в том числе полученное одним из совершеннолетних членов семьи, другими лицами, проживающем по указанному адресу; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="466"/>
-    <w:bookmarkStart w:name="z663" w:id="467"/>
+    <w:bookmarkEnd w:id="444"/>
+    <w:bookmarkStart w:name="z663" w:id="445"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) с использованием иных средств связи, обеспечивающих фиксирование доставки. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="467"/>
-    <w:bookmarkStart w:name="z664" w:id="468"/>
+    <w:bookmarkEnd w:id="445"/>
+    <w:bookmarkStart w:name="z664" w:id="446"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае возврата уведомления с отметкой о невозможности вручения адресату, получателю или в связи с отказом в его принятии, копия исполнительной надписи считается направленной надлежащим образом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="468"/>
-    <w:bookmarkStart w:name="z665" w:id="469"/>
+    <w:bookmarkEnd w:id="446"/>
+    <w:bookmarkStart w:name="z665" w:id="447"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сопроводительное письмо регистрируется в журнале регистрации исходящих документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="469"/>
-    <w:bookmarkStart w:name="z666" w:id="470"/>
+    <w:bookmarkEnd w:id="447"/>
+    <w:bookmarkStart w:name="z666" w:id="448"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Расходы по доставке оплачиваются взыскателем самостоятельно.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="470"/>
+    <w:bookmarkEnd w:id="448"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -23842,753 +26630,1159 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="471"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 228 предусматривается в редакции приказа Министра юстиции РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      228. По истечении десяти рабочих дней со дня вручения копии исполнительной надписи, согласно почтовому уведомлению либо фиксации доставки при использовании иных средств связи и при отсутствии со стороны должника письменного заявления о возражениях на предъявленные требования, нотариус выдает исполнительную надпись взыскателю для предъявления ее в соответствующую региональную палату частных судебных исполнителей по территориальности согласно требованиям Закона "Об исполнительном производстве и статусе судебных исполнителей" либо по его заявлению направляет ее для исполнения в электронном виде, удостоверенную электронной цифровой подписью, посредством ЕНИС в государственную автоматизированную цифровую систему исполнительного производства.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 228 - в редакции приказа Министра юстиции РК от 19.09.2022 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 228 - в редакции приказа Министра юстиции РК от 09.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 142</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 06.03.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="449"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      229. Если от должника в течение десяти рабочих дней поступило письменное возражение на предъявленное ему требование, нотариус выносит постановление об отмене исполнительной надписи не позднее трех рабочих дней со дня получения возражения против заявленного требования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="449"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае, если в отмене исполнительной надписи по возражению должника отказывается, то нотариус в течении вышеуказанного срока сообщает должнику об этом письменно с указанием оснований причин отказа в отмене исполнительной надписи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 229 - в редакции приказа Министра юстиции РК от 19.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 788</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="472"/>
-[...34 lines deleted...]
-      В случае, если в отмене исполнительной надписи по возражению должника отказывается, то нотариус в течении вышеуказанного срока сообщает должнику об этом письменно с указанием оснований причин отказа в отмене исполнительной надписи.</w:t>
+    <w:bookmarkStart w:name="z24" w:id="450"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      230. Возражение против заявленного требования подается должником в письменном виде лично нотариусу либо направляется почтой с уведомлением либо на электронную почту нотариуса и регистрируется в журнале регистрации входящих документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="450"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заявление, представляемое от имени юридического лица, подписывается первым руководителем, скрепляется печатью (при наличии) юридического лица.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 229 - в редакции приказа Министра юстиции РК от 19.09.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 788</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 230 - в редакции приказа Министра юстиции РК от 30.04.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 359</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="473"/>
-[...36 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="451"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      231. Постановление об отмене исполнительной надписи содержит:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="451"/>
+    <w:bookmarkStart w:name="z667" w:id="452"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дату и место вынесения постановления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="452"/>
+    <w:bookmarkStart w:name="z668" w:id="453"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сведения о нотариусе, выносящем постановление;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="453"/>
+    <w:bookmarkStart w:name="z669" w:id="454"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сведения о заявителе-должнике, заявившем возражение против предъявленного ему требования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="454"/>
+    <w:bookmarkStart w:name="z670" w:id="455"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сведения об отменяемой исполнительной надписи (когда и кем совершена, сведения о должнике и взыскателе, сумма, подлежащая взысканию, и основание требований);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="455"/>
+    <w:bookmarkStart w:name="z671" w:id="456"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) подпись и оттиск печати нотариуса, вынесшего постановление об отмене исполнительной надписи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="456"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 230 - в редакции приказа Министра юстиции РК от 30.04.2021 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 359</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть вторая подпункта 5 предусматривается в редакции приказа Министра юстиции РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Постановление об отмене исполнительной надписи, совершенной в электронном виде посредством единой нотариальной информационной системы, заверяется электронной цифровой подписью нотариуса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 231 - в редакции приказа Министра юстиции РК от 31.05.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 352</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="474"/>
-[...138 lines deleted...]
-    <w:bookmarkEnd w:id="480"/>
+    <w:bookmarkStart w:name="z26" w:id="457"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      232. Копия постановления об отмене исполнительной надписи либо письменного отказа в отмене исполнительной надписи направляется взыскателю и должнику не позднее следующего рабочего дня после его вынесения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="457"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 231 - в редакции приказа Министра юстиции РК от 31.05.2023 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац второй пункта 232 предусматривается в редакции приказа Министра юстиции РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нотариус делает отметку в реестре нотариальных действий и в электронном реестре ЕНИС об отмене совершенной исполнительной надписи по возражению должника либо в судебном порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 232 - в редакции приказа Министра юстиции РК от 31.05.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 352</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="481"/>
-[...101 lines deleted...]
-    <w:bookmarkStart w:name="z27" w:id="483"/>
+    <w:bookmarkStart w:name="z27" w:id="458"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       233. Оплата за совершение исполнительной надписи частным нотариусом взимается в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 30 и подпунктом 22-1) </w:t>
-[...40 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> статьи 30 Закона и размеров ставок за совершение нотариальных действий и иных услуг, а также за выдачу копий (дубликатов) нотариально удостоверенных документов и осуществление консультирования частными нотариусами, утвержденных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра юстиции Республики Казахстан от 27 сентября 2025 года № 533 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов Республики Казахстан № 36957).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="458"/>
+    <w:bookmarkStart w:name="z678" w:id="459"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При обращении за совершением исполнительной надписи взыскателя, освобожденного от оплаты за совершение нотариальных действий и иных услуг частного нотариуса, обязанность по их уплате возлагается на должника.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="459"/>
+    <w:bookmarkStart w:name="z677" w:id="460"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При отмене исполнительной надписи сумма, оплаченная нотариусу, за ее совершение, возврату не подлежит.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="484"/>
+    <w:bookmarkEnd w:id="460"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 233 - в редакции приказа Министра юстиции РК от 26.02.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац первый пункта 234 предусматривается в редакции приказа Министра юстиции РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       234. В делах нотариуса остается копия выданной взыскателю или направленной исполнительной надписи, а также копия документа, устанавливающего задолженность и уведомление из ЕНИС о направлении исполнительной надписи в государственную автоматизированную информационную систему "Органов исполнительного производства".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="484"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если для совершения исполнительной надписи, кроме документа, устанавливающего задолженность, необходимо представить и другие документы, по которым взыскание задолженности производится в бесспорном порядке, то они к исполнительной надписи не приобщаются, а остаются в делах нотариуса.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -24625,266 +27819,360 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z549" w:id="485"/>
+    <w:bookmarkStart w:name="z549" w:id="461"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 26. Удостоверение равнозначности электронного документа, изготовленного нотариусом, документу на бумажном носителе. Удостоверение равнозначности документа, изготовленного нотариусом на бумажном носителе, электронному документу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="485"/>
+    <w:bookmarkEnd w:id="461"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены главой 26 в соответствии с приказом Министра юстиции РК от 30.04.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 359</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.07.2021).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z550" w:id="486"/>
+    <w:bookmarkStart w:name="z550" w:id="462"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       235. Нотариус, путем сканирования изготавливает электронный образ нотариально удостоверенного бумажного документа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="486"/>
-    <w:bookmarkStart w:name="z551" w:id="487"/>
+    <w:bookmarkEnd w:id="462"/>
+    <w:bookmarkStart w:name="z551" w:id="463"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электронный документ содержит весь текст удостоверенного документа, включая удостоверительную надпись нотариуса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="487"/>
-    <w:bookmarkStart w:name="z552" w:id="488"/>
+    <w:bookmarkEnd w:id="463"/>
+    <w:bookmarkStart w:name="z552" w:id="464"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нотариус на изготовленном электронном документе совершает удостоверительную надпись и подписывает посредством своей электронной цифровой подписи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="488"/>
-    <w:bookmarkStart w:name="z553" w:id="489"/>
+    <w:bookmarkEnd w:id="464"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац четвертый пункта 235 предусматривается в редакции приказа Министра юстиции РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электронный документ, подписанный электронной цифровой подписью нотариуса, располагается в системе ЕНИС.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="489"/>
-    <w:bookmarkStart w:name="z554" w:id="490"/>
+    <w:bookmarkStart w:name="z554" w:id="465"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       236. Для совершения нотариального действия по удостоверению равнозначности документа, изготовленного нотариусом на бумажном носителе, электронному документу нотариус по обращению лица изготавливает документ на бумажном носителе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="490"/>
-    <w:bookmarkStart w:name="z555" w:id="491"/>
+    <w:bookmarkEnd w:id="465"/>
+    <w:bookmarkStart w:name="z555" w:id="466"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Информация о проверке и принадлежности электронной цифровой подписи нотариуса, удостоверившего равнозначность электронного документа документу на бумажном носителе, фиксируется нотариусом в удостоверительной надписи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="491"/>
-    <w:bookmarkStart w:name="z556" w:id="492"/>
+    <w:bookmarkEnd w:id="466"/>
+    <w:bookmarkStart w:name="z556" w:id="467"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бумажный документ содержит весь текст удостоверенного документа, включая удостоверительную надпись нотариуса, удостоверившего равнозначность электронного документа документу на бумажном носителе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="492"/>
-    <w:bookmarkStart w:name="z557" w:id="493"/>
+    <w:bookmarkEnd w:id="467"/>
+    <w:bookmarkStart w:name="z557" w:id="468"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На изготовленном бумажном документе нотариус совершает удостоверительную надпись, подписывает его.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="493"/>
+    <w:bookmarkEnd w:id="468"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -24963,494 +28251,494 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 31 января 2012 года № 31</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z451" w:id="494"/>
+    <w:bookmarkStart w:name="z451" w:id="469"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень некоторых приказов Министра юстиции Республики</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Казахстан, признаваемых утратившими силу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="494"/>
-    <w:bookmarkStart w:name="z452" w:id="495"/>
+    <w:bookmarkEnd w:id="469"/>
+    <w:bookmarkStart w:name="z452" w:id="470"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра юстиции Республики Казахстан от 28 июля 1998 года № 539 "Об утверждении Инструкции о порядке совершения нотариальных действий в Республике Казахстан" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 564, опубликованный в Бюллетене нормативных правовых актов центральных исполнительных и иных государственных органов Республики Казахстан от 30 ноября 1998 года № 8);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="495"/>
-    <w:bookmarkStart w:name="z453" w:id="496"/>
+    <w:bookmarkEnd w:id="470"/>
+    <w:bookmarkStart w:name="z453" w:id="471"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра юстиции Республики Казахстан от 20 ноября 2000 года № 527-к. "О внесении изменений и дополнений в приказ Министра юстиции Республики Казахстан от 28 июля 1998 года № 539" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 1300);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="496"/>
-    <w:bookmarkStart w:name="z454" w:id="497"/>
+    <w:bookmarkEnd w:id="471"/>
+    <w:bookmarkStart w:name="z454" w:id="472"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и.о. Министра юстиции Республики Казахстан от 16 января 2006 года № 13 "О внесении изменений и дополнений в приказ Министра юстиции Республики Казахстан от 28 июля 1998 № 539" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 4059, опубликованный в газете "Юридическая газета" от 2 февраля 2006 г. № 17 (997));</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="497"/>
-    <w:bookmarkStart w:name="z455" w:id="498"/>
+    <w:bookmarkEnd w:id="472"/>
+    <w:bookmarkStart w:name="z455" w:id="473"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра юстиции Республики Казахстан 22 ноября 2002 года № 175 "О внесении изменений и дополнений в Приказ Министра юстиции Республики Казахстан от 28 июля 1998 года № 539" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 2058, опубликованный в газете "Юридическая газета" от 11 декабря 2002 г. № 50, Бюллетене нормативных правовых актов центральных исполнительных и иных государственных органов Республики Казахстан, 2003 г., № 1, ст. 758);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="498"/>
-    <w:bookmarkStart w:name="z456" w:id="499"/>
+    <w:bookmarkEnd w:id="473"/>
+    <w:bookmarkStart w:name="z456" w:id="474"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра юстиции Республики Казахстан от 7 июля 2004 года № 206, № 564 "О внесении изменений и дополнений в приказ Министра юстиции Республики Казахстан от 28 июля 1998 года № 539 (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 2949);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="499"/>
-    <w:bookmarkStart w:name="z457" w:id="500"/>
+    <w:bookmarkEnd w:id="474"/>
+    <w:bookmarkStart w:name="z457" w:id="475"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и.о. Министра юстиции Республики Казахстан от 30 сентября 2010 года № 271 "О внесении изменений и дополнений в приказ Министра юстиции Республики Казахстан от 28 июля 1998 года № 539 (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 6512, опубликованный в газетах "Юридическая газета", от 29 октября 2010 года № 44 (514); "Егемен Қазақстан" 2010 жылғы 3 қарашадағы № 456 (26299), "Казахстанская правда" от 16.10.2010 г., № 274-275 (26335-26336), бюллетене нормативных правовых актов центральных исполнительных и иных государственных органов Республики Казахстан, 2003 г., № 1, ст. 758);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="500"/>
-    <w:bookmarkStart w:name="z458" w:id="501"/>
+    <w:bookmarkEnd w:id="475"/>
+    <w:bookmarkStart w:name="z458" w:id="476"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра юстиции Республики Казахстан от 29.01.2000 года № 7 "О внесении дополнения в Приказ Министра юстиции Республики Казахстан от 28 июля 1998 года № 539" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 1036);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="501"/>
-    <w:bookmarkStart w:name="z459" w:id="502"/>
+    <w:bookmarkEnd w:id="476"/>
+    <w:bookmarkStart w:name="z459" w:id="477"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра юстиции Республики Казахстан от 4 ноября 2004 года № 325 "О внесении изменений в некоторые приказы, а также о признании утратившими силу некоторых приказов Министра юстиции Республики Казахстан" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 3191);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="502"/>
-    <w:bookmarkStart w:name="z460" w:id="503"/>
+    <w:bookmarkEnd w:id="477"/>
+    <w:bookmarkStart w:name="z460" w:id="478"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и.о. Министра юстиции Республики Казахстан от 10 августа 2005 года № 215 "О внесении дополнений в некоторые приказы Министра юстиции Республики Казахстан по вопросам нотариата" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 3785, опубликованный в газете "Юридическая газета" от 16 августа 2005 г. № 149).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="503"/>
+    <w:bookmarkEnd w:id="478"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -25776,31 +29064,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>