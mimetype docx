--- v0 (2025-10-02)
+++ v1 (2026-06-08)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f68efb0" w14:textId="f68efb0">
+    <w:p w14:paraId="afed426" w14:textId="afed426">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1367,50 +1367,112 @@
         <w:t>
       10) использования печати, штампов и электронной цифровой подписи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z25" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) формирования и оформления наследственных дел.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 внесено изменение на государственном языке, текст на русском языке не меняется приказом Министра юстиции РК от 27.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 204</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z26" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Организацию и правильное ведение делопроизводства, хранение, учет и использование нотариальных архивных документов, а также сдачу нотариальных документов в соответствующий архив на постоянное хранение обеспечивает:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z27" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1427,50 +1489,132 @@
         <w:t>
       частный нотариус;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z28" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       государственный нотариус.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 внесено изменение на государственном языке, текст на русском языке не меняется приказами Министра юстиции РК от 27.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 204</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z29" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. При увольнении или переводе государственного нотариуса организация и правильное ведение делопроизводства, хранение, учет и использование нотариальных архивных документов приказом территориального органа юстиции возлагается на другого государственного нотариуса.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z30" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1527,2655 +1671,3855 @@
         <w:t>
       При выходе из членства территориальной нотариальной палаты, территориальный орган юстиции совместно с нотариальной палатой в течение тридцати календарных дней, со дня поступления заявления нотариуса о выходе из состава членства нотариальной палаты, осуществляет прием-передачу завершенных и оформленных дел в частный нотариальный архив.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z33" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При исключении из членства территориальной нотариальной палаты территориальная нотариальная палата в течение тридцати календарных дней, со дня вступления в силу решения дисциплинарной комиссии об исключении из нотариальной палаты, осуществляет прием-передачу завершенных и оформленных дел в частный нотариальный архив.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z34" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац шестой пункта 5 предусматривается в редакции приказа Министра юстиции РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае приостановления действия лицензии нотариуса, прекращения действия лицензии нотариуса, выхода или исключения нотариуса из членства нотариальной палаты Кабинет нотариуса в единой нотариальной информационной системе (далее – ЕНИС) передается другому частному нотариусу, по решению территориальной нотариальной палаты, а также в частный нотариальный архив.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 внесено изменение на государственном языке, текст на русском языке не меняется приказом Министра юстиции РК от 27.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 204</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Учет создаваемых и получаемых документов, группировка документов в дела, определение сроков их хранения частным и государственным нотариусом регулируются номенклатурой дел.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z36" w:id="34"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z36" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Номенклатура дел – систематизированный перечень наименований (заголовков) дел с указанием сроков их хранения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z37" w:id="35"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 7 предусматривается в редакции приказа Министра юстиции РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Документы оформляются в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> документирования, управления документацией и использования систем электронного документооборота в государственных и негосударственных организациях, утвержденными постановлением Правительства Республики Казахстан от 31 октября 2018 года № 703.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z38" w:id="36"/>
+    <w:bookmarkStart w:name="z38" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Прием, регистрация и отправление документов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z39" w:id="37"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z39" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Регистрации подлежат все поступающие документы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z40" w:id="38"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 9 предусматривается в редакции приказа Министра юстиции РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Для учета документов и контроля за их исполнением ведется:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z41" w:id="39"/>
+    <w:bookmarkStart w:name="z41" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       журнал регистрации входящих документов в ЕНИС по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z42" w:id="40"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z42" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       журнал регистрации исходящих документов в ЕНИС по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z43" w:id="41"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z43" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. На входящих документах в правом нижнем углу первой страницы ставится регистрационный номер по журналу регистрации входящих документов и дата их регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z44" w:id="42"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z44" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. На исходящих документах проставляется регистрационный штамп по образцу согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z45" w:id="43"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z45" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Документы направляются адресатам по почте (с направлением копии на известные электронные адреса) или вручаются нарочно.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z46" w:id="44"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z46" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Составление номенклатуры дел</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z47" w:id="45"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z47" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Номенклатура дел составляется в трех экземплярах не позднее 10 декабря текущего года и вводится в действие с 1 января следующего календарного года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z48" w:id="46"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z48" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Номенклатура дел государственной нотариальной конторы утверждается руководителем территориального органа юстиции и согласовывается с государственным архивом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z49" w:id="47"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z49" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Частный нотариус утверждает номенклатуру дел по согласованию с частным нотариальным архивом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z50" w:id="48"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 внесено изменение на государственном языке, текст на русском языке не меняется приказами Министра юстиции РК от 27.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 204</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z50" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. В номенклатуру дел включаются наименования (заголовки) дел, отражающие всю документируемую деятельность. Электронные документы и базы данных включаются в номенклатуру дел на общих основаниях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z51" w:id="49"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z51" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В номенклатуре дел фиксируется форма документа (электронная с указанием носителя информации или бумажная).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z52" w:id="50"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z52" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Номенклатура дел составляется на основе Примерной номенклатуры дел согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z53" w:id="51"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z53" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примерная номенклатура дел предназначена для использования в качестве основного документа при подготовке номенклатуры дел, при определении сроков хранения дел в случае их отбора для передачи в архив или для уничтожения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z54" w:id="52"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z54" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Снижение сроков хранения, установленных Примерной номенклатурой дел, при составлении номенклатуры дел не допускается.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z55" w:id="53"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z55" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В каждом разделе номенклатуры предусматриваются резервные индексы для внесения заголовков дел, не предусмотренных в номенклатуре дел, но сформированных в течение календарного года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z56" w:id="54"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 внесено изменение на государственном языке, текст на русском языке не меняется приказами Министра юстиции РК от 27.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 204</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. По окончании года в номенклатуру дел вносится итоговая запись о количестве и категориях заведенных дел или томов по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z57" w:id="55"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z57" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Экземпляр номенклатуры дел, как учетный документ для дел оперативного хранения, остается в архиве государственной нотариальной конторы или частного нотариуса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z58" w:id="56"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 внесено изменение на государственном языке, текст на русском языке не меняется приказом Министра юстиции РК от 27.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 204</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Формирование дел</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z59" w:id="57"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z59" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Все имеющиеся в государственной нотариальной конторе и у частного нотариуса документы после их исполнения группируются в дела в соответствии с номенклатурой дел и систематизируются внутри дела.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z60" w:id="58"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z60" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. В дела группируются документы одного года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z61" w:id="59"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z61" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Не допускается включение в дела не относящихся к ним документов, а также черновиков и проектов документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z62" w:id="60"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z62" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Дело состоит из сгруппированных в отдельной папке документов, относящихся к определенному вопросу или нотариальному действию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z63" w:id="61"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z63" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. По объему дело не должно превышать 180 листов. Приложения объемом свыше 180 листов составляют отдельный том, о чем в документе делается отметка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z64" w:id="62"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z64" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При наличии в деле нескольких томов (частей) номер (индекс) и заголовок дела проставляется на каждом томе с добавлением нумерации томов (частей), в последнем томе (части) добавляется слово "последний" ("последняя").</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z65" w:id="63"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z65" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Экземпляры постановлений нотариуса, связанные с оформлением наследственных дел, помещаются в наследственные дела.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z66" w:id="64"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z66" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Экземпляры постановлений об отложении нотариальных действий группируются с документами, связанными с отложенным нотариальным действием.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z67" w:id="65"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z67" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Оформление дел. Составление описи дел</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z68" w:id="66"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z68" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Оформление дела состоит из комплекса работ по подготовке дела к хранению, включающего в себя формирование обложки дела, брошюровку, нумерацию листов, составление заверительной надписи и внутренней описи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z69" w:id="67"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z69" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Дело помещается в обложку дела по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z70" w:id="68"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z70" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. После завершения дела в делопроизводстве проводится его полное или частичное оформление в зависимости от сроков хранения, устанавливаемого в соответствии с номенклатурой дел.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z71" w:id="69"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z71" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Дела постоянного и временного (свыше десяти лет) сроков хранения предусматривают:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z72" w:id="70"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z72" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       нумерацию листов в деле;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z73" w:id="71"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z73" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       составление </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>листа-заверителя дела</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z74" w:id="72"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z74" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       составление </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>внутренней описи</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> документов дела;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z75" w:id="73"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z75" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       брошюровку (подшивку) дела в твердую обложку;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z76" w:id="74"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z76" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заполнение всех реквизитов обложки дела согласно пункту 32 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z77" w:id="75"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z79" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. В конце дела подшивается лист-заверитель дела по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z78" w:id="76"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лист-заверитель дела подписывается частным или государственным нотариусом, с указанием даты составления заверительной надписи, проставлением печати.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z79" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При изменении нумерации листов дела на листе-заверителе дела делается отметка об изменении.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z80" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 27 – в редакции приказа Министра юстиции РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z80" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. На дела постоянного и временного сроков (свыше десяти лет) хранения составляется внутренняя опись документов дела по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z81" w:id="79"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z81" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Внутренняя опись документов дела подписывается частным или государственным нотариусом и подшивается в начале дела.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z82" w:id="80"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z82" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Дела временного (до десяти лет включительно) хранения допускается хранить в скоросшивателях, не проводить пересистематизацию документов в деле, листы дела не нумеруются, заверительные надписи не составляются.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z83" w:id="81"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z83" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. По окончании календарного года отдельно на дела постоянного и временного (свыше десяти лет) хранения, оконченные в делопроизводстве, составляется опись дел постоянного хранения по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам. Опись представляет собой перечень заголовков дел с указанием дат и количества листов в деле.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z84" w:id="82"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z84" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На дела временного (до десяти лет) хранения опись не составляется.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z85" w:id="83"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z85" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. Документы, хранящиеся в делах частного нотариуса или в государственной нотариальной конторе, выдаются лицам, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 3 Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z86" w:id="84"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z86" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Изъятие документов из дел производится в соответствии с Уголовно-процессуальным кодексом Республики Казахстан, при этом в дело вкладывают копии документов и акт (протокол) об изъятии подлинников.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z87" w:id="85"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z87" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. В случае возвращения ранее изъятых из дел документов, они вновь помещаются в дело, откуда, в свою очередь, изымаются их копии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z88" w:id="86"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z88" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Журналы, заводимые нотариусом, до внесения в них первой записи прошиваются, листы их пронумеровываются. Количество пронумерованных и сшитых листов указывается на оборотной стороне последнего листа журнала.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z89" w:id="87"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z89" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 6. Хранение документов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z90" w:id="88"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z90" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Документы нотариального делопроизводства хранятся по месту их формирования в течение десяти лет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z91" w:id="89"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z91" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При наличии условий для хранения документов нотариального делопроизводства, установленных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Требованиями</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к помещению нотариуса, утвержденными приказом Министра юстиции Республики Казахстан от 31 января 2012 года № 29, (зарегистрирован в Реестре государственной регистрации нормативных правовых актов Республики Казахстан № 7444), они хранятся по месту их формирования на весь период осуществления профессиональной деятельности нотариуса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z92" w:id="90"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z92" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Частный нотариус, государственный нотариус обеспечивают сохранность документов и дел на период хранения документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z93" w:id="91"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z93" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Дела располагаются в соответствии с утвержденной номенклатурой дел организации, на корешках обложек указываются их индексы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z94" w:id="92"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z94" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 7. Передача дел в частный нотариальный или государственный архив.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Обеспечение сохранности архивных документов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z95" w:id="93"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок главы 7 внесено изменение на государственном языке, текст на русском языке не меняется приказом Министра юстиции РК от 27.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 204</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z95" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Частный нотариус по истечении десяти лет хранения и при отсутствии условий для хранения передает в течение календарного года, следующего за истекшим периодом хранения, в частный нотариальный архив завершенные и оформленные дела на хранение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z96" w:id="94"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z96" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Частный нотариус, прекративший свою деятельность в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона, а также вышедший из членства территориальной нотариальной палаты, в течение десяти рабочих дней передает завершенные и оформленные дела на хранение другому нотариусу или в частный нотариальный архив соответствующего нотариального округа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z97" w:id="95"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z97" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Допускается продление срока передачи завершенных и оформленных дел на хранение в частный нотариальный архив, но не более чем на два месяца.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z98" w:id="96"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 37 внесено изменение на государственном языке, текст на русском языке не меняется приказом Министра юстиции РК от 27.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 204</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z98" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Передача дел осуществляется по описям дел постоянного и временного (свыше десяти лет) хранения и номенклатуре дел.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z99" w:id="97"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z99" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Частный нотариус передает в частный нотариальный архив завершенные и оформленные дела постоянного, временного (семьдесят пять лет) срока хранения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z100" w:id="98"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z100" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       договоры об отчуждении земельных участков;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z101" w:id="99"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z101" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       договоры об отчуждении жилых домов, квартир (документы, на основании которых они удостоверены);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z102" w:id="100"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z102" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оконченные наследственные дела;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       свидетельства о праве собственности на долю в общем имуществе супругов (если такое свидетельство выдано пережившему супругу в связи с заведенным в нотариальной конторе наследственным делом, то оно подшивается в наследственное дело);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z104" w:id="101"/>
+    <w:bookmarkStart w:name="z104" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Не подлежат сдаче в частный нотариальный архив нотариально удостоверенные завещания, в том числе секретные завещания, а также неоконченное наследственное дело.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z105" w:id="102"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 39 внесено изменение на государственном языке, текст на русском языке не меняется приказами Министра юстиции РК от 27.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 204</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z105" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. В случае прекращения действия лицензии частного нотариуса, выходе или исключении частного нотариуса из членства территориальной нотариальной палаты, нотариально удостоверенные завещания, в том числе секретные завещания, а также неоконченные наследственные дела, в течение десяти рабочих дней передаются другому частному нотариусу по совместному решению территориального органа юстиции и территориальной нотариальной палаты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z106" w:id="103"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z106" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае приостановления действия лицензии частного нотариуса, документы, находящиеся в производстве нотариуса, в течение десяти рабочих дней передаются другому частному нотариусу по совместному решению территориального органа юстиции и территориальной нотариальной палаты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z107" w:id="104"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z107" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       О произведенной передаче документов составляется акт приема-передачи документов по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z108" w:id="105"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z108" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       41. Для хранения и обеспечения сохранности нотариальных документов в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 29-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона функционируют частные нотариальные архивы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z109" w:id="106"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z109" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Частные нотариальные архивы являются филиалами территориальных нотариальных палат.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z110" w:id="107"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z110" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В частном нотариальном архиве хранятся документы, указанные в части 1 пункта 39 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 41 внесено изменение на государственном языке, текст на русском языке не меняется приказом Министра юстиции РК от 27.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 204</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z111" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. В случае упразднения государственной нотариальной конторы завершенные и оформленные дела территориальный орган юстиции передает в государственный архив.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z112" w:id="108"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 42 внесено изменение на государственном языке, текст на русском языке не меняется приказом Министра юстиции РК от 27.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 204</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z112" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       43. Сведения о совершении нотариальных действий и иные сведения, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, должны размещаться на временное хранение в нотариальном электронном репозитории и по истечении установленного срока должны быть переданы в нотариальный электронный архив.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z113" w:id="109"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 44 предусматривается в редакции приказа Министра юстиции РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Нотариальным электронным репозиторием является компонент ЕНИС, обеспечивающий временное хранение, учет и использование нотариальных документов в электронной форме.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z114" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 45 предусматривается в редакции приказа Министра юстиции РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Нотариальным электронным архивом является централизованная информационная система, предназначенная для сбора, приобретения, комплектования, упорядочения, хранения, учета и использования нотариальных документов в электронной форме.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z115" w:id="111"/>
+    <w:bookmarkStart w:name="z115" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 8. Уничтожение дел</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z116" w:id="112"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z116" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Дела, срок хранения которых истек, выделяются к уничтожению после утверждения описи дел постоянного хранения и акта о выделении к уничтожению документов и дел за соответствующий период.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z117" w:id="113"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z117" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       47. Отобранные к уничтожению дела оформляются актом о выделении к уничтожению документов и дел по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z118" w:id="114"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z118" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Акт подписывается:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z119" w:id="115"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z119" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       частным нотариусом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z120" w:id="116"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z120" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       государственным нотариусом, на которого возложены организация и ведение делопроизводства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z121" w:id="117"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z121" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Акт представляется на одобрение экспертной проверочной комиссией (далее – ЭПК), состав которой определяется:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z122" w:id="118"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z122" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       территориальной нотариальной палатой;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z123" w:id="119"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z123" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       территориальным органом юстиции (при уничтожении дел государственной нотариальной конторы).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z124" w:id="120"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z124" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Акт, одобренный ЭПК, представляется на утверждение в территориальную нотариальную палату или территориальный орган юстиции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z125" w:id="121"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z125" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 9. Ведение реестра учета консультирования. Регистрация консультирования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z126" w:id="122"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z126" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       50. Учету подлежит консультирование, осуществляемое в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 17-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона, предоставляемое нотариусом в форме проведения устных и письменных консультаций правового характера, не связанных непосредственно с совершением нотариальных действий; составление проектов сделок, заявлений и других документов в соответствии с требованиями законодательства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z127" w:id="123"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 51 предусматривается в редакции приказа Министра юстиции РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       51. Учет консультирования ведется нотариусом в реестре учета консультирования в ЕНИС, по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z128" w:id="124"/>
+    <w:bookmarkStart w:name="z128" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52. Сведения подлежат включению в реестр учета консультирования в день обращения за консультацией.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z129" w:id="125"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z129" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 10. Оформление документов, предназначенных для совершения действий за границей</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z130" w:id="126"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z130" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. При подписании документов, предназначенных для совершения действий за границей, лицо, которое обратилось за совершением нотариального действия, пишет в документе в строку свою фамилию, имя, отчество (при его наличии) в той последовательности, как указано в документе, удостоверяющем личность, с проставлением подписи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z131" w:id="127"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z131" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. При заполнении удостоверительной надписи указывается полностью в соответствии с оттиском печати:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z132" w:id="128"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z132" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       фамилия, имя, отчество (при его наличии) частного или государственного нотариуса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z133" w:id="129"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z133" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       наименование государственной нотариальной конторы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z134" w:id="130"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z134" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       номер, дата выдачи лицензии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z135" w:id="131"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z135" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата совершения нотариального действия прописывается словами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z136" w:id="132"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z136" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Фамилия, имя, отчество (при его наличии) лица, подписавшего документ, указывается в той последовательности, как указано в документе, удостоверяющем его личность.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z137" w:id="133"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z137" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. Печать ставится на свободном месте документа под удостоверительной надписью, не затрагивая ее текста и подписи частного или государственного нотариуса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z138" w:id="134"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z138" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Текст удостоверительной надписи (в том числе номер электронного реестра нотариальных действий, сумма взысканной государственной пошлины и/или сумма, оплаченная нотариусу) печатается техническими средствами (пишущей машинкой, персональным компьютером).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z139" w:id="135"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z139" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56. Документы не сгибаются, незаполненные до конца строки, свободные места не прочеркиваются, проставление мастичных штампов не допускается.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z140" w:id="136"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z140" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Документы сшиваются ниткой или лентой красного или белого цвета в три прокола.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z141" w:id="137"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z141" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 11. Печать, штампы и электронная цифровая подпись нотариуса</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z142" w:id="138"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z142" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       57. Печать частного и государственного нотариуса изготавливается в соответствии с требованиями </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4190,1255 +5534,1781 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О языках в Республике Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z143" w:id="139"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z143" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       58. Печать частного нотариуса изготавливается в соответствии с эскизом печати частного нотариуса по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z144" w:id="140"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z144" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59. Написание фамилии, имени и отчества (при его наличии) частного и государственного нотариуса в тексте печати производится по документу, удостоверяющему его личность.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z145" w:id="141"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z145" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60. Территориальный орган юстиции осуществляет заказ на изготовление печати государственного нотариуса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z146" w:id="142"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z146" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Территориальная нотариальная палата осуществляет заказ на изготовление печати частного нотариуса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z147" w:id="143"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z147" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Выдача нотариусам печати для совершения нотариальных действий производится под роспись в журнале выдачи печати территориальным органом юстиции или территориальной нотариальной палатой по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z148" w:id="144"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z148" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       61. Печать используется частным и государственным нотариусом, для скрепления своей подписи на тексте удостоверительной надписи при выдаче нотариально удостоверенного либо засвидетельствованного документа, на постановлении, поручении (запросе) и на документах, связанных с нотариальной деятельностью.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z149" w:id="145"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z149" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       62. Об утрате или хищении печати частный нотариус сообщает в территориальный орган юстиции и территориальную нотариальную палату в течение одного дня со дня обнаружения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z150" w:id="146"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z150" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Об утрате или хищении печати государственный нотариус сообщает в территориальный орган юстиции в течение одного дня со дня обнаружения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z151" w:id="147"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z151" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63. Печать уничтожается в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z152" w:id="148"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z152" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       освобождения от должности государственного нотариуса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z153" w:id="149"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z153" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       изменения территории деятельности нотариуса за пределы нотариального округа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkEnd w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прекращения действия лицензии частного нотариуса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z155" w:id="150"/>
+    <w:bookmarkStart w:name="z155" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       изменения данных, удостоверяющих личность нотариуса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z156" w:id="151"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z156" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       замены в связи с непригодностью для применения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z157" w:id="152"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z157" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       64. Печать сдается на хранение в территориальный орган юстиции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z158" w:id="153"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z158" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       частным нотариусом на период приостановления действия лицензии со дня ознакомления с приказом о приостановлении действия его лицензии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z159" w:id="154"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z159" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       частным нотариусом в случае исключения из членства в нотариальной палате;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z160" w:id="155"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z160" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       государственным нотариусом на период нахождения в отпуске (в том числе по уходу за ребенком) в течение одного рабочего дня со дня ознакомления с приказом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z161" w:id="156"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z161" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Печать государственного или частного нотариуса в присутствии нотариуса помещается в конверт, который скрепляется подписями нотариуса, должностного лица и печатью территориального органа юстиции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z162" w:id="157"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z162" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Вскрытие конверта с печатью производится в присутствии нотариуса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z163" w:id="158"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z163" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       65. При пользовании печати применяется синий или фиолетовый красители, не допуская применения черного, многоцветного красителей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z164" w:id="159"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z164" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       66. Территориальный орган юстиции в случае утраты или уничтожения печати государственного нотариуса публикует информацию на Интернет-ресурсе Министерства юстиции Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z165" w:id="160"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z165" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Информация об утрате или уничтожении печати частного нотариуса размещается на Интернет-ресурсе территориальной нотариальной палаты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z166" w:id="161"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 67 предусматривается в редакции приказа Министра юстиции РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       67. Частный и государственный нотариус имеет электронную цифровую подпись в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "Об электронном документе и электронной цифровой подписи".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z167" w:id="162"/>
+    <w:bookmarkStart w:name="z167" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Совершение нотариальных действий с электронными документами и внесение сведений в ЕНИС нотариус осуществляет посредством электронной цифровой подписи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z168" w:id="163"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 68 предусматривается в редакции приказа Министра юстиции РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       68. Нотариальные документы составляются на стандартных листах бумаги формата А4.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z169" w:id="164"/>
+    <w:bookmarkStart w:name="z169" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЕНИС по каждому нотариальному действию присваивается уникальный номер, который указывается в бумажной версии документа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z170" w:id="165"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z170" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       69. При оформлении документов используются мастичные штампы. Оттиски мастичных штампов выполняются штемпельной краской синего или фиолетового цвета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z171" w:id="166"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z171" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При использовании мастичного штампа для исполнения удостоверительной надписи допускается дописывание незаполненных мест штампа при помощи использования технических средств или от руки с использованием красителя синего или фиолетового цвета. Допускается проставление от руки с использованием красителя синего или фиолетового цвета регистрационного номера нотариального действия и суммы взысканной государственной пошлины (нотариального тарифа) при исполнении удостоверительной надписи с использованием технических средств. При написании удостоверительной надписи от руки также используется краситель синего или фиолетового цвета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z172" w:id="167"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z172" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       70. Печати, штампы удостоверительных надписей хранятся в сейфах или опечатываемых несгораемых металлических шкафах в помещении частного нотариуса или государственной нотариальной конторе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z173" w:id="168"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z173" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       71. Использование, хранение и учет печати, штампов удостоверительных надписей, ведется частным и государственным нотариусом, в государственной нотариальной конторе – одним из государственных нотариусов, определенным приказом руководителя территориального органа юстиции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z174" w:id="169"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z174" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 12. Формирование и оформление наследственных дел. Учет завещаний.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z175" w:id="170"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z175" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       72. Основанием для начала производства по наследственному делу является получение нотариусом заявления, свидетельствующего об открытии наследства, частным нотариусом либо поступившего в государственную нотариальную контору. К таким заявлениям относятся: заявление о принятии наследства, заявление о выдаче свидетельства о праве на наследство, заявление об отказе от наследства, заявление пережившего супруга о выдаче свидетельства о праве собственности на долю в общем имуществе супругов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z176" w:id="171"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z176" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       73. Документы, относящиеся к наследственному делу, представляются частному или государственному нотариусу как на личном приеме, так и по почте.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z177" w:id="172"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 74 предусматривается в редакции приказа Министра юстиции РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       74. Документ, послуживший основанием для начала производства по наследственному делу, регистрируется в реестре наследственных дел ЕНИС.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z178" w:id="173"/>
+    <w:bookmarkStart w:name="z178" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       75. На основании заявлений об отказе от наследства или о принятии наследства либо о выдаче свидетельства о праве на наследство, об оплате расходов за счет наследственного имущества заводится наследственное дело и присваивается порядковый номер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z179" w:id="174"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z179" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На всех заявлениях указывается дата их поступления, номер наследственного дела, присвоенный первому поступившему заявлению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z180" w:id="175"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z180" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наследственное дело является отдельным номенклатурным делом. На обложке дела к номенклатурному индексу через дробь присваивается номер наследственного дела (Дело № 2-8/27/2021).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z181" w:id="176"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z181" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В наследственное дело подшиваются все документы, представленные наследниками, на основании которых выдано свидетельство о праве на наследство.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z182" w:id="177"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z182" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если наследственное дело не закончено производством в текущем году, то оно переходит в следующий год под тем же номером и перерегистрации не подлежит.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z183" w:id="178"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z183" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       76. Передача частным или государственным нотариусом наследственного дела по принадлежности другому нотариусу производится в следующем порядке:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z184" w:id="179"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z184" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       подшиваются документы, находящиеся в наследственном деле;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z185" w:id="180"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z185" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       составляется внутренняя опись документов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z186" w:id="181"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z186" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       снимается копия наследственного дела, включая копию обложки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z187" w:id="182"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z187" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подлинное наследственное дело с сопроводительным письмом направляется нотариусом либо помощником нотариуса другому нотариусу по принадлежности заказным письмом (заказной бандеролью) либо курьером.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z188" w:id="183"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z188" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       77. В делах частного или государственного нотариуса, передавшего наследственное дело по принадлежности, хранится акт приема - передачи, копия наследственного дела с сопроводительным письмом и уведомлением оператора почтовой связи, а в случае доставки наследственного дела курьером или нотариусом либо помощником нотариуса – отметка нотариуса или территориального органа юстиции о его получении.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z189" w:id="184"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z189" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Передача наследственного дела или его копии по принадлежности осуществляется в течение семи рабочих дней со дня получения нотариусом, передающим наследственное дело или его копию, документа, послужившего основанием для передачи (заявления наследника, запрос нотариуса).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z190" w:id="185"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z190" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       78. Частный или государственный нотариус, получивший наследственное дело, направленное к нему по принадлежности, регистрирует дело в порядке, предусмотренном для регистрации наследственных дел.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z191" w:id="186"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 79 предусматривается в редакции приказа Министра юстиции РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       79. В территориальной нотариальной палате ведется реестр учета завещаний, полученных от должностных лиц, уполномоченных на удостоверение завещаний, приравненных к нотариально удостоверенным по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам ведения реестров единой нотариальной информационной системы, утвержденным приказом Министра юстиции Республики Казахстан от 30 апреля 2021 года № 356 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов Республики Казахстан № 22701).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z192" w:id="187"/>
+    <w:bookmarkStart w:name="z192" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения об удостоверенном завещании поступают в реестр учета завещаний ЕНИС после внесения записи в электронном реестре ЕНИС.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z193" w:id="188"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z193" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       80. Оконченное наследственное дело возобновляется при выдаче дополнительного свидетельства о праве на наследство или нового свидетельства о праве на наследство в случае отмены ранее выданного свидетельства о праве на наследство. При этом в реестре учета наследственных дел регистрируются заявления, послужившие основанием для возобновления наследственного дела. Новые документы помещаются в конец наследственного дела, вносятся необходимые изменения в обложку дела, во внутреннюю опись, в лист-заверитель.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z194" w:id="189"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z194" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дополнительное свидетельство о праве на наследство выдается нотариусом, ранее выдавшим свидетельство о праве на наследство.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z195" w:id="190"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z195" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае приостановления действия лицензии нотариуса дополнительное свидетельство о праве на наследство выдается нотариусом, которому переданы документы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z196" w:id="191"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z196" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае прекращения действия лицензии нотариуса, выходе или исключении нотариуса из членства нотариальной палаты, ранее выдавшего свидетельство о праве на наследство, и передачи дел на хранение в архив, дополнительное свидетельство о праве на наследство выдается нотариусом, к которому обратилось заинтересованное лицо. При этом нотариус запрашивает из архива копию наследственного дела и на основании указанных документов выдает дополнительное свидетельство о праве на наследство.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-[...29 lines deleted...]
-    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 80 внесено изменение на государственном языке, текст на русском языке не меняется приказами Министра юстиции РК от 27.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 204</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 81 предусматривается в редакции приказа Министра юстиции РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z206" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      81. При подготовке законченного наследственного дела к хранению документы подшиваются по правилам пункта 35 настоящих Правил в следующем порядке:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       свидетельство о праве на наследство;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5619,230 +7489,230 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z207" w:id="193"/>
+    <w:bookmarkStart w:name="z207" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       82. Производство по наследственному делу считается оконченным и дело оформляется для хранения после выдачи свидетельства о праве на наследство всем наследникам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z208" w:id="194"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z208" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       83. Если секретное завещание хранится у нотариуса, удостоверившего секретное завещание, то конверт с секретным завещанием в запечатанном нотариусом конверте, экземпляр свидетельства о принятии на хранение секретного завещания, заявление об отмене секретного завещания, в случае его отмены завещателем помещаются в дело "Конверты хранения секретного завещания".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z209" w:id="195"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z209" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для обеспечения целостности секретного завещания они помещаются в папки из твердого материала, оснащенные специальными средствами, позволяющими содержать в них документы без механического повреждения (с зажимами, прозрачными файлами).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z210" w:id="196"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z210" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Все документы, относящиеся к одному секретному завещанию, группируются вместе и нумеруются, но не прошиваются.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z211" w:id="197"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z211" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Помимо самого конверта хранения в дело помещается экземпляр свидетельства о принятии на хранение секретного завещания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z212" w:id="198"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z212" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При отмене секретного завещания переданного на хранение завещателю или исполнителю (душеприказчику) завещания, в делах нотариуса остается свидетельство о передаче на хранение секретного завещания и заявление об его отмене.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z213" w:id="199"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z213" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       84. Если секретное завещание хранится у нотариуса удостоверившего секретное завещание, то секретное завещание и относящееся к нему свидетельство о принятии на хранение секретного завещания изымаются из дела при вскрытии конверта секретного завещания, на их место помещается справка об изъятии документа по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, содержащая сведения о причине и дате изъятия документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z214" w:id="200"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z214" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       85. Основанием для начала производства по вскрытию конверта с секретным завещанием является получение нотариусом, у которого удостоверено либо хранится секретное завещание, свидетельства или уведомления о смерти завещателя, а также конверт с секретным завещанием, в случае хранения его у завещателя или у исполнителя (душеприказчика) завещания, заявления о вскрытии и оглашении секретного завещания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkEnd w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5860,171 +7730,247 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z215" w:id="201"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 86 предусматривается в редакции приказа Министра юстиции РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       86. Нотариус формирует индивидуальное дело "Секретное завещание". Номер индивидуального дела "Секретное завещание" обозначается арабскими цифрами и состоит из номера, под которым зарегистрирован протокол вскрытия и оглашения секретного завещания в электронном реестре ЕНИС регистрации нотариальных действий, и года заведения индивидуального дела: 20/2021, где 20 – номер, под которым протокол вскрытия и оглашения секретного завещания зарегистрирован в электронном реестре ЕНИС, 2021 – год заведения индивидуального дела.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z216" w:id="202"/>
+    <w:bookmarkStart w:name="z216" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       87. Наследникам по закону лица, совершившего секретное завещание, местонахождения которых известно нотариусу, заказным письмом направляется извещение о вскрытии секретного завещания по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, в котором содержатся сведения о дате, месте и времени вскрытия и оглашения секретного завещания. Уведомление о вручении извещения хранится в деле нотариуса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z217" w:id="203"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z217" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       88. В дело секретного завещания помещаются все документы, связанные со вскрытием конверта и оглашением текста конкретного секретного завещания, включая конверт хранения, конверт, в который было помещено секретное завещание, свидетельство о принятии секретного завещания, подлинник секретного завещания (или любое иное вложение, изъятое из конверта, переданного нотариусу завещателем), подлинник протокола вскрытия и оглашения секретного завещания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z218" w:id="204"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z218" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       89. Производство по конкретному секретному завещанию считается оконченным и дело готовится для постоянного хранения после выдачи наследникам по завещанию копии протокола о вскрытии и оглашении секретного завещания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z219" w:id="205"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z219" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       90. Производство по делу секретного завещания окончено и дело подготовлено для временного хранения, если наследниками по завещанию копия протокола о вскрытии и оглашении секретного завещания не получена в течение года со дня вскрытия конверта и оглашения текста секретного завещания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkEnd w:id="193"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6090,163 +8036,163 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по нотариальному делопроизводству</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z221" w:id="206"/>
+    <w:bookmarkStart w:name="z221" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       форма</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z222" w:id="207"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z222" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Журнал регистрации входящих документов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkEnd w:id="195"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z223" w:id="208"/>
+          <w:bookmarkStart w:name="z223" w:id="196"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="208"/>
+          <w:bookmarkEnd w:id="196"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6442,80 +8388,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z231" w:id="209"/>
+          <w:bookmarkStart w:name="z231" w:id="197"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="209"/>
+          <w:bookmarkEnd w:id="197"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7029,163 +8975,163 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по нотариальному делопроизводству</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z248" w:id="210"/>
+    <w:bookmarkStart w:name="z248" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z249" w:id="211"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z249" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Журнал регистрации исходящих документов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkEnd w:id="199"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z250" w:id="212"/>
+          <w:bookmarkStart w:name="z250" w:id="200"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="212"/>
+          <w:bookmarkEnd w:id="200"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7196,70 +9142,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата исходящего (внутреннего) документа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z252" w:id="213"/>
+          <w:bookmarkStart w:name="z252" w:id="201"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Индекс</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="213"/>
+          <w:bookmarkEnd w:id="201"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 исходящего (внутреннего) документа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -7401,80 +9347,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z259" w:id="214"/>
+          <w:bookmarkStart w:name="z259" w:id="202"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="214"/>
+          <w:bookmarkEnd w:id="202"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7988,157 +9934,157 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по нотариальному делопроизводству</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z276" w:id="215"/>
+    <w:bookmarkStart w:name="z276" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       форма</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z277" w:id="216"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z277" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Регистрационный штамп (образец)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkEnd w:id="204"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z278" w:id="217"/>
+          <w:bookmarkStart w:name="z278" w:id="205"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Наименование</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="217"/>
+          <w:bookmarkEnd w:id="205"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>государственной</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -8360,70 +10306,108 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по нотариальному делопроизводству</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z281" w:id="218"/>
+    <w:bookmarkStart w:name="z281" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      форма</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="218"/>
+      Форма</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 4 внесено изменение на государственном языке, текст на русском языке не меняется приказом Министра юстиции РК от 27.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 204</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8619,197 +10603,197 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№_______________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(дата) (индекс)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z283" w:id="219"/>
+    <w:bookmarkStart w:name="z283" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примерная номенклатура дел</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkEnd w:id="207"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z284" w:id="220"/>
+          <w:bookmarkStart w:name="z284" w:id="208"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1. Делопроизводство, административно-хозяйственные вопросы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="220"/>
+          <w:bookmarkEnd w:id="208"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z286" w:id="221"/>
+          <w:bookmarkStart w:name="z286" w:id="209"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Индекс дела</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="221"/>
+          <w:bookmarkEnd w:id="209"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8933,80 +10917,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z292" w:id="222"/>
+          <w:bookmarkStart w:name="z292" w:id="210"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="222"/>
+          <w:bookmarkEnd w:id="210"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9122,80 +11106,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z298" w:id="223"/>
+          <w:bookmarkStart w:name="z298" w:id="211"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-2</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="223"/>
+          <w:bookmarkEnd w:id="211"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9311,80 +11295,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z304" w:id="224"/>
+          <w:bookmarkStart w:name="z304" w:id="212"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-3</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="224"/>
+          <w:bookmarkEnd w:id="212"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9500,80 +11484,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z310" w:id="225"/>
+          <w:bookmarkStart w:name="z310" w:id="213"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-4</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="225"/>
+          <w:bookmarkEnd w:id="213"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9689,80 +11673,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z316" w:id="226"/>
+          <w:bookmarkStart w:name="z316" w:id="214"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-5</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="226"/>
+          <w:bookmarkEnd w:id="214"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9878,80 +11862,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z322" w:id="227"/>
+          <w:bookmarkStart w:name="z322" w:id="215"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-6</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="227"/>
+          <w:bookmarkEnd w:id="215"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10071,80 +12055,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z328" w:id="228"/>
+          <w:bookmarkStart w:name="z328" w:id="216"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-7</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="228"/>
+          <w:bookmarkEnd w:id="216"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10260,80 +12244,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z334" w:id="229"/>
+          <w:bookmarkStart w:name="z334" w:id="217"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-8</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="229"/>
+          <w:bookmarkEnd w:id="217"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10449,80 +12433,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z340" w:id="230"/>
+          <w:bookmarkStart w:name="z340" w:id="218"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-9</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="230"/>
+          <w:bookmarkEnd w:id="218"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10638,80 +12622,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z346" w:id="231"/>
+          <w:bookmarkStart w:name="z346" w:id="219"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-10</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="231"/>
+          <w:bookmarkEnd w:id="219"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10827,80 +12811,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z352" w:id="232"/>
+          <w:bookmarkStart w:name="z352" w:id="220"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-11</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="232"/>
+          <w:bookmarkEnd w:id="220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11016,80 +13000,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z358" w:id="233"/>
+          <w:bookmarkStart w:name="z358" w:id="221"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-12</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="233"/>
+          <w:bookmarkEnd w:id="221"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11206,133 +13190,133 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z364" w:id="234"/>
+          <w:bookmarkStart w:name="z364" w:id="222"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2. Совершение нотариальных действий</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="234"/>
+          <w:bookmarkEnd w:id="222"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z366" w:id="235"/>
+          <w:bookmarkStart w:name="z366" w:id="223"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="235"/>
+          <w:bookmarkEnd w:id="223"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11448,80 +13432,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z372" w:id="236"/>
+          <w:bookmarkStart w:name="z372" w:id="224"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-2</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="236"/>
+          <w:bookmarkEnd w:id="224"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11637,80 +13621,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z378" w:id="237"/>
+          <w:bookmarkStart w:name="z378" w:id="225"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-3</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="237"/>
+          <w:bookmarkEnd w:id="225"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11826,80 +13810,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z384" w:id="238"/>
+          <w:bookmarkStart w:name="z384" w:id="226"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-4</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="238"/>
+          <w:bookmarkEnd w:id="226"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12015,80 +13999,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z390" w:id="239"/>
+          <w:bookmarkStart w:name="z390" w:id="227"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-5</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="239"/>
+          <w:bookmarkEnd w:id="227"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12204,80 +14188,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z396" w:id="240"/>
+          <w:bookmarkStart w:name="z396" w:id="228"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-6</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="240"/>
+          <w:bookmarkEnd w:id="228"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12393,80 +14377,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z402" w:id="241"/>
+          <w:bookmarkStart w:name="z402" w:id="229"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-7</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="241"/>
+          <w:bookmarkEnd w:id="229"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12582,80 +14566,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z408" w:id="242"/>
+          <w:bookmarkStart w:name="z408" w:id="230"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-8</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="242"/>
+          <w:bookmarkEnd w:id="230"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12771,80 +14755,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z414" w:id="243"/>
+          <w:bookmarkStart w:name="z414" w:id="231"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-9</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="243"/>
+          <w:bookmarkEnd w:id="231"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12960,80 +14944,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z420" w:id="244"/>
+          <w:bookmarkStart w:name="z420" w:id="232"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-10</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="244"/>
+          <w:bookmarkEnd w:id="232"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13149,80 +15133,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z426" w:id="245"/>
+          <w:bookmarkStart w:name="z426" w:id="233"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-11</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="245"/>
+          <w:bookmarkEnd w:id="233"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13338,80 +15322,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z432" w:id="246"/>
+          <w:bookmarkStart w:name="z432" w:id="234"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-12</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="246"/>
+          <w:bookmarkEnd w:id="234"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13527,80 +15511,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z438" w:id="247"/>
+          <w:bookmarkStart w:name="z438" w:id="235"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-13</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="247"/>
+          <w:bookmarkEnd w:id="235"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13716,80 +15700,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z444" w:id="248"/>
+          <w:bookmarkStart w:name="z444" w:id="236"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-14</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="248"/>
+          <w:bookmarkEnd w:id="236"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13905,80 +15889,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z450" w:id="249"/>
+          <w:bookmarkStart w:name="z450" w:id="237"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-15</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="249"/>
+          <w:bookmarkEnd w:id="237"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14094,80 +16078,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z456" w:id="250"/>
+          <w:bookmarkStart w:name="z456" w:id="238"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-16</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="250"/>
+          <w:bookmarkEnd w:id="238"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14283,80 +16267,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z462" w:id="251"/>
+          <w:bookmarkStart w:name="z462" w:id="239"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-17</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="251"/>
+          <w:bookmarkEnd w:id="239"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14472,80 +16456,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z468" w:id="252"/>
+          <w:bookmarkStart w:name="z468" w:id="240"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-18</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="252"/>
+          <w:bookmarkEnd w:id="240"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14661,80 +16645,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z474" w:id="253"/>
+          <w:bookmarkStart w:name="z474" w:id="241"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-19</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="253"/>
+          <w:bookmarkEnd w:id="241"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14850,80 +16834,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z480" w:id="254"/>
+          <w:bookmarkStart w:name="z480" w:id="242"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-20</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="254"/>
+          <w:bookmarkEnd w:id="242"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15039,80 +17023,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z486" w:id="255"/>
+          <w:bookmarkStart w:name="z486" w:id="243"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-21</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="255"/>
+          <w:bookmarkEnd w:id="243"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15232,80 +17216,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z492" w:id="256"/>
+          <w:bookmarkStart w:name="z492" w:id="244"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-22</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="256"/>
+          <w:bookmarkEnd w:id="244"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15425,80 +17409,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z498" w:id="257"/>
+          <w:bookmarkStart w:name="z498" w:id="245"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-23</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="257"/>
+          <w:bookmarkEnd w:id="245"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15618,80 +17602,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z504" w:id="258"/>
+          <w:bookmarkStart w:name="z504" w:id="246"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-24</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="258"/>
+          <w:bookmarkEnd w:id="246"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15807,80 +17791,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z510" w:id="259"/>
+          <w:bookmarkStart w:name="z510" w:id="247"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-25</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="259"/>
+          <w:bookmarkEnd w:id="247"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -15974,64 +17958,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z516" w:id="260"/>
+      <w:bookmarkStart w:name="z516" w:id="248"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkEnd w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Количество листов заверяется подписью работника органа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -16096,80 +18080,80 @@
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z517" w:id="261"/>
+          <w:bookmarkStart w:name="z517" w:id="249"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Согласована</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="261"/>
+          <w:bookmarkEnd w:id="249"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16185,80 +18169,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z520" w:id="262"/>
+          <w:bookmarkStart w:name="z520" w:id="250"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>протоколом ЦЭК (ЭК) Департамента юстиции (наименование области или города) (дата и номер протокола)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="262"/>
+          <w:bookmarkEnd w:id="250"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16363,161 +18347,199 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по нотариальному делопроизводству</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z524" w:id="263"/>
+    <w:bookmarkStart w:name="z524" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      форма</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z525" w:id="264"/>
+      Форма</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 5 внесено изменение на государственном языке, текст на русском языке не меняется приказом Министра юстиции РК от 27.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 204</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z525" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Итоговая запись о категориях и количестве дел, заведенных в __ году</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkEnd w:id="252"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z526" w:id="265"/>
+          <w:bookmarkStart w:name="z526" w:id="253"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>По срокам хранения</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="265"/>
+          <w:bookmarkEnd w:id="253"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -16674,80 +18696,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z535" w:id="266"/>
+          <w:bookmarkStart w:name="z535" w:id="254"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Постоянного</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="266"/>
+          <w:bookmarkEnd w:id="254"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -16823,80 +18845,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z540" w:id="267"/>
+          <w:bookmarkStart w:name="z540" w:id="255"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Временного (свыше 10 лет)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="267"/>
+          <w:bookmarkEnd w:id="255"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -16972,80 +18994,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z545" w:id="268"/>
+          <w:bookmarkStart w:name="z545" w:id="256"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Временного (до 10 лет</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="268"/>
+          <w:bookmarkEnd w:id="256"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 включительно)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -17139,80 +19161,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z551" w:id="269"/>
+          <w:bookmarkStart w:name="z551" w:id="257"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Итого:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="269"/>
+          <w:bookmarkEnd w:id="257"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -17274,64 +19296,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z556" w:id="270"/>
+      <w:bookmarkStart w:name="z556" w:id="258"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ф.И.О. (при его наличии) частного или государственного нотариуса</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkEnd w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпись</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -17465,198 +19487,198 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по нотариальному делопроизводству</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z558" w:id="271"/>
+    <w:bookmarkStart w:name="z558" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       форма</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z559" w:id="272"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z559" w:id="260"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Обложка дела</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkEnd w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________ Фонд № ____________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Опись № ____________ Дело № ____________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z560" w:id="273"/>
+      <w:bookmarkStart w:name="z560" w:id="261"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkEnd w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование государственной нотариальной конторы, Ф.И.О. (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>частного нотариуса, дата и номер его лицензии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z561" w:id="274"/>
+      <w:bookmarkStart w:name="z561" w:id="262"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________ том № _________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkEnd w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Дело № индекса ________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -17892,108 +19914,108 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по нотариальному делопроизводству</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z563" w:id="275"/>
+    <w:bookmarkStart w:name="z563" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       форма</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z564" w:id="276"/>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z564" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ЛИСТ-ЗАВЕРИТЕЛЬ ДЕЛА</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z565" w:id="277"/>
+    <w:bookmarkEnd w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z565" w:id="265"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Фонд № _____ Опись № ________ Дело № _____</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkEnd w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>В дело подшито и пронумеровано ______________ лист (ов),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -18211,80 +20233,80 @@
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z566" w:id="278"/>
+          <w:bookmarkStart w:name="z566" w:id="266"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Особенности формирования, оформления, физического состояния и учета документов дела</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="278"/>
+          <w:bookmarkEnd w:id="266"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18300,80 +20322,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z569" w:id="279"/>
+          <w:bookmarkStart w:name="z569" w:id="267"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="279"/>
+          <w:bookmarkEnd w:id="267"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18444,64 +20466,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z575" w:id="280"/>
+      <w:bookmarkStart w:name="z575" w:id="268"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование должности лица,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkEnd w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заполнившего лист-заверитель дела ________________ подписи</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -18652,174 +20674,174 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по нотариальному делопроизводству</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z577" w:id="281"/>
+    <w:bookmarkStart w:name="z577" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       форма</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z578" w:id="282"/>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z578" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ВНУТРЕННЯЯ ОПИСЬ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>документов дела № ___</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkEnd w:id="270"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z579" w:id="283"/>
+          <w:bookmarkStart w:name="z579" w:id="271"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="283"/>
+          <w:bookmarkEnd w:id="271"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -18997,80 +21019,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z587" w:id="284"/>
+          <w:bookmarkStart w:name="z587" w:id="272"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="284"/>
+          <w:bookmarkEnd w:id="272"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -21580,64 +23602,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z678" w:id="285"/>
+      <w:bookmarkStart w:name="z678" w:id="273"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Итого _______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkEnd w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> листов документов (цифрами и прописью)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -21822,100 +23844,138 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по нотариальному делопроизводству</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z680" w:id="286"/>
+    <w:bookmarkStart w:name="z680" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      форма</w:t>
-[...9 lines deleted...]
-      <w:bookmarkStart w:name="z681" w:id="287"/>
+      Форма</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 9 внесено изменение на государственном языке, текст на русском языке не меняется приказом Министра юстиции РК от 27.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 204</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z681" w:id="275"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Опись</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkEnd w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>дел постоянного хранения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -22223,80 +24283,80 @@
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z682" w:id="288"/>
+          <w:bookmarkStart w:name="z682" w:id="276"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="288"/>
+          <w:bookmarkEnd w:id="276"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -22509,80 +24569,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z690" w:id="289"/>
+          <w:bookmarkStart w:name="z690" w:id="277"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="289"/>
+          <w:bookmarkEnd w:id="277"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -22764,64 +24824,64 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z698" w:id="290"/>
+      <w:bookmarkStart w:name="z698" w:id="278"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В данный раздел включено ___________________ дел (цифрами)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkEnd w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>с № _________________ по №_____________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -23023,120 +25083,120 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по нотариальному делопроизводству</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z700" w:id="291"/>
+    <w:bookmarkStart w:name="z700" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       форма</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z701" w:id="292"/>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z701" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>АКТ приема-передаче документов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z702" w:id="293"/>
+    <w:bookmarkEnd w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z702" w:id="281"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мы, нижеподписавшиеся, составили настоящий акт о передаче документов частного</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkEnd w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>нотариуса _______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -23508,70 +25568,70 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по нотариальному делопроизводству</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z704" w:id="294"/>
+    <w:bookmarkStart w:name="z704" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       форма</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkEnd w:id="282"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -23754,88 +25814,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>дата, номер лицензии</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>__________ "__"______20__год</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z706" w:id="295"/>
+    <w:bookmarkStart w:name="z706" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Акт о выделении к уничтожению документов и дел</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="295"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z707" w:id="296"/>
+    <w:bookmarkEnd w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z707" w:id="284"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата ___________________ Индекс ________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkEnd w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -24074,80 +26134,80 @@
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z708" w:id="297"/>
+          <w:bookmarkStart w:name="z708" w:id="285"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="297"/>
+          <w:bookmarkEnd w:id="285"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -24307,80 +26367,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z715" w:id="298"/>
+          <w:bookmarkStart w:name="z715" w:id="286"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="298"/>
+          <w:bookmarkEnd w:id="286"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -24526,64 +26586,64 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z722" w:id="299"/>
+      <w:bookmarkStart w:name="z722" w:id="287"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Всего дел ______________________________ (цифрами и прописью)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkEnd w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Председатель экспертной комиссии</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -24870,108 +26930,108 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по нотариальному делопроизводству</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z724" w:id="300"/>
+    <w:bookmarkStart w:name="z724" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       форма</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z725" w:id="301"/>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z725" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Реестр учета консультирования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z726" w:id="302"/>
+    <w:bookmarkEnd w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z726" w:id="290"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkEnd w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(Ф.И.О. (при его наличии) нотариуса)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -24993,80 +27053,80 @@
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z727" w:id="303"/>
+          <w:bookmarkStart w:name="z727" w:id="291"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="303"/>
+          <w:bookmarkEnd w:id="291"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -25370,80 +27430,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z738" w:id="304"/>
+          <w:bookmarkStart w:name="z738" w:id="292"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">1 </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="304"/>
+          <w:bookmarkEnd w:id="292"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -25836,108 +27896,108 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по нотариальному делопроизводству</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z750" w:id="305"/>
+    <w:bookmarkStart w:name="z750" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       форма</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z751" w:id="306"/>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z751" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Эскиз печати частного нотариуса</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z752" w:id="307"/>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z752" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkEnd w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2336800" cy="2921000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -25959,70 +28019,70 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z753" w:id="308"/>
+    <w:bookmarkStart w:name="z753" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkEnd w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6121400" cy="8534400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
@@ -26044,270 +28104,270 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z754" w:id="309"/>
+    <w:bookmarkStart w:name="z754" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Описание печати частного нотариуса</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z755" w:id="310"/>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z755" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Печать частного нотариуса (далее – печать) изготавливается на специальном оборудовании, должен соответствовать всем требованиям, предъявляемым к ее изготовлению и характеризоваться высоким качеством изготовления, защищенностью от подделок, долговечностью и стойкостью к красителям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z756" w:id="311"/>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z756" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Диаметр печати должен быть 44 миллиметров (далее – мм).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z757" w:id="312"/>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z757" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Текст печати частного нотариуса состоит из слов "частный нотариус", фамилии, имени, отчества нотариуса, а также номер и дата выдачи лицензии. Содержание всех надписей в печати частного нотариуса производится на государственном и русском языках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z758" w:id="313"/>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z758" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. В тексте печати должны быть изображены три ободка и Государственный Герб Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z759" w:id="314"/>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z759" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Первый ободок толщиной 3 мм создается круговым микрошрифтом и состоит из слов "Қазақстан Республикасы".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z760" w:id="315"/>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z760" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Толщина линии второго ободка составляет 5 мм. Внутри второго ободка должен располагаться текст, следующего содержания "Лицензия № 0000000 выдана ________ года Министерством юстиции Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="315"/>
-    <w:bookmarkStart w:name="z761" w:id="316"/>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z761" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Толщина третьего ободка составляет 2,5 мм, внутри третьего ободка текст должен состоять из слов "частный нотариус", а также из фамилии, имени, отчества частного нотариуса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z762" w:id="317"/>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z762" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Контуры надписи "Қазақстан Республикасы" должны заполняться черным растром.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z763" w:id="318"/>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z763" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Форма растровых точек может быть различной: круглой, элиптической, квадратной и т.д.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z764" w:id="319"/>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z764" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. В центре печати располагается зеркальное изображение Государственного Герба Республики Казахстан диаметром 24 мм.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkEnd w:id="307"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -26373,162 +28433,162 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по нотариальному делопроизводству</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z766" w:id="320"/>
+    <w:bookmarkStart w:name="z766" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       форма</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z767" w:id="321"/>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z767" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Журнал выдачи печати</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkEnd w:id="309"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z768" w:id="322"/>
+          <w:bookmarkStart w:name="z768" w:id="310"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№. п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="322"/>
+          <w:bookmarkEnd w:id="310"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -26688,80 +28748,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z775" w:id="323"/>
+          <w:bookmarkStart w:name="z775" w:id="311"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="323"/>
+          <w:bookmarkEnd w:id="311"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -27207,108 +29267,108 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по нотариальному делопроизводству</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z790" w:id="324"/>
+    <w:bookmarkStart w:name="z790" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       форма</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z791" w:id="325"/>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z791" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Справка об изъятии документа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="325"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z792" w:id="326"/>
+    <w:bookmarkEnd w:id="313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z792" w:id="314"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В связи с назначенным на "__" __________ 20__ года вскрытием секретного</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkEnd w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>завещания, совершенного</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -28306,55 +30366,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>