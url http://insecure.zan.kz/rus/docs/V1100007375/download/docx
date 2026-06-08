--- v0 (2025-11-13)
+++ v1 (2026-06-08)
@@ -1,45 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2e80f39" w14:textId="2e80f39">
+    <w:p w14:paraId="c786480" w14:textId="c786480">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1017,586 +1018,566 @@
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z13" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Для включения в Реестр ежегодно не позднее 1 мая года, следующего за отчетным периодом:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z114" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      государственные юридические лица предоставляют информацию по инвентаризации, паспортизации и переоценке имущества, закрепленного на их балансе, по итогам отчетного года;</w:t>
+      государственные юридические лица по итогам отчетного года предоставляют информацию по инвентаризации, паспортизации и переоценке имущества, закрепленного на их балансе, за исключением информации о имуществе, отнесенной к государственным секретам или служебной информации ограниченного распространения с пометкой "Для служебного пользования";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z115" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      государственные учреждения предоставляют годовую финансовую отчетность по формам, утвержденным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исполняющего обязанности Министра финансов Республики Казахстан от 15 мая 2025 года № 230 "Об утверждении форм, периодичности и правил составления и представления финансовой отчетности" (далее-приказ № 230).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции приказа Министра финансов РК от 12.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 173</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными приказ Министра финансов РК от 16.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 307</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Информация по инвентаризации, паспортизации и переоценке имущества, и годовая финансовая отчетность государственных учреждений предоставляются в электронных форматах (далее - электронный отчет). Электронный отчет формируется к сдаче в личном кабинете веб-портала Реестра.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции приказа Министра финансов РК от 16.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 307</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Государственные юридические лица представляют электронный отчет в Реестр в следующем порядке:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) составляют электронный отчет в личном кабинете веб-портала Реестра. В результате работы в личном кабинете веб-портала Реестра формируются файлы с информацией по результатам инвентаризации, паспортизации и переоценки имущества по формам согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложениям 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и 5 к настоящей Методике, и годовой финансовой отчетностью государственных учреждений по формам согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложениям 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к приказу № 230, которые подписываются электронной цифровой подписью государственного юридического лица, выданной национальным удостоверяющим центром;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 1 августа 2017 года № 468 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 15594) (далее – приказ № 468).</w:t>
+        <w:t>
+      2) направляют электронный отчет с идентификатором, прикрепив к нему сканированное решение государственного юридического лица о проведении инвентаризации, паспортизации и переоценки, используя имеющийся в личном кабинете веб-портала Реестра функционал для отправки и включения отчета в структуру Реестра.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 3 в редакции приказа Министра финансов РК от 29.01.2016 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 - в редакции приказа Министра финансов РК от 16.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 37</w:t>
-[...443 lines deleted...]
-        <w:t>№ 184</w:t>
+        <w:t>№ 307</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -2125,51 +2106,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Государственные учреждения проводят инвентаризацию имущества в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> проведения инвентаризации в государственных учреждениях, утвержденными приказом Министра финансов Республики Казахстан от 22 августа 2011 года № 423 (зарегистрированный в Реестре государственной регистрации нормативных правовых актов под № 7197).</w:t>
+        <w:t xml:space="preserve"> проведения инвентаризации в государственных учреждениях, утвержденными приказом Министра финансов Республики Казахстан от 16 апреля 2025 года № 169.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Государственные предприятия проводят инвентаризацию имущества в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2202,71 +2183,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Государственные учреждения проводят переоценку имущества в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ведения бухгалтерского учета в государственных учреждениях, утвержденными приказом Министра финансов Республики Казахстан от 3 августа 2010 года № 393 (зарегистрированный в Реестре государственной регистрации нормативных правовых актов № 6443) и учетной политикой, утвержденной </w:t>
+        <w:t xml:space="preserve"> ведения бухгалтерского учета в государственных учреждениях, утвержденными приказом Министра финансов Республики Казахстан от 12 мая 2025 года № 223 и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>приказом</w:t>
+        <w:t>учетной политикой</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 7 сентября 2010 года № 444 (зарегистрированный в Реестре государственной регистрации нормативных правовых актов под № 6505) в случае применения модели переоценки или в случаях оценки активов.</w:t>
+        <w:t>, утвержденной приказом Министра финансов Республики Казахстан от 24 апреля 2025 года № 191 в случае применения модели переоценки или в случаях оценки активов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Государственные предприятия, в случае выбора в учетной политике модели учета по переоцененной стоимости, проводят переоценку имущества в соответствии со стандартами финансовой отчетности, определенными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -2337,50 +2318,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его государственной регистрации и подлежит официальному опубликованию); с изменением, внесенным приказом и.о. Министра финансов РК от 05.04.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 184</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 16.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 307</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -2528,50 +2529,147 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>паспортизации и переоценки</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>государственного имущества</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Приложение 1 предусматривается в редакции приказа Министра финансов РК от 16.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 307</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Форма, предназначенная для сбора административных данных</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"Сводная информация по результатам инвентаризации,</w:t>
       </w:r>
       <w:r>
         <w:br/>
@@ -24192,330 +24290,519 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Приложение 2</w:t>
+              <w:t>Приложение 2</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Единой методике ввода данных</w:t>
+              <w:t>к Единой методики и формата</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>объектов учета в реестр</w:t>
+              <w:t>ввода данных объектов учета в</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>государственного имущества, а</w:t>
+              <w:t>реестр государственного</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>также проведения инвентаризации,</w:t>
+              <w:t>имущества, а также проведение</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>паспортизации и переоценки</w:t>
+              <w:t>инвентаризации, паспортизации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>государственного имущества</w:t>
+              <w:t>и переоценки государственного</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>имущества</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>предназначенная для сбора</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>административных данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 2 в редакции приказа Министра финансов РК от 29.11.2016 </w:t>
+      Сноска. Приложение 2 в редакции приказа Министра финансов РК от 16.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 623</w:t>
+        <w:t>№ 307</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Представляется: в Комитет государственного имущества и приватизации Министерства финансов Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет-ресурсе: www. e-qazyna.kz.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование административной формы: Информация о потребности государственных юридических лиц в площадях помещений</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индекс формы, предназначенной для сбора административных данных на безвозмездной основе (краткое буквенно-цифровое выражение наименования формы): 1-ПП</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Периодичность: ежегодно</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отчетный период: 20__год</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: государственные юридические лица</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: ежегодно, не позднее 1 мая года, следующего за отчетным периодом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ИИН/БИН </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5346700" cy="431800"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5346700" cy="431800"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:b/>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...36 lines deleted...]
-        <w:t>Отчетный период 20___ г.</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Индекс: 1-ПП</w:t>
-[...89 lines deleted...]
-      Форма</w:t>
+      Метод сбор: в электронном виде.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
@@ -24939,603 +25226,433 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...195 lines deleted...]
-      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:br/>
-[...1 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
+      Примечание:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Первый руководитель ________________________ ______________</w:t>
+      Пояснение по заполнению формы предназначенной для сбора административных данных "Информация о потребности государственных юридических лиц в площадях помещений" приведено в Приложении к форме.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование ________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Адрес ____________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефон</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (фамилия, имя, отчество)   (подпись)</w:t>
+      Адрес электронной почты</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Главный бухгалтер __________________________ ______________</w:t>
+      Исполнитель _________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (фамилия, имя, отчество)   (подпись)</w:t>
+      фамилия, имя и отчество (при его наличии) подпись, телефон</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Место печати</w:t>
+      Руководитель или лицо, исполняющее его обязанности ___________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="52"/>
-[...65 lines deleted...]
-    <w:bookmarkStart w:name="z44" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Настоящее пояснение определяет единые требования по заполнению формы "Информация о потребности государственных юридических лиц в площадях помещений" (далее – Форма).</w:t>
+      фамилия, имя и отчество (при его наличии) подпись</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z45" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      2. Форму подписывает первый руководитель государственного юридического лица, а в случае его отсутствия, лицо, исполняющее его обязанности. </w:t>
+        <w:t>
+      Место для печати (за исключением лиц, являющихся субъектами</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-[...18 lines deleted...]
-    <w:bookmarkStart w:name="z47" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      3. В столбце 1 Формы указывается порядковый номер. </w:t>
+        <w:t>
+      частного предпринимательства) __________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z48" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. В столбце 2 Формы указывается наименование помещения, в частности заполняется отдельно каждое помещение, в котором размещены государственные юридические лица.</w:t>
+      Расшифровка аббревиатур:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z49" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. В столбце 3 Формы указывается численность сотрудников государственного юридического лица, в частности количество сотрудников размещенных в данном помещении.</w:t>
+      ИИН – индивидуальный идентификационный номер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z50" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. В столбце 4 Формы указывается площадь помещения в соответствии с утвержденными нормативами.</w:t>
+      БИН – бизнес-идентификационный номер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z51" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. В столбце 5 Формы указывается фактически занимаемая площадь помещения государственным юридическим лицом.</w:t>
+      Кв.м. – квадратный метр</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="61"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -25569,332 +25686,844 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Приложение к форме</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных "Информация о потребности государственных юридических лиц в площадях помещений"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Индекс: 1-ПП, периодичность: ежегодно)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящее пояснение определяет единые требования по заполнению формы "Информация о потребности государственных юридических лиц в площадях помещений" (далее - Форма).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Форму подписывает первый руководитель государственного юридического лица, а в случае его отсутствия, лицо, исполняющее его обязанности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Пояснение по заполнению Формы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. В столбце 1 Формы указывается порядковый номер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. В столбце 2 Формы указывается наименование помещения, в частности заполняется отдельно каждое помещение, в котором размещены государственные юридические лица.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. В столбце 3 Формы указывается численность сотрудников государственного юридического лица, в частности количество сотрудников, размещенных в данном помещении.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В столбце 4 Формы указывается площадь помещения в соответствии с утвержденными нормативами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. В столбце 5 Формы указывается фактически занимаемая площадь помещения государственным юридическим лицом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. В столбце 6 Формы указывается необходимая государственному юридическому лицу площадь для размещения в соответствии с утвержденными нормативами (столбец 6 заполняется при условии, если значение, указанное в столбце 5 меньше значения, указанного в столбце 4).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Приложение 3</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Единой методике ввода данных</w:t>
+              <w:t>к Единой методики и формата</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>объектов учета в реестр</w:t>
+              <w:t>ввода данных объектов учета в</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>государственного имущества, а</w:t>
+              <w:t>реестр государственного</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>также проведения инвентаризации,</w:t>
+              <w:t>имущества, а также проведение</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>паспортизации и переоценки</w:t>
+              <w:t>инвентаризации, паспортизации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>государственного имущества</w:t>
+              <w:t>и переоценки государственного</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>имущества</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>предназначенная для сбора</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>административных данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 3 в редакции приказа Министра финансов РК от 29.11.2016 </w:t>
+      Сноска. Приложение 3 в редакции приказа Министра финансов РК от 16.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 623</w:t>
+        <w:t>№ 307</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...71 lines deleted...]
-      Индекс: 1- ЗП</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Периодичность: ежегодно</w:t>
+        <w:t xml:space="preserve">
+      Представляется: в Комитет государственного имущества и приватизации Министерства финансов Республики Казахстан </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Представляют: государственные юридические лица</w:t>
+        <w:t xml:space="preserve">
+      Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет-ресурсе: www. e-qazyna.kz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Получатель: Реестр государственного имущества</w:t>
+      Наименование административной формы: Занимаемые площади зданий или помещений государственными юридическими лицами</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Срок представления: ежегодно, не позднее 1 мая года следующего за отчетным периодом</w:t>
+      Индекс формы, предназначенной для сбора административных данных на безвозмездной основе (краткое буквенно-цифровое выражение наименования формы): 1-ЗП</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Форма</w:t>
+      Периодичность: ежегодно</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отчетный период: 20__год</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: государственные юридические лица</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: ежегодно, не позднее 1 мая года, следующего за отчетным периодом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ИИН/БИН </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5346700" cy="431800"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId5"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5346700" cy="431800"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Метод сбор: в электронном виде.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
@@ -26068,51 +26697,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сведения о здании или помещении (отдельно стоящее здание, часть здания или помещения в здании и т.д.)</w:t>
+Сведения о здании или помещении (отдельно стоящее здание, часть здания или помещения в здании и так далее)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -27020,925 +27649,451 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...419 lines deleted...]
-      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:br/>
-[...1 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-</w:t>
+        <w:t xml:space="preserve">
+      Примечания: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Примечание: * столбцы 11-13 заполняются только государственными учреждениями при наличии арендуемого помещения</w:t>
+        <w:t xml:space="preserve">
+      * столбцы 11, 12 и 13 заполняются только государственными учреждениями при наличии арендуемого помещения. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Первый руководитель ________________________ _____________</w:t>
+      Пояснение по заполнению формы предназначенной для сбора административных данных "Занимаемые площади зданий или помещений государственными юридическими лицами" приведено в Приложении к форме.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование ________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Адрес ____________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефон</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (фамилия, имя, отчество)  (подпись)</w:t>
+      Адрес электронной почты ______________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Главный бухгалтер ________________________ _____________</w:t>
+      Исполнитель _________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (фамилия, имя, отчество)  (подпись)</w:t>
+      фамилия, имя и отчество (при его наличии) подпись, телефон</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Место печати</w:t>
+      Руководитель или лицо, исполняющее его обязанности ___________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="63"/>
-[...65 lines deleted...]
-    <w:bookmarkStart w:name="z55" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Настоящее пояснение определяет единые требования по заполнению формы "Информация по занимаемым площадям зданий или помещений государственными юридическими лицами" (далее – Форма).</w:t>
+      фамилия, имя и отчество (при его наличии) подпись</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z56" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Форму подписывает первый руководитель государственного юридического лица, а в случае его отсутствия, лицо, исполняющее его обязанности.</w:t>
+      Место для печати (за исключением лиц, являющихся субъектами</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-[...18 lines deleted...]
-    <w:bookmarkStart w:name="z60" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. В столбце 1 Формы указывается порядковый номер.</w:t>
+      частного предпринимательства) __________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z61" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. В столбце 2 Формы указывается наименование здания или помещения.</w:t>
+      Расшифровка аббревиатур:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z62" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      5. В столбце 3 Формы указывается местонахождение (адрес) здания или помещения. </w:t>
+        <w:t>
+      ИИН – индивидуальный идентификационный номер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z63" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. В столбце 4 Формы указывается кадастровый номер здания или помещения.</w:t>
+      БИН – бизнес-идентификационный номер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z64" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. В столбце 5 Формы указываются сведения о здании или помещении (отдельно стоящее здание, часть здания или помещения в здании и т.д.).</w:t>
+      Кв.м. – квадратный метр</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-[...99 lines deleted...]
-    <w:bookmarkEnd w:id="76"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -27972,319 +28127,936 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Приложение к форме</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных "Информация по занимаемым площадям зданий или помещений государственными юридическими лицами"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Индекс: 1-ЗП, периодичность: ежегодно)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящее пояснение определяет единые требования по заполнению формы "Информация по занимаемым площадям зданий или помещений государственными юридическими лицами" (далее - Форма).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Форму подписывает первый руководитель государственного юридического лица, а в случае его отсутствия, лицо, исполняющее его обязанности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Пояснение по заполнению Формы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. В столбце 1 Формы указывается порядковый номер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. В столбце 2 Формы указывается наименование здания или помещения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. В столбце 3 Формы указывается местонахождение здания или помещения, согласно классификатору административно-территориальных объектов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В столбце 4 Формы указывается кадастровый номер здания или помещения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. В столбце 5 Формы указываются сведения о здании или помещении (отдельно стоящее здание, часть здания или помещения в здании и т.д.).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. В столбцах 6, 7, 8 Формы указываются сведения о размещении государственного юридического лица.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. В столбцах 9 и 10 Формы указывается общая и полезная площадь здания или помещения, занимаемого государственным юридическим лицом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. В столбце 11 Формы указывается стоимость за 1 квадратный метр арендуемой площади.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. В столбце 12 указываются расходы по аренде здания или помещения за один месяц, в тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. В столбце 13 указываются расходы по аренде здания или помещения за отчетный год, в тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Приложение 4</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Единой методике ввода данных</w:t>
+              <w:t>к Единой методики и формата</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>объектов учета в реестр государственного</w:t>
+              <w:t>ввода данных объектов учета в</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>имущества, а также проведения</w:t>
+              <w:t>реестр государственного</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>инвентаризации, паспортизации и</w:t>
+              <w:t>имущества, а также проведение</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>переоценки государственного имущества</w:t>
+              <w:t>инвентаризации, паспортизации</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и переоценки государственного</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>имущества</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>предназначенная для сбора</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>административных данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приказ дополнен Приложением 4 в соответствии с приказом Министра финансов РК от 29.11.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 623</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...71 lines deleted...]
-      Индекс: 1- ОА</w:t>
+        <w:t xml:space="preserve">; в редакции приказа Министра финансов РК от 16.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 307</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Периодичность: ежегодно</w:t>
+        <w:t xml:space="preserve">
+      Представляется: в Комитет государственного имущества и приватизации Министерства финансов Республики Казахстан </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Представляют: государственные юридические лица </w:t>
+      Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет-ресурсе: www. e-qazyna.kz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Получатель: Реестр государственного имущества</w:t>
+      Наименование административной формы: Информация по оснащенности государственных юридических лиц автомобилями</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Срок представления: ежегодно, не позднее 1 мая года следующего за отчетным периодом </w:t>
+      Индекс формы, предназначенной для сбора административных данных на безвозмездной основе (краткое буквенно-цифровое выражение наименования формы): 1-ОА </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Форма</w:t>
+      Периодичность: ежегодно</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отчетный период: 20__год</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: государственные юридические лица</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: ежегодно, не позднее 1 мая года, следующего за отчетным периодом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ИИН/БИН </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5346700" cy="431800"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId6"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5346700" cy="431800"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Метод сбор: в электронном виде.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
@@ -28338,87 +29110,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование</w:t>
-[...35 lines deleted...]
-юридического лица</w:t>
+Наименование государственного юридического лица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -28762,285 +29498,67 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...195 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:p>
-[...19 lines deleted...]
-    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      продолжение таблицы</w:t>
+       продолжение таблицы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -29461,631 +29979,757 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание: Пояснение по заполнению формы предназначенной для сбора административных данных "Информация по оснащенности государственных юридических лиц автомобилями" приведено в Приложении к форме.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование _______________________ Адрес _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефон</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адрес электронной почты ______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исполнитель _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      фамилия, имя и отчество (при его наличии) подпись, телефон</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель или лицо, исполняющее его обязанности ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      фамилия, имя и отчество (при его наличии) подпись</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место для печати (за исключением лиц, являющихся субъектами</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      частного предпринимательства) __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Расшифровка аббревиатур:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ИИН – индивидуальный идентификационный номер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БИН – бизнес-идентификационный номер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Куб.см. – кубический сантиметр</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...154 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение к форме</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:br/>
-[...4 lines deleted...]
-          <w:b w:val="false"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных "Информация по оснащенности государственных юридических лиц автомобилями"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Первый руководитель ________________________ _____________</w:t>
+      (Индекс: 1- ОА, периодичность: ежегодно)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (фамилия, имя, отчество) (подпись)</w:t>
+      1. Настоящее пояснение определяет единые требования по заполнению формы "Информация по оснащенности государственных юридических лиц автомобилями" (далее - Форма).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Главный бухгалтер ________________________ _____________</w:t>
+      2. Форму подписывает первый руководитель государственного юридического лица, а в случае его отсутствия, лицо, исполняющее его обязанности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Пояснение по заполнению Формы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (фамилия, имя, отчество) (подпись)</w:t>
+      3. В столбце 1 Формы указывается порядковый номер.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Место печати</w:t>
+      4. В столбце 2 Формы указывается наименование государственного юридического лица.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z73" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. В столбце 3 Формы указывается служебный или дежурный автомобиль (в том числе автобусы).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В столбце 4 Формы указывается марка, модель, модификация автомобиля.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. В столбце 5 Формы указывается государственный номер автомобиля.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. В столбце 6 Формы указывается объем двигателя автомобиля в куб. см.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. В столбцах 7, 8, 9 Формы указываются сведения о принадлежности автомобиля.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. В столбце 10 указываются расходы по аренде автомобиля за один месяц, в тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. В столбце 11 указываются расходы по аренде автомобиля за отчетный год, в тенге.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:t>для сбора административных данных</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Методика предусматривается дополнить приложением 5 в соответствии с приказом Министра финансов РК от 16.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 307</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводятся в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...24 lines deleted...]
-        <w:t>1. Общие положения</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-[...237 lines deleted...]
-    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -30461,35 +31105,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>