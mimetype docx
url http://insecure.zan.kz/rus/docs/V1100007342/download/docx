--- v0 (2025-11-01)
+++ v1 (2026-10-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4a0eda0" w14:textId="4a0eda0">
+    <w:p w14:paraId="fff291a" w14:textId="fff291a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -151,139 +151,139 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       В соответствии с </w:t>
+      В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> пункта 2 статьи 18 Закона Республики Казахстан от 22 декабря 1998 года "О Национальном архивном фонде и архивах", </w:t>
+        <w:t xml:space="preserve"> пункта 2 статьи 18 Закона Республики Казахстан "О Национальном архивном фонде и архивах", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. В преамбулу вносится изменение на казахском языке, текст на русском языке не меняется, в соответствии с приказом Министра культуры и спорта РК от 29.06.2016 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 17.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -470,144 +470,124 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящий приказ вводится в действие со дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3590"/>
-        <w:gridCol w:w="8710"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3590" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Министр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8710" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 А. Жумагалиев</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...19 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -798,272 +778,212 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила издания документов Национального архивного фонда (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпунктом 2)</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> пункта 2 статьи 18 Закона Республики Казахстан от 22 декабря 1998 года "О Национальном архивном фонде и архивах" и определяют порядок издания документов Национального архивного фонда Республики Казахстан.</w:t>
+        <w:t xml:space="preserve">подпунктом 2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 2 статьи 18 Закона Республики Казахстан "О Национальном архивном фонде и архивах" и определяют порядок издания документов Национального архивного фонда Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции приказа и.о Министра культуры и информации РК от 29.11.2013 </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 17.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       2. Правила распространяются на государственные, специальные государственные архивы (далее – архивы), которые в соответствии с </w:t>
+      2. Правила распространяются на государственные, специальные государственные архивы (далее – архивы), которые в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> от 22 декабря 1998 года "О Национальном архивном фонде и архивах" наделены правами собирания (приобретения), постоянного хранения и организации использования документов Национального архивного фонда (далее – документы).</w:t>
+        <w:t xml:space="preserve"> Республики Казахстан "О Национальном архивном фонде и архивах" наделены правами собирания (приобретения), постоянного хранения и организации использования документов Национального архивного фонда (далее – документы).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 2 в редакции приказа и.о Министра культуры и информации РК от 29.11.2013 </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 - в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 17.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5659,72 +5579,52 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59. При издании недопустимо смешение разных редакций и вариантов и составление на их основе сводного текста.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
     <w:bookmarkStart w:name="z149" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> законодательных актов, а в случае их отсутствия - по подлинникам.</w:t>
+        <w:t>
+      60. Нормативные правовые акты нового и новейшего времени публикуются по официальным изданиям нормативных правовых актов, а в случае их отсутствия – по подлинникам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
     <w:bookmarkStart w:name="z150" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нормативные распорядительные документы государственных органов публикуются по официальным изданиям, а в случае их отсутствия - по подлинникам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
     <w:bookmarkStart w:name="z151" w:id="138"/>
     <w:p>
@@ -5809,91 +5709,111 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 61 с изменением, внесенным приказом и.о Министра культуры и информации РК от 29.11.2013 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 61 с изменениями, внесенными приказом и.о Министра культуры и информации РК от 29.11.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 279</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); вносится изменение на казахском языке, текст на русском языке не меняется, в соответствии с приказом Министра культуры и спорта РК от 29.06.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 186</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после первого официального опубликования); от 17.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z155" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7734,94 +7654,156 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При необходимости бланковые формы некоторых документов (боевые расписания, наградные листы и формуляры, послужные списки, вахтенные журналы) сохраняются.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="189"/>
     <w:bookmarkStart w:name="z208" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      89. Заголовки и даты законодательных, дипломатических и неофициальных документов, а также газетных статей, листовок в изданиях научного типа воспроизводятся как часть текста на том месте, где они находятся в оригиналах, независимо от редакционного заголовка. В изданиях научно-популярного типа заголовки указанных документов не воспроизводятся, а используются при составлении редакционного заголовка.</w:t>
+      89. Заголовки и даты нормативных правовых актов, дипломатических и неофициальных документов, а также газетных статей, листовок в изданиях научного типа воспроизводятся как часть текста на том месте, где они находятся в оригиналах, независимо от редакционного заголовка. В изданиях научно-популярного типа заголовки указанных документов не воспроизводятся, а используются при составлении редакционного заголовка.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="190"/>
     <w:bookmarkStart w:name="z209" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заголовки и даты делопроизводственных документов опускаются и используются при составлении редакционного заголовка.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="191"/>
     <w:bookmarkStart w:name="z210" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Даты писем воспроизводятся со всеми особенностями их написания и на том же месте, на котором они находились в подлиннике.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 89 с изменением, внесенным приказом Заместителя Премьер-Министра - Министра культуры и информации РК от 17.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z211" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       90. Помета-гриф "секретно", "спешно" и другие воспроизводятся в правом углу перед текстом документа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="193"/>
     <w:bookmarkStart w:name="z212" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -14102,120 +14084,140 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В научно-популярных и учебных изданиях, а также в периодической печати к документам  допускается составление заголовков типа газетных, отражающие в краткой и выразительной форме только содержание документа. В таких случаях элементы заголовка приводятся в подзаголовке или примечании.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="372"/>
     <w:bookmarkStart w:name="z429" w:id="373"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Составление заголовков газетного типа к официальным документам (декларациям, законодательным актам, постановлениям, приказам, обращениям) нецелесообразно.</w:t>
+      Составление заголовков газетного типа к официальным документам (декларациям, нормативным правовым актам, обращениям) нецелесообразно.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="373"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 161 с изменением, внесенным приказом и.о Министра культуры и информации РК от 29.11.2013 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 161 с изменениями, внесенными приказом и.о Министра культуры и информации РК от 29.11.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 279</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); вносится изменение на казахском языке, текст на русском языке не меняется, в соответствии с приказом Министра культуры и спорта РК от 29.06.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 186</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после первого официального опубликования); от 17.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z430" w:id="374"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -27915,61 +27917,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>опубликованных</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> документов</w:t>
+        <w:t>опубликованных документов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Индекс ______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -28447,61 +28439,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>упоминаемых</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> в литературе по теме</w:t>
+        <w:t>упоминаемых в литературе по теме</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рубрика _____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -29117,31 +29099,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>