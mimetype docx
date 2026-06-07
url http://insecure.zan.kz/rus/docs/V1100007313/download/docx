--- v0 (2025-11-08)
+++ v1 (2026-06-07)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="53f1c19" w14:textId="53f1c19">
+    <w:p w14:paraId="5e2ff98" w14:textId="5e2ff98">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -131,71 +131,123 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 70 Закона Республики Казахстан от 15 июля 2010 года "Об использовании воздушного пространства Республики Казахстан и деятельности авиации", </w:t>
+        <w:t xml:space="preserve"> статьи 70 Закона Республики Казахстан "Об использовании воздушного пространства Республики Казахстан и деятельности авиации", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ПРИКАЗЫВАЮ</w:t>
-[...9 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула в редакции приказа и.о. Министра транспорта РК от 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1424,852 +1476,970 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) пассажир трансферный - пассажир, который в соответствии с договором международной воздушной перевозки доставляется в пункт трансферта одним рейсом, а далее перевозится другим рейсом того же или иного перевозчика; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z24" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      12) технико-эксплуатационное обследование - проверка объектов, сооружений, оборудования и служб аэропорта на соответствие требованиям нормативных документов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      12) технико-эксплуатационное обследование - проверка объектов, сооружений, оборудования и служб аэропорта на соответствие требованиям нормативных документов; </w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="20"/>
+      12-1) международный аэропорт – аэропорт, обеспечивающий международные воздушные перевозки, в котором организован таможенный, пограничный и санитарно-карантинный контроль; </w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z25" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) зона пограничного контроля - часть стерильной зоны между зоной таможенного контроля и воздушным судном, а также воздушные суда эксплуатантов Республики Казахстан доступ в которую проводится по согласованию с Пограничной службой Комитета национальной безопасности Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменением, внесенным приказом и.о. Министра транспорта РК от 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z26" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок открытия аэропортов для обеспечения международных полетов воздушных судов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z27" w:id="23"/>
+    <w:bookmarkStart w:name="z48" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Аэропорты при открытии для обеспечения международных полетов воздушных судов имеют:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) действующий сертификат годности аэродрома, а также технику, оборудование и авиационный персонал для обеспечения наземного обслуживания воздушных судов иностранных авиакомпаний;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Аэропорты при открытии для обеспечения международных полетов воздушных судов имеют: </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z28" w:id="24"/>
+       2) аэровокзал с изолированной и оборудованной системой двойного коридора в соответствии с требованиями, установленными </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>решением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Комиссии таможенного союза от 20 мая 2010 года № 259 "О требованиях, применяемых к обустройству системы двойного коридора в местах прибытия товаров на таможенную территорию Таможенного союза и убытия с этой территории", включает залы "вылет", "прилет", а также "красный" и "зеленый" коридоры в аэропортах, открытых для международных сообщений (полетов), которые разделяются таким образом, чтобы исключить наблюдение за лицами, перемещающимися по другому коридору. Коридоры обозначаются надписями "Таможня" и "Customs" на государственном языке государства-члена таможенного союза, русском и английском языках. Отведен зал и бизнес-зал для регистрации, оформления и проведения досмотра службой авиационной безопасности аэропорта, таможенными, пограничными органами и органами санитарно-карантинного контроля, дислоцированными в аэропорту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аэровокзалы авиационных хабов предусматривают наличие необходимых площадей, инфраструктуры и оборудования для обслуживания транзитных пассажиров и их багажа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В аэровокзалах аэропортов с пассажиропотоком менее двухсот тысяч пассажиров в год допускается использование только общих залов "прилет" и "вылет" для поочередного обслуживания пассажиров внутренних и международных рейсов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) помещение для оформления пассажирской таможенной декларации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) не менее двух досмотровых стоек, оснащенных не менее двумя специальными техническими средствами досмотра пассажиров, багажа, грузов, ручной клади службой авиационной безопасности аэропорта и таможенными органами.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) искусственную взлетно-посадочную полосу, рулежные дорожки, перрон, места стоянок и другое оборудование, позволяющее принимать и обслуживать воздушные суда не ниже первого класса; </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z29" w:id="25"/>
+      При этом специальные технические средства обеспечивают обнаружение всех предметов и веществ, запрещенных к перевозке воздушным транспортом в соответствии с Перечнем опасных веществ и предметов, а также всех видов наркотических средств, запрещенных к провозу на гражданских воздушных судах, утвержденным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исполняющего обязанности Министра индустрии и инфраструктурного развития Республики Казахстан от 27 июля 2023 года № 548 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 33197);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) не менее двух кабин для паспортного контроля в залах "вылет", "прилет" и по одной кабине в специально отведенных залах и бизнес-залах;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) в авиационных хабах предусматриваются помещения под рабочие кабинеты пограничных и таможенных органов в залах "вылет" и "прилет", а также помещения и рабочие кабинеты органов внутренних дел для приема и регистрации жалоб и заявлений граждан вне стерильной зоны, оснащенные средствами телефонной связи (в том числе междугородней).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Количество рабочих кабинетов и помещений согласовывается с Пограничной службой Комитета национальной безопасности Республики Казахстан, Комитетом государственных доходов Министерства финансов Республики Казахстан, Департаментом полиции на транспорте Министерства внутренних дел Республики Казахстан и уполномоченным органом в сфере гражданской авиации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) в авиационных хабах обеспечиваются помещения для размещения транзитных (трансферных) пассажиров, оборудованные справочным бюро (телефоном), междугородним (международным) телефоном, информационным табло о прилетающих и вылетающих воздушных судах и имеющие соответствующие санитарно-бытовые условия;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) в авиационных хабах предусматриваются складские помещения и камеры хранения для багажа и грузов (в том числе для неопознанных грузов, багажа, почты, ручной клади), оснащенные пожарной и охранной сигнализацией, а также склады временного хранения товаров, находящихся под таможенным контролем;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) технологические инструкции, схемы взаимодействия служб аэропортов с пограничными и таможенными органами, службами санитарно-карантинного контроля, органами внутренних дел, дислоцированными в аэропорту;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) светотехническую систему посадки, обеспечивающую минимум аэродрома по одной из трех (I, II, III) категорий, установленных рекомендуемой практикой и стандартами Международной организации гражданской авиации (ИКАО); </w:t>
-[...423 lines deleted...]
-    <w:bookmarkStart w:name="z49" w:id="45"/>
+      10) изолированные накопители пассажиров в стерильной зоне, обеспеченные торгово-сервисными и санитарно-бытовыми условиями; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) транспортные средства для доставки пассажиров от аэровокзала до воздушного судна и обратно;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) не менее чем по два изолированных помещения (кабин) для производства личного досмотра пассажиров, проведения предварительного изучения документов в зоне таможенного контроля и в зоне пограничного контроля;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) в авиационных хабах размещаются служебные помещения вне стерильной зоны, имеющие соответствующие санитарно-бытовые условия и средства связи, предназначенные для отдыха смен таможенных и пограничных органов, органов внутренних дел на транспорте и санитарно-карантинного контроля, дислоцированных в аэропорту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) в авиационных хабах предусматриваются изолированные помещения (изоляторы) для временного размещения депортированных и задержанных лиц, обеспеченные соответствующими санитарно-бытовыми условиями;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) в авиационных хабах имеются помещения для содержания специальных служебных животных;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) селекторную (громкоговорящую) связь между пунктами досмотра пограничных, таможенных органов, службы авиационной безопасности, органов внутренних дел (дежурными) и службы санитарно-карантинного контроля, дислоцированных в аэропорту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) в авиационных хабах организуется площадка для проведения дезинфекции и дезинсекции воздушных судов по эпидемиологическим показаниям;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) в авиационных хабах размещаются рабочие кабинеты специалистов санитарно-карантинного пункта вне стерильной зоны, обеспеченные средствами связи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 в редакции приказа и.о. Министра транспорта РК от 25.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z49" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. В целях открытия аэропортов для обеспечения международных полетов воздушных судов, собственником (эксплуатантом) аэропорта подается заявка в уполномоченный орган в сфере гражданской авиации, предварительно согласованная с акиматом области, городов республиканского значения и столицы. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z50" w:id="46"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z50" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На основании представленной заявки, в аэропорт направляется государственная приемочная комиссия (далее - Комиссия) с привлечением представителей Пограничной службы Комитета национальной безопасности Республики Казахстан, Комитета государственных доходов Министерства финансов Республики Казахстан, Министерства внутренних дел Республики Казахстан, Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан для проведения обследования аэропорта на соответствие требованиям настоящих Правил, формируемая приказом уполномоченного органа в сфере гражданской авиации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z51" w:id="47"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z51" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. В состав государственной приемочной комиссии входят председатель, заместитель председателя и члены комиссии. Во время отсутствия председателя его функции выполняет лицо, замещающее его. Общее количество членов приемочной комиссии должно составлять не менее одиннадцати человек.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z52" w:id="48"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z52" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Председателем государственной приемочной комиссии определяется должностное лицо уполномоченного органа в сфере гражданской авиации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z53" w:id="49"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z53" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Комиссия рассматривает заявку (эксплуатанта) аэропорта в течение тридцати календарных дней со дня ее поступления по результатам которого заявителю направляется соответствующее уведомление.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z54" w:id="50"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z54" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Комиссия проверяет в установленном порядке готовность аэропорта на соответствие требованиям </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил и по результатам составляется Акт комиссии о готовности аэропорта к обеспечению международных полетов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z55" w:id="51"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z55" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Акт комиссии о готовности аэропорта к обеспечению международных полетов воздушных судов в течение десяти рабочих дней с момента окончания работ государственной приемочной комиссии направляется в уполномоченный орган в сфере гражданской авиации. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z56" w:id="52"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z56" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При положительном решении уполномоченный орган в сфере гражданской авиации в установленном законодательством порядке принимает решение о допуске аэропорта к обеспечению международных полетов воздушных судов..</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z57" w:id="53"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z57" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Подразделения Пограничной службы Комитета национальной безопасности Республики Казахстан, Комитета государственных доходов Министерства финансов Республики Казахстан и Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан приступают к работе после принятия решения уполномоченным органом в сфере гражданской авиации Республики Казахстан о допуске аэропорта к обеспечению международных полетов воздушных судов. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z58" w:id="54"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z58" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Аэропорты, обслуживающие внутренние рейсы, могут быть допущены к обслуживанию международных полетов, связанных с выполнением технических, вынужденных посадок и гуманитарных рейсов, а также с выполнением государственных задач, путем выдачи уполномоченным органом в сфере гражданской авиации временных разрешений на прием, выпуск и обслуживание гражданских воздушных судов, выполняющих международные полеты из аэропортов (в аэропорты), не допущенных к обеспечению международных рейсов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z59" w:id="55"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z59" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок закрытия аэропортов для обеспечения международных полетов воздушных судов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z60" w:id="56"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z60" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Закрытие аэропорта для обеспечения международных полетов воздушных судов осуществляется в следующих случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z61" w:id="57"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z61" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) по заявке собственника (эксплуатанта) аэропорта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z62" w:id="58"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z62" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) не соответствия аэропорта, обслуживающего международные полеты требованиям, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2284,245 +2454,245 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, выявленных при проведении инспекционной проверки, осуществляемых в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z63" w:id="59"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z63" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Процедура закрытия аэропортов для обеспечения международных полетов воздушных судов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z64" w:id="60"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z64" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) на основании представленной собственником (эксплуатантом) аэропорта заявки, уполномоченным органом в сфере гражданской авиации по согласованию с заинтересованными государственными органами в течении десяти рабочих дней рассматривает ходатайство для принятия решения об отмене решения о допуске аэропорта к обеспечению международных полетов воздушных судов. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z65" w:id="61"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z65" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При положительном решении уполномоченный орган в сфере гражданской авиации в установленном законодательством порядке принимает решение об отмене решения о допуске аэропорта к обеспечению международных полетов воздушных судов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z66" w:id="62"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z66" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) при выявлении в ходе инспекционной проверки, осуществляемых в соответствии со статьей 11 Закона, несоответствия аэропорта, обслуживающего международные полеты, требованиям, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, комиссией уполномоченного органа в сфере гражданской авиации составляется соответствующий акт, который направляется в течение десяти рабочих дней эксплуатанту (собственнику) для принятия мер по их устранению. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z67" w:id="63"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z67" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Эксплуатантом (собственником) аэропорта в течение пяти рабочих дней, с момента получения соответствующего акта, направляется в уполномоченный орган в сфере гражданской авиации план мероприятий по устранению выявленных несоответствий с указанием сроков устранения. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z68" w:id="64"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z68" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае не устранения в указанные сроки несоответствий, уполномоченным органом в сфере гражданской авиации по согласованию с заинтересованными государственными органами в течение десяти рабочих дней принимает решение об отмене решения об открытии аэропорта для обеспечения международных полетов воздушных судов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2848,31 +3018,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>