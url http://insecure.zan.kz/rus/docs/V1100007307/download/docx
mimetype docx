--- v0 (2025-11-14)
+++ v1 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0a81aeb" w14:textId="0a81aeb">
+    <w:p w14:paraId="be00812" w14:textId="be00812">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -776,140 +776,140 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящая Инструкция по регистрации доверенных лиц (далее – Инструкция) разработана в соответствии с подпунктом 16-9) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+      1. Настоящая Инструкция по регистрации доверенных лиц (далее – Инструкция) разработана в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 16-9)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 12, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Конституционного закона Республики Казахстан "О выборах в Республике Казахстан" (далее - Конституционный закон) и детализирует процедуру регистрации доверенных лиц кандидатов в Президенты, депутаты Парламента и маслихатов, акимы района, города областного значения, города районного значения, села, поселка, сельского округа (далее - кандидаты), а также доверенных лиц политических партий, выдвинувших партийные списки кандидатов в депутаты Мажилиса Парламента, маслихатов Республики Казахстан (далее - политические партии).</w:t>
+        <w:t xml:space="preserve"> Конституционного закона Республики Казахстан "О выборах в Республике Казахстан" (далее - Конституционный закон) и детализирует процедуру регистрации доверенных лиц кандидатов в Президенты, депутаты маслихатов, акимы города районного значения, села, поселка, сельского округа (далее - кандидаты), а также доверенных лиц политических партий, выдвинувших партийные списки кандидатов в депутаты Курултая, маслихатов Республики Казахстан (далее - политические партии).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции постановления Центральной избирательной комиссии РК от 29.12.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 139/644</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции постановления Центральной избирательной комиссии РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2023).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1124,512 +1124,370 @@
         <w:t>
       Заявление о регистрации доверенных лиц политических партий подписывается лицом, уполномоченным политической партией или ее филиалом (представительством).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z14" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Кандидаты, политические партии могут иметь доверенных лиц в количестве, не превышающем трех человек на каждый избирательный участок в соответствующем избирательном округе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z87" w:id="12"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 5 - в редакции постановления Центральной избирательной комиссии РК от 29.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 139/644</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2023).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2023); с изменением, внесенным постановлением Центральной избирательной комиссии РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Регистрацию доверенных лиц кандидатов в Президенты Республики Казахстан, доверенных лиц политических партий осуществляют соответствующие территориальные избирательные комиссии.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z113" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Регистрацию доверенных лиц кандидатов в депутаты маслихатов осуществляют соответствующие территориальные (окружные) избирательные комиссии.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z88" w:id="14"/>
+    <w:bookmarkStart w:name="z114" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Регистрацию доверенных лиц кандидатов в депутаты Сената Парламента осуществляют областные (городов республиканского значения и столицы) избирательные комиссии.</w:t>
+      Регистрацию доверенных лиц кандидатов в акимы города районного значения, села, поселка, сельского округа осуществляет соответствующая районная, городская избирательная комиссия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z89" w:id="15"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции постановления Центральной избирательной комиссии РК от 29.12.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 139/644</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции постановления Центральной избирательной комиссии РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2023).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="17"/>
+    <w:bookmarkStart w:name="z118" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7. Кандидаты в Президенты Республики Казахстан, после установления Центральной избирательной комиссией их соответствия требованиям </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Республики Казахстан, Конституционного закона, обращаются с заявлением о регистрации доверенных лиц в соответствующие избирательные комиссии.</w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7. Кандидаты в Президенты Республики Казахстан, после установления Центральной избирательной комиссией их соответствия требованиям Конституции Республики Казахстан, Конституционного закона, обращаются с заявлением о регистрации доверенных лиц в соответствующие избирательные комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z116" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кандидат в депутаты маслихата, акимы города районного значения, села, поселка, сельского округа после установления соответствующей избирательной комиссией его соответствия требованиям Конституции Республики Казахстан, Конституционного закона, обращается с заявлением о регистрации доверенных лиц.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z117" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Политические партии после регистрации партийных списков Центральной избирательной комиссией при выборах депутатов Курултая и территориальной избирательной комиссией при выборах депутатов маслихатов, обращаются с заявлением о регистрации доверенных лиц в соответствующие территориальные избирательные комиссии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:p>
-[...150 lines deleted...]
-    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 7 - в редакции постановления Центральной избирательной комиссии РК от 29.12.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 139/644</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 - в редакции постановления Центральной избирательной комиссии РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2023).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z27" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1662,196 +1520,176 @@
         <w:t>
       Соответствующая избирательная комиссия после регистрации доверенных лиц выдает им удостоверения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z29" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Соответствующая избирательная комиссия отказывает в регистрации или отменяет решение о регистрации доверенного лица кандидата, политической партии в случаях, если лицо:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z30" w:id="21"/>
+    <w:bookmarkStart w:name="z119" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) не является гражданином Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z31" w:id="22"/>
+    <w:bookmarkStart w:name="z120" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) является членом избирательной комиссии;</w:t>
+      2) гражданин Республики Казахстан не достиг восемнадцатилетнего возраста;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z32" w:id="23"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> Президента Республики Казахстан от 29 декабря 2015 года № 150 "Об утверждении Реестра должностей политических и административных государственных служащих";</w:t>
+    <w:bookmarkStart w:name="z121" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) является кандидатом в Президенты, в депутаты Курултая, маслихатов, в акимы, членом иных органов местного самоуправления, членом какой бы то ни было избирательной комиссии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z33" w:id="24"/>
+    <w:bookmarkStart w:name="z122" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) является депутатом маслихата при выборах депутатов Сената Парламента.</w:t>
+      4) занимает должность политического государственного служащего в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 9 с изменением, внесенным постановления Центральной избирательной комиссии РК от 22.06.2021 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 4/408</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 - в редакции постановления Центральной избирательной комиссии РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z34" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4429,51 +4267,71 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 - в редакции постановления Центральной избирательной комиссии РК от 29.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 139/644</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2023).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2023); с изменением, внесенным постановлением Центральной избирательной комиссии РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z107" w:id="43"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Я, гражданин Республики Казахстан, _________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -4526,51 +4384,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                       (указать выборы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z108" w:id="44"/>
+      <w:bookmarkStart w:name="z123" w:id="44"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -4690,115 +4548,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_____ __________________ 20_____года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       (дата подачи заявления)</w:t>
-[...63 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">       (дата подачи заявления)       </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5213,55 +5007,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>