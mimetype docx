--- v0 (2025-11-07)
+++ v1 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4508f64" w14:textId="4508f64">
+    <w:p w14:paraId="5c57573" w14:textId="5c57573">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,2987 +93,3812 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил обеспечения питанием экипажей морских судов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ И.о. Министра транспорта и коммуникаций Республики Казахстан от 16 мая 2011 года № 280. Зарегистрирован в Министерстве юстиции Республики Казахстан 10 июня 2011 года № 7000</w:t>
+        <w:t>Приказ И.о. Министра транспорта и коммуникаций Республики Казахстан от 16 мая 2011 года № 280. Зарегистрирован в Министерстве юстиции Республики Казахстан 10 июня 2011 года № 7000.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...8 lines deleted...]
-          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание РЦПИ!</w:t>
-[...11 lines deleted...]
-        </w:rPr>
         <w:t>
-</w:t>
-[...19 lines deleted...]
-        <w:t> </w:t>
+      Примечание РЦПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Порядок введения в действие приказа см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>п. 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      В соответствии с </w:t>
+        <w:t xml:space="preserve">
+      В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 52)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 3 статьи 4 Закона Республики Казахстан от 17 января 2002 года "О торговом мореплавании" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
-      </w:r>
-[...98 lines deleted...]
-      4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
-          <w:i/>
-[...3 lines deleted...]
-        <w:t>      И.о. Министра                              А. Бектуров</w:t>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Утвердить прилагаемые Правила обеспечения питанием экипажей морских судов.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
-          <w:i/>
-[...11 lines deleted...]
-          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...81 lines deleted...]
-        <w:t>      25 мая 2011 года</w:t>
+      2. Комитету транспорта и путей сообщения Министерства транспорта и коммуникаций Республики Казахстан (Килыбай Н.И.) обеспечить в установленном законодательством порядке государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Утверждены            </w:t>
-[...11 lines deleted...]
-        </w:rPr>
         <w:t>
-приказом и.о Министра транспорта</w:t>
-[...3 lines deleted...]
-      </w:r>
+      3. Контроль за исполнением настоящего приказа возложить на вице-министра транспорта и коммуникаций Республики Казахстан Дюсембаева Е.С.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-и коммуникаций Республики Казахстан</w:t>
-[...13 lines deleted...]
-от 16 мая 2011 года № 280    </w:t>
+      4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="1"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+И.о. Министра</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+А. Бектуров</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"СОГЛАСОВАНО"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Министр здравоохранения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+____________ Каирбекова С.З.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25 мая 2011 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...6 lines deleted...]
-Правила обеспечения питанием экипажей морских судов</w:t>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z8" w:id="2"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Утверждены</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказом и.о Министра транспорта</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и коммуникаций Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 16 мая 2011 года № 280</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 
-1. Общие положения</w:t>
+        <w:t xml:space="preserve"> Правила обеспечения питанием экипажей морских судов</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z9" w:id="3"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z9" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      1. Настоящие Правила обеспечения питанием экипажей морских судов разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 52)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 3 статьи 4 Закона Республики Казахстан от 17 января 2002 года "О торговом мореплавании" и определяют порядок обеспечения судовладельцем питания экипажей морских судов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z10" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      1. Настоящие Правила обеспечения питанием экипажей морских судов разработаны в соответствии с </w:t>
-[...23 lines deleted...]
-      </w:r>
+      2. Экипажи морских судов, осуществляющих плавание за пределами акватории морских портов, обеспечиваются судовладельцем рационом питания согласно приложению к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z104" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...235 lines deleted...]
-      7. Для лиц, связанных с особо вредными условиями труда предусматривается лечебно-профилактическое питание.</w:t>
+      Экипажи морских судов, эксплуатирующихся исключительно в пределах акватории морских портов, обеспечиваются рационом питания в соответствии с внутренними актами судовладельца и (или) коллективным договором.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z20" w:id="4"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...4 lines deleted...]
-2. Порядок обеспечения питанием экипажей морских судов</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 - в редакции приказа Министра транспорта РК от 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z21" w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Судовладелец устанавливает суточную стоимость рациона питания на одного члена экипажа морских судов, исходя из установленной нормы согласно </w:t>
-[...169 lines deleted...]
-      13. Допускается замена продуктов на аналогичные продукты питания в консервированном виде, а также организация коллективного питания членов экипажей морских судов через береговые организации общественного питания в соответствии с договорами.</w:t>
+      3. Судовладелец предоставляет рацион питания членам экипажей, находящимся на морских судах в период их эксплуатации, включая ходовое время и время стоянки в порту, а также во время ремонтных работ, осуществляемых членами экипажа судна собственными силами или в заводских условиях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z28" w:id="6"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...12 lines deleted...]
-        </w:rPr>
         <w:t>
-к Правилам обеспечения</w:t>
-[...27 lines deleted...]
-морских судов   </w:t>
+      Рацион питания предоставляется также членам экипажа морских судов в период их болезни на борту судна.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z29" w:id="7"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       </w:t>
-      </w:r>
+      4. С учетом режима работы экипажей судов питание для членов экипажей морских судов устанавливается:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) трехразовое - при нахождении членов экипажа морских судов на судне в течение суток;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) двухразовое - при нахождении членов экипажа морских судов на судне в пределах 12 часов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) одноразовое - при нахождении членов экипажа морских судов на судне в пределах нормальной продолжительности рабочего времени (до 8 часов).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. При несении вахтовой службы и работы в ночное время, организовывается дополнительное питание для моряков и работников, несущих службу в ночное время суток.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. График работы камбуза совмещаются с судовым графиком работы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Для лиц, связанных с особо вредными условиями труда предусматривается лечебно-профилактическое питание.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...1 lines deleted...]
-        <w:t>Бесплатный рацион и нормы питания экипажей морских судов</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Порядок обеспечения питанием экипажей морских судов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Судовладелец устанавливает суточную стоимость рациона питания на одного члена экипажа морских судов, исходя из установленной нормы согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, наименования продуктов и их фактических цен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Стоимость рациона питания плавсоставу деньгами не компенсируется.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Судовладелец обеспечивает организацию питания членов экипажей морских судов, снабжение водой, кухонным и столовым оборудованием и инвентарем, тарой для получения и хранения продуктов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Судовладелец не допускает прием и реализации пищевых продуктов с явными признаками недоброкачественности (порча, разложение, загрязнение), при отсутствии документов, удостоверяющих ее безопасность и подтверждающих ее происхождение, при отсутствии установленных сроков годности или с истекшими сроками годности, при отсутствии маркировки, при несоответствии представленной информации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Организация питания членов экипажа морских судов обеспечивается судовладельцем через капитана судна.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Судовладелец выдает денежные средства на закупку продуктов для обеспечения рационом питания членов экипажа морских судов капитану судна.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Допускается замена продуктов на аналогичные продукты питания в консервированном виде, а также организация коллективного питания членов экипажей морских судов через береговые организации общественного питания в соответствии с договорами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам обеспечения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>питанием экипажей</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>морских судов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z29" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Бесплатный рацион и нормы питания экипажей морских судов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9953"/>
-        <w:gridCol w:w="3733"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9953" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Наименование продуктов</w:t>
+              <w:t>
+Наименование продуктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3733" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Норма на одного</w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t>
+Норма на одного</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 человека в сутки</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (граммов)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9953" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Хлеб – всего</w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t>
+Хлеб – всего</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в том числе:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ржаной</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 пшеничный</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сдоба</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Хлеб в пересчете на муку</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мука пшеничная высшего и первого сорта</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 фортифицированная (обогащенная)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Крахмал</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Крупы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бобовые</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Макаронные изделия</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Масло сливочное</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жиры прочие</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Маргарин</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Масло растительное</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Молоко и молокопродукты - всего</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в том числе:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 молоко</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сметана</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 творог</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сыр</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Яйцо (штук)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мясо и мясопродукты - всего</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в том числе:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мясо</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 колбасные изделия</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 консервы мясные</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Рыба, рыбопродукты и морепродукты - всего</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в том числе:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 рыба</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сельдь</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 консервы рыбные</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 морепродукты</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сахар и кондитерские изделия</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Чай</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кофе</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Какао</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Картофель</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Овощи - всего</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в том числе:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 лук репчатый</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 зелень (в ассортименте)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 помидоры свежие</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 огурцы свежие</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 капуста свежая</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 морковь</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 свекла</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 чеснок</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 томат-паста</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 соленья</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сухофрукты</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Фрукты - всего</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в том числе лимоны</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Соки</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Соль йодированная</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Специи и приправы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дрожжи свежие</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Соусы промышленного производства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3733" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>550</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t>
+550</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 200</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 300</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 375</w:t>
             </w:r>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 60</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 40</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 60</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 200</w:t>
             </w:r>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 125</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 290</w:t>
             </w:r>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 250</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 110</w:t>
             </w:r>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 60</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 120</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 400</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500</w:t>
             </w:r>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 60</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 80</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 60</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 60</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 60</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 260</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>