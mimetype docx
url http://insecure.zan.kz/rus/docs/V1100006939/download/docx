--- v0 (2025-12-23)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f1abf49" w14:textId="f1abf49">
+    <w:p w14:paraId="d25f0df" w14:textId="d25f0df">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -110,50 +110,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Министра образования и науки Республики Казахстан от 31 марта 2011 года № 128. Зарегистрирован в Министерстве юстиции Республики Казахстан 10 мая 2011 года № 6939.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. В заголовок внесено изменение на казахском языке, текст на русском языке не меняется в соответствии с приказом и.о. Министра науки и высшего образования РК от 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 303</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
       Примечание РЦПИ!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Порядок введения в действие приказа см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -304,50 +342,112 @@
         <w:t xml:space="preserve">
       1. Утвердить Правила присвоения ученых званий (ассоциированный профессор (доцент), профессор) согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. В пункт 1 внесено изменение на казахском языке, текст на русском языке не меняется в соответствии с приказом и.о. Министра науки и высшего образования РК от 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 303</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Комитету по контролю в сфере образования и науки (Бектемесов М.А.):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -703,50 +803,88 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила присвоения ученых званий</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(ассоциированный профессор (доцент), профессор)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. В заголовок внесено изменение на казахском языке, текст на русском языке не меняется в соответствии с приказом и.о. Министра науки и высшего образования РК от 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 303</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила присвоения ученых званий (ассоциированный профессор (доцент), профессор) (далее - Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -923,110 +1061,110 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2-1. Ученые звания присваиваются по специальности, указанной во втором уровне Классификатора научных направлений (далее - Классификатор), утвержденного </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 5 августа 2021 года № 386. При указании специальности "другие социальные науки" или "другие технологии" второго уровня Классификатора ученое звание присваивается по специальности третьего уровня Классификатора.</w:t>
+        <w:t xml:space="preserve"> Министра науки и высшего образования Республики Казахстан от 30 сентября 2024 года № 466. При указании научных направлений "10600 Прочие естественные науки", "21200 Прочие технические науки", "40500 Прочие сельскохозяйственные науки", "50900 Прочие социальные науки", "60500 Прочие гуманитарные науки" второго уровня Классификатора ученое звание присваивается по специальности третьего уровня Классификатора.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 2-1 в соответствии с приказом и.о. Министра науки и высшего образования РК от 09.01.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции приказа Министра науки и высшего образования РК от 05.09.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 435</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции приказа и.о. Министра науки и высшего образования РК от 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 303</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1307,51 +1445,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 12 января 2016 года № 20 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 13409) (далее – Требования к научным изданиям).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z130" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При наличии научных статей, превышающих требуемое количество в международных рецензируемых научных журналах, 1 (одна) статья в таком журнале учитывается как 2 (две) статьи в изданиях, рекомендованных уполномоченным органом.</w:t>
+      При наличии научных статей, превышающих количество в международных рецензируемых научных журналах (входящие в 1 (первый), 2 (второй) и 3 (третий) квартиль по данным Journal Citation Reports (Жорнал Цитэйшэн Репортс) компании Clarivate Analytics (Кларивэйт Аналитикс) или имеющие в базе данных Scopus (Скопус) показатель процентиль по CiteScore (СайтСкор) не менее 35 (тридцати пяти) по научной области, соответствующей специальности претендента), 1 (одна) статья в таком журнале учитывается как 2 (две) статьи в изданиях, рекомендованных уполномоченным органом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z131" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Учитывается как 2 (две) научные статьи в международных рецензируемых научных журналах монография (соискателю принадлежат не менее 3 (трех) печатных листов), которая издана в издательствах Elsevier (Эльзевир), Brill (Брилл), CRC Press (СРС Пресс), DeGruyter (ДеГрюйтер), Edward Elgar Publishing (Эдвар Элгар Паблишинг), John Wiley &amp; Sons (Джон Уайли и Сонс), McGraw Hill (Макроу Хилл), Palgrave Macmillan (Палгрейв Макмиллан), Peter Lang (Питер Лэнг), Prentice Hall (Прентис Холл), Routledge (Рутледж), Sage Publications (Сэйдж Публикейшен), Springer Nature (Шпрингер Нэйчар), Taylor and Francis (Тейлор и Фрэнсис), Wolters Kluwer (Вольтерс Клувер) или в издательстве университета из топ-100 рейтинга US News Best Global Universities Rankings (ЮС Ньюс Бест Глобал Юниверситис Ранкинс) или Academic Ranking of World Universities (Академик Ранкин оф Ворлд Юниверситис) или Times Higher Education World University (Таймс Хайр Эдюкейшн Ворлд Юниверсити) (далее-доверенное издательство). При наличии главы в вышеуказанной монографии (соискателю принадлежит не менее 1 (одного) печатного листа), она учитывается как 1 (одна) статья в международном рецензируемом научном журнале.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z132" w:id="24"/>
     <w:p>
@@ -1476,51 +1614,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>п. 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>).</w:t>
+        <w:t xml:space="preserve">); с изменением, внесенным приказом и.о. Министра науки и высшего образования РК от 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 303</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z18" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2763,51 +2921,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Содержание статьи соответствует подпункту 3) пункта 3 и подпункту 3) пункта 4 Требований к научным изданиям.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z154" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При наличии научных статей, превышающих требуемое количество в международных рецензируемых научных журналах, 1 (одна) статья в таком журнале учитывается как 2 (две) статьи в изданиях, рекомендованных уполномоченным органом.</w:t>
+      При наличии научных статей, превышающих требуемое количество в международных рецензируемых научных журналах (входящие в 1 (первый) и 2 (второй) квартиль по данным Journal Citation Reports (Жорнал Цитэйшэн Репортс) компании Clarivate Analytics (Кларивэйт Аналитикс) или имеющие в базе данных Scopus (Скопус) показатель процентиль по CiteScore (СайтСкор) не менее 50 (пятидесяти) по научной области, соответствующей специальности претендента), 1 (одна) статья в таком журнале учитывается как 2 (две) статьи в изданиях, рекомендованных уполномоченным органом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:bookmarkStart w:name="z155" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Учитывается как 2 (две) научные статьи в международных рецензируемых научных журналах монография (соискателю принадлежит не менее 3 (трех) печатных листов), которая издана в доверенном издательстве. При наличии главы в вышеуказанной монографии (соискателю принадлежит не менее 1 (одного) печатного листа), она учитывается как 1 (одна) статья в международном рецензируемом научном журнале.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:bookmarkStart w:name="z156" w:id="52"/>
     <w:p>
@@ -2932,51 +3090,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>п. 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>).</w:t>
+        <w:t xml:space="preserve">); с изменением, внесенным приказом и.о. Министра науки и высшего образования РК от 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 303</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z15" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3985,50 +4163,132 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z221" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-7. Монографии, учебники и учебные пособия претендентов на ученые звания учитываются по запрашиваемому научному направлению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнено пунктом 5-7 в соответствии с приказом и.о. Министра науки и высшего образования РК от 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 303</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4053,51 +4313,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Исключен приказом Министра образования и науки РК от 21.01.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 57</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z170" w:id="70"/>
+    <w:bookmarkStart w:name="z170" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6-1. Для претендентов на присвоение ученого звания ассоциированного профессора (доцента), указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4212,51 +4472,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, в качестве статей в изданиях, рекомендованных уполномоченным органом, учитываются статьи, опубликованные в журналах из Списков 1 и 2 Перечня изданий, рекомендуемых для публикации результатов научной деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4275,452 +4535,438 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="71"/>
+    <w:bookmarkStart w:name="z32" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7. Ученый совет ОВПО или научной организации представляет в Комитет ходатайство о присвоении ученого звания. </w:t>
-[...19 lines deleted...]
-      За 1 (один) месяц до принятия решения о ходатайстве Ученый совет размещает электронные (в формате DOC (док) или DOCX (докикс) и сканированные версии справки по форме согласно приложению 1, списка публикаций претендента, в том числе списка публикаций в международных рецензируемых изданиях по форме согласно приложению 2 на интернет-ресурсе ОВПО или научной организации (за исключением военных, специальных учебных заведений органов национальной безопасности Республики Казахстан, а также при размещении материалов, содержащих государственные секреты или сведения для служебного пользования).</w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7. Ученый совет ОВПО или научной организации представляет в Комитет ходатайство о присвоении ученого звания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z173" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      За 1 (один) месяц до принятия решения о ходатайстве Ученый совет размещает электронные (в формате DOC (док) или DOCX (докикс) и сканированные версии справки по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, списка публикаций претендента, в том числе списка публикаций в международных рецензируемых изданиях по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам на интернет-ресурсе ОВПО или научной организации (за исключением военных, специальных учебных заведений органов национальной безопасности Республики Казахстан, а также при размещении материалов, содержащих сведения, составляющие государственные секреты, или служебную информацию ограниченного распространения с пометкой "Для служебного пользования").</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К ходатайству прилагается аттестационное дело, в которое включаются следующие документы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z174" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сопроводительное письмо - рекомендация на бланке организации, подписанное председателем Ученого совета, с указанием даты отправки материалов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z175" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) список публикаций. Список публикаций в международных рецензируемых научных журналах оформляется по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z176" w:id="76"/>
+        <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) копии публикаций, указанных в списке публикаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z177" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) выписка из протокола заседания Ученого Совета организации, в которой отражается научная и педагогическая деятельность соискателя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z178" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) копии дипломов о послевузовском образовании, ученых степеней и званий (при наличии);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z180" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) заверенные по месту работы копии трудовой книжки (при наличии) и выписки из актов работодателя, подтверждающие научно-педагогический и (или) научный стаж претендента по запрашиваемому научному направлению (в том числе касательно участия в научных проектах и программах, финансируемых из государственного бюджета);</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) копии официальных документов, подтверждающих подготовку учеников - лиц с ученой степенью (при наличии);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z181" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) оригинал монографии или учебника (учебного (учебно-методического) пособия) в бумажном и электронном варианте;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z182" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) копия удостоверения личности или паспорта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-[...39 lines deleted...]
-    <w:bookmarkEnd w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Документы, указанные в подпунктах 3), 4), 5), 6), 7) и 9) представляются в Комитет в сканированном виде в формате файла pdf (пдф) (за исключением аттестационных дел, содержащих сведения, составляющие государственные секреты, или служебную информацию ограниченного распространения с пометкой "Для служебного пользования").</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 7 - в редакции приказа Министра науки и высшего образования РК от 05.09.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 435</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 – в редакции приказа и.о. Министра науки и высшего образования РК от 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 303</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="85"/>
+    <w:bookmarkStart w:name="z16" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7-1. Признание ученых званий иностранцев и лиц без гражданства, полученных в государственных органах аттестации других стран, проводится путем присвоения званий ассоциированного профессора (доцента) и профессора с выдачей соответствующих аттестатов Республики Казахстан. Признание ученых званий граждан Республики Казахстана, полученных в государственных органах аттестации других стран после 1 января 2011 года, проводится путем присвоения ученых званий ассоциированного профессора (доцента) и профессора в соответствии с пунктами 4, 4-1, 4-2,4-3, 4-4, 4-5, 4-6, 5, 5-2, 5-3, 5-4, 5-5, 5-6 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4759,130 +5005,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="86"/>
+    <w:bookmarkStart w:name="z17" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7-2. Признание ученых званий иностранцев и лиц без гражданства, полученных в государственных органах аттестации других стран, проводится с представлением следующих документов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z186" w:id="87"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z186" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) ходатайство ОВПО или научной организации, где они работают с указанием наименования и шифра запрашиваемой специальности; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z187" w:id="88"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z187" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) копия удостоверения личности или паспорта; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z188" w:id="89"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z188" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) нотариально заверенная копия аттестата о присвоении ученого звания за рубежом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4921,111 +5167,274 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="90"/>
+    <w:bookmarkStart w:name="z222" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-3. Комитет возвращает аттестационное дело без рассмотрения с указанием причины возврата в течение 15 (пятнадцати) рабочих дней со дня регистрации аттестационного дела в следующих случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) отсутствие или несоответствие какого-либо из документов, указанных в пункте 7 настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) несоответствие представленных материалов информации о претенденте, размещенной на интернет-ресурсе ОВПО или научной организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) несоответствие материалов о претенденте запрашиваемому научному направлению.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аттестационное дело направляется ОВПО или научной организацией повторно в срок не менее 1 (одного) месяца со дня возврата.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнено пунктом 7-3 в соответствии с приказом и.о. Министра науки и высшего образования РК от 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 303</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        8. Оплата расходов, связанных с оформлением аттестационных дел соискателей ученых званий, направляемых в Комитет, производится за счет организаций, в которых функционируют Ученые советы, подготовившие соответствующие представления в Комитет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z45" w:id="91"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z45" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Аттестационные дела по присвоению ученого звания рассматриваются 2 (два) месяца со дня регистрации аттестационного дела в Комитете.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z190" w:id="93"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z46" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10. Соответствие аттестационных дел соискателей ученых званий ассоциированного профессора (доцента), профессора настоящим Правилам устанавливается в Экспертном совете (далее – Экспертный совет), который является консультативно-совещательным органом Комитета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       По результатам рассмотрения аттестационного дела Экспертный совет принимает заключение по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5037,458 +5446,503 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> к настоящим Правилам. </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z191" w:id="94"/>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На основе заключения Экспертного совета Комитет принимает решение о присвоении/отказе в присвоении ученого звания и в течение 10 (десяти) рабочих дней со дня подписания заключения издает соответствующий приказ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z192" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Допускается снятие аттестационного дела с рассмотрения до принятия решения Комитета на основании заявления претендента или ходатайства ОВПО или научной организации за исключением случаев нарушения научной этики. </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Решение о присвоении ученого звания размещается на интернет-ресурсе Комитета в течение 5 (пяти) рабочих дней со дня принятия решения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z193" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Решение об отказе в присвоении ученого звания сообщается ОВПО или научной организации в течение 10 (десяти) рабочих дней со дня принятия решения. Новая рекомендация о присвоении этого звания представляется Ученым советом не ранее, чем через 1 (один) год. </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z194" w:id="97"/>
+      Решение об отказе в присвоении ученого звания сообщается ОВПО или научной организации в течение 10 (десяти) рабочих дней со дня принятия решения. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии решения Комитета об отказе в присвоении ученого звания, принятого в связи с нарушениями научной этики, повторное ходатайство по данному лицу подается в Комитет не ранее чем через 5 (пять) лет со дня принятия решения. При этом соответствие требованиям данных Правил учитывается за последние 5 (пять) лет.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      При наличии заимствованного материала без ссылки на автора и источник заимствования в представленных научных статьях, монографии, учебном (учебно-методическом) пособии, учебнике Комитет принимает отрицательное решение, которое сообщается ОВПО или научной организации в течение 10 (десяти) рабочих дней со дня принятия решения. </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="98"/>
+      Основные нормы научной этики определяются в соответствии с Типовыми правилами научной этики, утвержденными </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра науки и высшего образования Республики Казахстан от 20 ноября 2024 года № 529 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 35392).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 10 - в редакции приказа Министра науки и высшего образования РК от 05.09.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 435</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 – в редакции приказа и.о. Министра науки и высшего образования РК от 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 303</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="99"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z48" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. При вынесении Комитетом решения об отказе в присвоении ученого звания новая рекомендация о присвоении этого звания представляется Ученым советом после устранения указанных замечаний, за исключением нарушений научной этики.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае, если в рамках одного научного направления 3 (три) претендента из одной ОВПО или научной организации получили отказ в присвоении ученого звания в связи с нарушением научной этики, то ходатайства по соответствующему научному направлению от данной ОВПО или научной организации не рассматриваются Комитетом в течение 1 (одного) года.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 11 - в редакции приказа Министра образования и науки РК от 16.01.2019 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 15</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 – в редакции приказа и.о. Министра науки и высшего образования РК от 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 303</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="100"/>
+    <w:bookmarkStart w:name="z49" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Ассоциированным профессорам (доцентам) и профессорам выдаются аттестаты государственного образца.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z50" w:id="101"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z50" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. В течение 2 (двух) месяцев со дня вынесения решения Комитета по вопросам присвоения ученых званий соискатель может подать апелляцию в Комитет. По истечении указанного срока апелляция к рассмотрению Комитетом не принимается.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z51" w:id="102"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z51" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Для досудебного урегулирования споров по вопросам присвоения ученых званий (ассоциированный профессор (доцент), профессор) Комитет в течение 30 (тридцати) календарных дней со дня подачи апелляции соискателем, создает апелляционную комиссию (далее - комиссия) в составе 2 (двух) представителей Комитета и 3 (трех) ученых по соответствующей специальности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z52" w:id="103"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z52" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия рассматривает материалы аттестационного дела и готовит заключение по результатам апелляции в течение 30 (тридцати) календарных дней со дня ее создания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z53" w:id="104"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z53" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. В своей деятельности Комиссия руководствуется настоящими Правилами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z54" w:id="105"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z54" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Заключение апелляционной комиссии принимается членами комиссии на основе открытого голосования большинством голосов и подписывается всеми членами комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z55" w:id="106"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z55" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. По результатам заключения апелляционной комиссии Комитет в течение 15 (пятнадцати) календарных дней принимает решение, которое сообщается заявителю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z56" w:id="107"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z56" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Споры, не урегулированные настоящими Правилами, в том числе по вопросам лишения (восстановления) ученых званий, восстановления срока подачи апелляции разрешаются в судебном порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkEnd w:id="90"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5605,68 +6059,68 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 - в редакции приказа Министра образования и науки РК от 16.01.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z78" w:id="108"/>
+    <w:bookmarkStart w:name="z78" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Справка</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       о соискателе ученого звания</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8499,88 +8953,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z80" w:id="109"/>
+    <w:bookmarkStart w:name="z80" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заключение</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z197" w:id="110"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z197" w:id="93"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Экспертного совета по _____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(отрасль науки)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8809,110 +9263,110 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заслушав эксперта ________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(Ф.И.О. (при его наличии))</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z198" w:id="111"/>
+    <w:bookmarkStart w:name="z198" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Экспертный совет отмечает следующее:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z199" w:id="112"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z199" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Претендент (нужное отметить):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z200" w:id="113"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z200" w:id="96"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) претендент имеет (не имеет степень) кандидата наук, доктора наук,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>доктора философии (PhD), доктора по профилю) или академическую степень</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8926,84 +9380,84 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(PhD), доктора по профилю _________________________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z201" w:id="114"/>
+      <w:bookmarkStart w:name="z201" w:id="97"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) претендент имеет почетное звание, предусмотренное </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Казахстан "О государственных наградах Республики Казахстан" или звание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9017,64 +9471,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_________________________________________________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z202" w:id="115"/>
+      <w:bookmarkStart w:name="z202" w:id="98"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) претендент работает в Академии правосудия, высшем военном, специальном</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>учебном заведении или научной организации, подведомственных органам</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9173,64 +9627,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Аттестационное дело рассматривается в соответствии с пунктом _____ Правил.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z203" w:id="116"/>
+      <w:bookmarkStart w:name="z203" w:id="99"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Стаж научной, научно-педагогической, творческо-педагогической,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тренерско-педагогической работы (нужное подчеркнуть), в том числе в требуемой</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9244,64 +9698,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>__________________________________________________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z204" w:id="117"/>
+      <w:bookmarkStart w:name="z204" w:id="100"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Соискатель ученого звания ассоциированного профессора (доцента)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>имеет научных статей_______ из них:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9638,64 +10092,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>другие публикации_______.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z205" w:id="118"/>
+      <w:bookmarkStart w:name="z205" w:id="101"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Индивидуально написано и опубликовано учебное (учебно-методическое)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пособие, учебник или монография объемом ________ печатных листов, используемое</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9743,64 +10197,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>__________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z206" w:id="119"/>
+      <w:bookmarkStart w:name="z206" w:id="102"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Под руководством претендента (нужное заполнить):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) подготовлено лицо, защитившее диссертацию под его руководством и</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -10001,64 +10455,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z207" w:id="120"/>
+      <w:bookmarkStart w:name="z207" w:id="103"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Сведения о наличии заимствованного материала без ссылки на автора и</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>источник заимствования в представленных научных статьях, монографии,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -10089,118 +10543,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>есть/нет</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z208" w:id="121"/>
+      <w:bookmarkStart w:name="z208" w:id="104"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Документы в аттестационном деле представлены в соответствии с пунктом 7</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правил ______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(соответствуют или не соответствуют)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z209" w:id="122"/>
+      <w:bookmarkStart w:name="z209" w:id="105"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Решение Экспертного совета (заполняется один из подпунктов):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) претендент__________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -10912,64 +11366,64 @@
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z82" w:id="123"/>
+      <w:bookmarkStart w:name="z82" w:id="106"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заключение Экспертного совета по _____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(отрасль науки)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -11147,90 +11601,90 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заслушав эксперта ____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(Ф.И.О. (при его наличии))</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z211" w:id="124"/>
+    <w:bookmarkStart w:name="z211" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Экспертный совет отмечает следующее:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z212" w:id="125"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z212" w:id="108"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Претендент (нужное отметить):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) претендент имеет (не имеет) ученое звание ассоциированного профессора (доцента)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -11445,90 +11899,90 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(специальное) звание не ниже полковника, классный чин не ниже старшего советника</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>юстиции или звание судьи в отставке ____________________________________.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z213" w:id="126"/>
+    <w:bookmarkStart w:name="z213" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аттестационное дело рассматривается в соответствии пунктом ________ Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z214" w:id="127"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z214" w:id="110"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Стаж научной, научно-педагогической, творческо-педагогической,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkEnd w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тренерско-педагогической работы (нужное подчеркнуть), в том числе в требуемой</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -11559,64 +12013,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z215" w:id="128"/>
+      <w:bookmarkStart w:name="z215" w:id="111"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Соискатель ученого звания профессора имеет научных статей _____ из них:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>в изданиях, рекомендуемых Комитетом _________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -11919,64 +12373,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>другие публикации_____.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z216" w:id="129"/>
+      <w:bookmarkStart w:name="z216" w:id="112"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Индивидуально написан и опубликован учебник/монография объемом</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________ печатных листов, используемое в образовательном процессе</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -12024,64 +12478,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z217" w:id="130"/>
+      <w:bookmarkStart w:name="z217" w:id="113"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Под его руководством (нужное заполнить):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) подготовлены лица, защитившие диссертацию под его руководством и</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -12350,64 +12804,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>__________________________________________________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z218" w:id="131"/>
+      <w:bookmarkStart w:name="z218" w:id="114"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Сведения о наличии заимствованного материала без ссылки на автора</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkEnd w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>и источник заимствования в представленных научных статьях, монографии,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -12421,118 +12875,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>есть/нет</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z219" w:id="132"/>
+      <w:bookmarkStart w:name="z219" w:id="115"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Документы в аттестационном деле представлены в соответствии с пунктом 7</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkEnd w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правил ____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(соответствуют или не соответствуют)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z220" w:id="133"/>
+      <w:bookmarkStart w:name="z220" w:id="116"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Решение Экспертного совета (заполняется один из подпунктов):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) претендент _______________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -13104,266 +13558,266 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и науки Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">от 31 марта 2011 года № 128 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z74" w:id="134"/>
+    <w:bookmarkStart w:name="z74" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>утративших силу некоторых приказов</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Министра образования и науки Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z75" w:id="135"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z75" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 10 января 2003 года № 15 "Об утверждении Правил присвоения ученых званий" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 2140, опубликованный в Бюллетене нормативных правовых актов Республики Казахстан, 2003 г., № 15, ст. 841).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z76" w:id="136"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z76" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 9 июня 2004 года № 534 "О внесении изменений в приказ Министра образования и науки Республики Казахстан от 10 января 2003 года № 15 "Об утверждении Правил присвоения ученых званий" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 2905, опубликованный в Бюллетене нормативных правовых актов Республики Казахстан, 2005 г., № 15, ст. 96).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z77" w:id="137"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z77" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 2 марта 2005 года № 127 "О внесении изменений в приказ Министра образования и науки Республики Казахстан от 10 января 2003 года № 15 "Об утверждении Правил присвоения ученых званий" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 3543, опубликованный в Бюллетене нормативных правовых актов Республики Казахстан, 2005 г., № 14, ст. 74).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkEnd w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -13689,31 +14143,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>