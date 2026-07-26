--- v0 (2025-10-22)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c0e4894" w14:textId="c0e4894">
+    <w:p w14:paraId="e4594c9" w14:textId="e4594c9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1289,532 +1289,612 @@
         <w:t>
       4) индивидуальная ремонтная ведомость – являются основным сметным, технологическим и организационным документом в системе судоремонта для среднего и текущего ремонтов судов несерийной постройки. Индивидуальная ремонтная ведомость разрабатываются для условий планово-предупредительного ремонта и применяются в пределах установленного срока службы судна;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z298" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) док – все типы судоподъемных сооружений и устройств, обеспечивающих свободный доступ к подводной части корпуса для выполнения ремонтных работ, в том числе камеры шлюзов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z299" w:id="19"/>
+    <w:bookmarkStart w:name="z307" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-1) модернизация судна – комплекс работ, в результате выполнения которых изменяются отдельные элементы судна с сохранением основного их назначения в прежнем состоянии, характеризующихся заменой устаревших образцов, примененных в них технических средств и комплектующих изделий новыми, более современными (или применением новых технических решений), направленных на улучшение технических характеристик образца;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z299" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) построечные характеристики – характеристики, действовавшие на момент постройки судна (элемента, узла);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z300" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z300" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) ремонт – комплекс операций по восстановлению исправного или работоспособного состояния судна на определенные интервалы времени в объеме принятого заказа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z301" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z301" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) исполнитель ремонта – судоремонтное предприятие или физическое лицо, имеющее Свидетельство о признании Регистра судоходства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z302" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z302" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) ходовые испытания – технологический этап приемосдаточных испытаний по проверке спецификационных параметров и режимов работы оборудования (главной энергетической установки, рулевого и якорного устройств, средств навигации, и радиосвязи), а также судоходных качеств судна;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z303" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z303" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) плановый ремонт судна – ремонт судна, постановка на который осуществляется в соответствии с требованиями нормативно-технической документации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z304" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z304" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) внеплановый ремонт судна – ремонт судна, постановка на который осуществляется без предварительного назначения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z305" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z305" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) слипование (докование) судов - совокупность операций и мероприятий, обеспечивающих подъем судна из воды для освидетельствования или ремонта подводной части;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z306" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z308" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12-1) элементы судна – регламентируемые требованиями Регистра судоходства структурные части судна: корпус, надстройки, судовые устройства, оборудование, предметы снабжения, средства противопожарной защиты, двигатели, котлы, системы, теплообменные аппараты, сосуды под давлением, палубные механизмы, электрическое оборудование, радио- и навигационное оборудование, холодильные установки, средства автоматизации, грузоподъемные устройства, оборудование по предотвращению загрязнения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z306" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12-2) переоборудование судна – изменение конструкции или элементов судна, связанное с изменением его функционального назначения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z309" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) механико-судовая служба – служба или лицо ответственное за ремонт судна назначенное судовладельцем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 6 – в редакции приказа Министра транспорта РК от 16.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 218</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными приказом Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="27"/>
+    <w:bookmarkStart w:name="z31" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        7. Характеристика внеплановых ремонтов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z32" w:id="28"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z32" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) аварийный ремонт - ремонт судна, выполняемый для устранения повреждений, вызванных аварийным случаем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z33" w:id="29"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z33" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) восстановительный ремонт - ремонт судна, выполняемый для устранения повреждений, вызванных стихийным бедствием (ледоходом, паводком, пожаром, штормом) или длительного простоя судна без эксплуатации, технического обслуживания и ремонта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z34" w:id="30"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z34" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) поддерживающий ремонт - ремонт судна, выполняемый в минимальном объеме для поддержания его технико-эксплуатационных характеристик в заданных пределах на установленный интервал времени непосредственно после вывода судна из системы планово-предупредительного ремонта при условии его дальнейшей эксплуатации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z35" w:id="31"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z35" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) гарантийный ремонт - ремонт судна, выполняемый силами и средствами строителя судна (исполнителя ремонта) или другими исполнителями в счет средств строителя (исполнителя ремонта), по устранению выявленных в гарантийный период дефектов и восстановлению технико-эксплуатационных характеристик судна до значений, установленных в нормативно-технической документации или контракте на постройку (ремонт).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z36" w:id="32"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z36" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2. Классификация и периодичность ремонта</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z37" w:id="33"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z37" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Классификация видов ремонта:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z38" w:id="34"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z38" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) текущий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z39" w:id="35"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z39" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) средний;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z40" w:id="36"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z40" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) капитальный.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z41" w:id="37"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z41" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Текущий ремонт выполняется для поддержания технико-эксплуатационных характеристик судна в заданных пределах с заменой и (или) восстановлением отдельных быстроизнашивающихся элементов. При текущем ремонте производятся работы по частичной замене обшивки и набора корпуса судна (в объеме до 3 % от общего веса корпуса судна).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z42" w:id="38"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z42" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Периодичность текущего ремонта и объем работ при его проведении определяется судовладельцем в зависимости от состояния судна.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1833,130 +1913,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="39"/>
+    <w:bookmarkStart w:name="z44" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Средний ремонт выполняется для восстановления технико-эксплуатационных характеристик судна до требуемых Регистром судоходства значений с заменой и/или восстановлением элементов ограниченной номенклатуры. При среднем ремонте производится частичная замена обшивки и набора корпуса судна (в объеме до 8 % от общего веса корпуса судна), ремонт или замена судовых двигателей (как главных, так и вспомогательных), выработавших свой ресурс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z45" w:id="40"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z45" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Периодичность проведения средних ремонтов для судов различных типов и назначений устанавливается судовладельцем на основании определения технического состояния судна в соответствии с требованиями Регистра судоходства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z46" w:id="41"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z46" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Средний ремонт судов производится по усмотрению судовладельца, как в межнавигационный, так и в навигационный период под техническим наблюдением Регистра судоходства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z47" w:id="42"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z47" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок производства среднего ремонта судов переносится при исправном техническом состоянии судна, отсутствии повреждений и износов, установленных по результатам дефектации, и утверждается судовладельцем по представлению акта технической комиссии, согласованного с Регистром судоходства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1975,130 +2055,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="43"/>
+    <w:bookmarkStart w:name="z48" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Капитальный ремонт производится путем проведения разборки и дефектации элементов судна, замены или ремонта их составных частей, в том числе и базовых, с заменой металла в объеме до 20 % общего веса металлических конструкций судна, проверки всех элементов судна, их сборки, регулировки и испытания. Капитальный ремонт производится под техническим наблюдением Регистра судоходства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z49" w:id="44"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z49" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Периодичность проведения капитального ремонта судна определяется его техническим состоянием и выполняется через 12 - 16 лет работы после постройки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z50" w:id="45"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z50" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. При техническом состоянии судна, соответствующем требованиям </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра транспорта и коммуникаций Республики Казахстан от 21 апреля 2011 года № 216 "Об утверждении Правил освидетельствования судов в эксплуатации" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 6991), сроки постановки судна на капитальный ремонт отодвигаются на основании утвержденного Регистром судоходства заключения специальной технической комиссии судовладельца, в состав которой входит представитель Регистра судоходства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2117,617 +2197,597 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:bookmarkStart w:name="z52" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. При капитальном ремонте заменяются все изношенные детали машин и механизмов и отработавшего свой ресурс оборудования, а также восстанавливается прочность корпуса судна с заменой металлических конструкций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z53" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. При среднем и капитальном ремонте осматривается и ремонтируется подводная часть корпусов, для чего суда поднимают на берег (слип) или вводят в док.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z54" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Организацию своевременного слипования судна производит судовладелец.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z55" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Работы по зачистке судна, откачке фекалий, подсланевых вод, топлива из бункеров, дегазации бункеров организовываются и выполняются за 5 суток до постановки судна на слип.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z56" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. При внеплановых подъемах судов на слип в случае приближения срока очередного освидетельствования (но не более одного года) судовладелец производит дефектацию подводной части корпуса и предъявляет его Регистру судоходства для очередного освидетельствования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z57" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. По истечении срока службы судна целесообразность его дальнейшей эксплуатации и ремонта вне системы планово-предупредительных ремонтов оценивается судовладельцем на основе технико-экономических расчетов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z58" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Модернизация и переоборудование судов проводятся под техническим наблюдением Регистра судоходства и приурочивается к ремонтам установленные графиком ремонта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z59" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Прочий внеплановый ремонт включает в себя работы по устранению в период навигации неисправностей, производственных (технологических) поломок и износов, скрытых дефектов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z60" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3. Планирование ремонта судов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z61" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Планирование ремонта судов включает разработку годового плана судоремонта исходя из прогнозируемых объемов работ по ремонту флота.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z62" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Годовые планы судоремонта разрабатываются судовладельцами с учетом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z63" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) плановых сроков проведения очередных освидетельствований судов Регистром судоходства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z64" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) утвержденного судовладельцем графика планово-предупредительного ремонта судов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z65" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) фактического выполнения графика планово-предупредительного ремонта судов за предшествующие годы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z66" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) состава и технического состояния флота, его пополнения и убыли;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z67" w:id="61"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z67" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) технической оснащенности действующих судов и судов, намечаемых к пополнению флота.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z68" w:id="62"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z68" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Графики постановки судов на ремонт разрабатываются и утверждаются судовладельцами до постановки судов на ремонт.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z69" w:id="63"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z69" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. В навигационный период планируются работы нулевого этапа и планового слипования судов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z70" w:id="64"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z70" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4. Договора на ремонт судов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z71" w:id="65"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z71" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Договора на ремонт судов заключаются между судовладельцем и исполнителем ремонта на основании ремонтных ведомостей согласованных судовладельцем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z72" w:id="66"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z72" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Сроки начала и окончания ремонта определяются графиками, составленные исполнителем ремонта и утверждаемые судовладельцем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z73" w:id="67"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z73" w:id="70"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">5. Подготовка к ремонту </w:t>
-      </w:r>
+        <w:t>5. Подготовка к ремонту судов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>судов</w:t>
-[...30 lines deleted...]
-    <w:bookmarkStart w:name="z75" w:id="68"/>
+        <w:t>§ 1. Подготовка к ремонту судов до постановки их на ремонт</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z75" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Непосредственная подготовка судна к ремонту производится судовладельцем. Допускается выполнение части подготовительных работ исполнителем ремонта, стоимость которых включается в общую стоимость работ по ремонту судна в виде услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z76" w:id="69"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z76" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. Судовладелец перед постановкой судна на ремонт приводит судно в состояние, обеспечивающее безопасность проведения сварочных и других огнеопасных работ, в соответствии с требованиями </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правил</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пожарной безопасности, утвержденных постановлением Правительства Республики Казахстан от 9 октября 2014 года № 1077 "Об утверждении Правил пожарной безопасности" (далее – Правила пожарной безопасности).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2752,1134 +2812,1134 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. Министра по инвестициям и развитию РК от 31.12.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1299</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z77" w:id="70"/>
+    <w:bookmarkStart w:name="z77" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        31. При подготовке судна к ремонту судовладельцы выполняют следующие работы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z78" w:id="71"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z78" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) очистку трюмов, пиков, междудонных отсеков, цистерн, топливных танков и масляных цистерн от остатков груза, топлива, масла, мусора в тех местах, где предусматривается производство ремонтных работ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z79" w:id="72"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z79" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) удаление из ремонтируемых помещений инвентаря, имущества, мешающего выполнению ремонтных работ, а также пиротехнических средств, лакокрасочных и других легковоспламеняющихся материалов; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z80" w:id="73"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z80" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) вскрытие горловин, дегазацию, выпаривание и вентиляцию топливных и грузовых танков с замером состава газовоздушной смеси, очистку настилов и набора под плитами машинных и котельных отделений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z81" w:id="74"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z81" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       32. Перед постановкой в док для производства огневых работ по корпусу все огнеопасные грузы, находящиеся в емкостях и помещениях, соприкасающихся с корпусом, удаляются с судна. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z82" w:id="75"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z82" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом выполняются мероприятия по обеспечению безопасного состава газовоздушной смеси:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z83" w:id="76"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z83" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) по паровым котлам:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z84" w:id="77"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z84" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       спуск пара и воды, очистка со стороны огневого пространства, удаление кирпичной кладки и колосников котлов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z85" w:id="78"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z85" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продувка, очистка топочного устройства, дымоходов, экономайзеров, дымовых труб, огневых камер от сажи и грязи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z86" w:id="79"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z86" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       вскрытие горловин и очистка внутренней поверхности бочки котла и дымогарных труб;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z87" w:id="80"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z87" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) по главным двигателям, вспомогательным и промысловым механизмам:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z88" w:id="81"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z88" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       удаление воды, масла, топлива, наружная очистка и протирка механизмов и трубопроводов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z89" w:id="82"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z89" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       очистка картеров двигателей и вспомогательных механизмов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z90" w:id="83"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z90" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) по судовым системам и трубопроводам - удаление воды, масла, топлива и газообразных сред.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z91" w:id="84"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z91" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Подготовка производства и организация работ до постановки судов на ремонт включает в себя:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z92" w:id="85"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z92" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) оценку судовладельцем в период эксплуатации судна состава и объемов плановых ремонтных работ, элементов конструкций и оборудования судна;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z93" w:id="86"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z93" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) составление судовладельцем ремонтных ведомостей и технической документации на модернизацию (переоборудование) судов, их согласование с Регистром судоходства и передачу этих документов исполнителю ремонта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z94" w:id="87"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z94" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) разработку ремонтной документации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z95" w:id="88"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z95" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Под нулевым этапом понимается комплекс работ, выполняемых исполнителем ремонта судов в период навигации до постановки судна в ремонт включающий:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z96" w:id="89"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z96" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) приобретение деталей, узлов и механизмов обменного фонда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z97" w:id="90"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z97" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ремонт узлов, механизмов и оборудования обменного фонда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z98" w:id="91"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z98" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) изготовление деталей, узлов, изделий и конструкций по номенклатуре, согласованной с заказчиком на основе единой ремонтной ведомости или индивидуальной ремонтной ведомости;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z99" w:id="92"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z99" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) производство литья, поковок и других полуфабрикатов, дельных вещей по номенклатуре ремонтной документации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z100" w:id="93"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z100" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) изготовление запасных частей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z101" w:id="94"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z101" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Техническая документация на модернизацию (переоборудование) или восстановительный ремонт судов разрабатывается или инициируется к разработке на возмездной основе судовладельцем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z102" w:id="95"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z102" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Техническое задание и техническая документация на модернизацию (переоборудование) или восстановительный ремонт до их представления на утверждение согласовываются с исполнителем ремонта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z103" w:id="96"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z103" w:id="99"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>§ 2. Подготовка к ремонту судов в период и после</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановки их на ремонт</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z104" w:id="97"/>
+    <w:bookmarkStart w:name="z104" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Уточнение потребного объема ремонтных работ, соответствующих виду ремонта судна, производится командным составом судна в период его сдачи на ремонт с учетом дефектов и неисправностей, обнаруженных во время эксплуатации и выявленных при освидетельствовании и предремонтной дефектации и отражается в ремонтных ведомостях и планах судоремонта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z105" w:id="98"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z105" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Уточненный объем работ вносится в виде изменений и дополнений в ремонтные ведомости и план ремонта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z106" w:id="99"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z106" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. При установлении уточненного потребного объема ремонта учитываются требования и заключения Регистра судоходства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z107" w:id="100"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z107" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Предремонтная дефектация осуществляется:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z108" w:id="101"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z108" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) перед текущим ремонтом - командным составом судна совместно с групповым механиком (инженером-механиком, механиком-наставником);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z109" w:id="102"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z109" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) перед средним и восстановительным ремонтом - комиссией в составе капитана-механика или капитана (командира, шкипера) и механика, группового механика (инженера-механика, механика-наставника), представителя Регистра судоходства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z110" w:id="103"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z110" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Дефектация выполняется с применением методов дефектоскопии, специального контрольного измерительного инструмента, измерительных приборов в соответствии с рекомендациями и инструкциями заводов-изготовителей и техническими условиями на ремонт.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z111" w:id="104"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z111" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. По элементам корпуса судна, механизмам, устройствам, электрическому оборудованию, находящихся под надзором контролирующих организаций, при их освидетельствовании и дефектации учитываются требования этих организаций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z112" w:id="105"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z112" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Разборка механизмов, оборудования, устройств и конструкций судна предремонтной дефектации перед средним и восстановительным ремонтами производится в объеме, обеспечивающем выполнение необходимых обмеров отдельных деталей и дефектации всех элементов корпуса судна.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z113" w:id="106"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z113" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Разборка механизмов, оборудования и устройств судна при предремонтной дефектации перед текущим ремонтом производится в объеме, обеспечивающем выполнение работ по ремонтной ведомости и устранение дефектов, выявленных в процессе эксплуатации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z114" w:id="107"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z114" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Главные и вспомогательные двигатели, машины, механизмы и устройства, подлежащие ремонту в условиях специализированных производств, разборке и дефектации на судне не подвергаются, а направляются на ремонт в полном комплекте с навешенными механизмами и приборами или в комплектации, согласованной с исполнителем ремонта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z115" w:id="108"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z115" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Дополнительные дефектные ведомости проверяются, направляются на калькулирование и утверждаются представителем владельца судна.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z116" w:id="109"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z116" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. После уточнения объема работ по результатам освидетельствования и предремонтной дефектации выполняется расчет стоимости ремонта судна в сумме затрат основной и дополнительной ведомостей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z117" w:id="110"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z117" w:id="113"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6. Постановка судов на ремонт, проведение</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ремонта и приемка из ремонта</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z118" w:id="111"/>
+    <w:bookmarkStart w:name="z118" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Постановка судов на ремонт производится в пунктах и в сроки, установленные планом ремонта судов, утвержденным владельцем судов или оговоренных условиями договора на ремонт судна.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z119" w:id="112"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z119" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       49. Перед постановкой на зимний ремонт суда приводятся в зимовочное состояние в сроки установленные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложением 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z120" w:id="113"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z120" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Суда расставляются на ремонт в соответствии с утвержденной схемой расстановки судов с соблюдением противопожарных разрывов и запасов воды под днищем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z121" w:id="114"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z121" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. Зачистка судов от остатков груза производится судовладельцами в пунктах последней выгрузки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z122" w:id="115"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z122" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52. Промывка и дегазация топливных емкостей и отсеков наливных судов выполняется владельцем судна или исполнителем ремонта по договоренности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z123" w:id="116"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z123" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. Зачистка сухогрузных судов от остатков груза, а также фекальной системы, промывка и дегазация наливных судов, сдача подсланевых вод не включаются в работы по приведению судна в зимовочное состояние и проводится до постановки судна на ремонт.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z124" w:id="117"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z124" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7. Сдача судов в ремонт и содержание судов во время ремонта</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z125" w:id="118"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z125" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       54. После приведения судна в зимовочное состояние представитель исполнителя ремонта принимает его на ремонт с оформлением акта согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3904,488 +3964,468 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. Министра по инвестициям и развитию РК от 31.12.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1299</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z126" w:id="119"/>
+    <w:bookmarkStart w:name="z126" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        55. С момента подписания акта приемки судна на ремонт, безопасность судна и сохранность всех его частей обеспечивается исполнителем ремонта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z127" w:id="120"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z127" w:id="123"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">8. Проведение ремонта судов и приемка </w:t>
-      </w:r>
+        <w:t>8. Проведение ремонта судов и приемка работ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>работ</w:t>
-[...30 lines deleted...]
-    <w:bookmarkStart w:name="z129" w:id="121"/>
+        <w:t>§ 1. Осуществление ремонтных работ по судну</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z129" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56. Ремонт судов осуществляется исполнителями ремонта с использованием проектной технической и ремонтной документации или в соответствии с условиями договора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z130" w:id="122"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z130" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57. Представители судовладельца, назначенные лицами по наблюдению за ходом ремонтных работ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z131" w:id="123"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z131" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) контролируют выполнение объема и качество работ согласно ремонтной ведомости, проекту, техническим условиям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z132" w:id="124"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z132" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) участвуют в испытаниях и приемке деталей, узлов, конструкций и механизмов судна, предусмотренных техническими условиями на ремонт;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z133" w:id="125"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z133" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) участвуют в приемке судна в техническую и эксплуатационную готовность в зимних условиях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z134" w:id="126"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z134" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58. Операционный и приемочный контроль качества ремонта механизмов и оборудования, изготовление деталей и узлов организует исполнитель ремонта с привлечением представителя судовладельца, оформляет акты и протоколы испытаний, к которым прикладывает сертификаты на материалы, паспорта или формуляры на механизмы, оборудование и изделия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z135" w:id="127"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z135" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59. Механизмы, оборудование и детали по номенклатуре объектов технического наблюдения Регистра судоходства предъявляются для освидетельствования работнику Регистра судоходства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z136" w:id="128"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z136" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60. По механизмам и оборудованию, отремонтированным в специализированных условиях, результаты испытаний, технические параметры, а также характер и объем выполненного ремонта отражается в актах, паспортах или формулярах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z137" w:id="129"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z137" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>§ 2. Приемка работы после ремонта</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z138" w:id="130"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z138" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       61. При выполнения текущего или среднего ремонта, помимо окончательной приемки судов в эксплуатацию, предусматривается предварительная приемка в зимних условиях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z139" w:id="131"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z139" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) судов всех типов - в техническую готовность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z140" w:id="132"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z140" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) несамоходных судов без энергетических установок и без весенних работ - в эксплуатационную готовность.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z141" w:id="133"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z141" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       62. В межнавигационный период выполняются работы, необходимые для сдачи судов в техническую готовность (за исключением работ по устранению повреждений корпуса и движительно-рулевого комплекса судов, находящихся на акватории), и ремонтные работы весеннего периода для сдачи в эксплуатационную готовность.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z142" w:id="134"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z142" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63. Приемка судов в техническую готовность производится после окончания всех ремонтных работ и модернизаций. Исключение составляют работы, выполнение которых в зимний период невозможно по климатическим условиям (весенние работы).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z143" w:id="135"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z143" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       64. Приемка несамоходных судов в эксплуатационную готовность в зимних условиях производится при условии завершения выполнения работ и укомплектования их инвентарем, такелажем, запасными частями и навигационным снабжением.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z144" w:id="136"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z144" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       65. Списки несамоходных судов, подлежащих приемке в эксплуатационную готовность в зимних условиях, и графики приемки составляются судовладельцами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z145" w:id="137"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z145" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       66. Сроки окончания ремонта и сдачи судов в техническую готовность указываются в графике ремонта судна (судов), разрабатываемом исполнителем ремонта, утвержденном судовладельцем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z146" w:id="138"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z146" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       67. Приемка судов в техническую и эксплуатационную готовность производится комиссиями: сдаточной и приемочной, которые назначаются судовладельцем и оформляются актом по форме, согласно приложениям </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4400,51 +4440,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkEnd w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4469,190 +4509,190 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. Министра по инвестициям и развитию РК от 31.12.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1299</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z147" w:id="139"/>
+    <w:bookmarkStart w:name="z147" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        68. Приемка отдельных ремонтных работ и судна в целом из ремонта осуществляются исполнителем ремонта, представителями судовладельца, Регистром судоходства согласно перечню обязательных промежуточных приемок, разработанных исполнителем ремонта, согласованных с судовладельцем и с Регистром судоходства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z148" w:id="140"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z148" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       69. Приемка выполненных ремонтных работ производится судовладельцем в два этапа:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z149" w:id="141"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z149" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) предварительная - поэтапно, в процессе ремонта, по мере окончания ремонта отдельных деталей и сборочных единиц, элементов судна;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z150" w:id="142"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z150" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) окончательная - в процессе приемо-сдаточных испытаний судна (швартовных, ходовых) или контрольного выхода.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z151" w:id="143"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z151" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       70. Отремонтированные элементы до предъявления их судовладельцу принимаются исполнителем ремонта согласно технической документации. Паспорта на отремонтированные элементы (детали) и сертификаты на материалы передаются судовладельцу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z152" w:id="144"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z152" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       71. Допускается приемка отдельных технических средств, имеющих определенные технические особенности (длительность технической приемки, испытание предельными нагрузками, паровые пробы котлов), одновременно исполнителем ремонта с представителями судовладельца и Регистра судоходства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z153" w:id="145"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z153" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       72. Поднадзорные Регистру судоходства элементы судна, по которым судовладельцем заказаны отдельные работы, предъявляются после ремонта исполнителем ремонта судовладельцу в объеме, принятом исполнителем ремонта к исполнению. Предъявление этих элементов Регистру судоходства осуществляет судовладелец. При этом исполнитель ремонта оказывает содействие судовладельцу и устраняет замечания Регистра судоходства по работам, выполненным исполнителем ремонта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkEnd w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4671,880 +4711,942 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z154" w:id="146"/>
+    <w:bookmarkStart w:name="z154" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       73. Приемка судна из ремонта производится комиссией, в состав которой кроме специалистов от судовладельца входит представитель исполнителя ремонта. Председателем комиссии по проведению испытаний и приемке судна из ремонта назначается представитель судовладельца.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z155" w:id="147"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z155" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       74. Испытания судна проводятся, в два этапа: швартовные испытания и ходовые испытания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z156" w:id="148"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z156" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       75. Снабжение судов топливом, маслами и всеми необходимыми для проведения испытаний материалами возлагается на судовладельца и осуществляется им в сроки, установленные планами ремонта, разработанными исполнителем ремонта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z157" w:id="149"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z157" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       76. Судовладелец укомплектовывает судно экипажем, необходимым для швартовных или ходовых испытаний судна.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z158" w:id="150"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z158" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       77. Выявленные в результате швартовных и ходовых испытаний дефекты по отремонтированным элементам судна устраняются силами исполнителя ремонта. Исполнитель ремонта не несет ответственности за обнаруженные при испытаниях неисправности и дефекты в элементах судна, ремонт которых не предусмотрен ремонтными ведомостями и актом уточнения объема работ. Устранение таких неисправностей или дефектов возлагается на судовладельца.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z159" w:id="151"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z159" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       78. По окончании швартовных и ходовых испытаний составляются соответствующие акты, в которых приводятся перечни обнаруженных дефектов и необходимых ревизий по отремонтированным исполнителем ремонта элементам судна. Повторная проверка в действии проводится только по элементам, у которых были выявлены дефекты или которые подвергались ревизиям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z160" w:id="152"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z160" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       79. Вызов на приемку и предъявление Регистру судоходства отдельных отремонтированных исполнителем ремонта элементов судна осуществляет исполнитель ремонта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z161" w:id="153"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z161" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       80. Предъявление Регистру судоходства судна после ремонта в целом осуществляет судовладелец. При этом исполнитель ремонта оказывает содействие судовладельцу и устраняет замечания Регистра судоходства по работам, выполненным исполнителем ремонта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z162" w:id="154"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z162" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       81. По окончании технической приемки судна в целом исполнитель ремонта передает судовладельцу откорректированную эксплуатационную документацию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z163" w:id="155"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z163" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       82. После среднего ремонта приемку судна осуществляет комиссия, назначенная судовладельцем, сдачу производит комиссия, назначенная исполнителем ремонта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z164" w:id="156"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z164" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       83. При приемке судов в техническую и эксплуатационную готовность в состав комиссии включаются лица, ответственные за ремонт и наблюдающие за ремонтом этого судна исполнителя ремонта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z165" w:id="157"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z165" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9. Испытания и приемка судов из ремонта в эксплуатацию</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z166" w:id="158"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z166" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       84. Приемка судов из ремонта в эксплуатацию производится в сроки, установленные графиком, утвержденным владельцем судна. График передают исполнителю ремонта не позднее, чем за месяц до планового срока начала сдачи судов в эксплуатацию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z167" w:id="159"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z167" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       85. Экипаж судна под руководством капитана (командира, шкипера) совместно с исполнителем ремонта осуществляет подготовку судна к эксплуатации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z168" w:id="160"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z168" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       86. Приемка самоходных судов в эксплуатацию предусматривает проведение приемосдаточных испытаний, включающих проверку и испытание отремонтированных механизмов, оборудования, устройств и приемку судна из ремонта. Одновременно с приемосдаточными испытаниями проверяется готовность судна к эксплуатации и обеспеченность его необходимым инвентарем, запасными частями, навигационным снабжением.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z169" w:id="161"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z169" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       87. Приемосдаточные испытания прерываются в случае:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z170" w:id="162"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z170" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) если не обеспечена пожарная безопасность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z171" w:id="163"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z171" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обнаружения неисправностей или дефектов, препятствующих дальнейшему проведению испытаний, искажающих их результаты или угрожающих безопасности обслуживающего персонала;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z172" w:id="164"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z172" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) поломок и аварий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z173" w:id="165"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z173" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) отклонений основных параметров от допустимых значений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z175" w:id="167"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z174" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      88. Решение о повторном проведении или возобновлении испытаний на прерванном режиме принимается комиссией по согласованию с представителем Регистра судоходства при наличии документально подтвержденных причин.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 88 - в редакции приказа Министра транспорта РК от 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z175" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       89. При приемке судна из среднего, восстановительного ремонта в эксплуатацию проводятся швартовные и ходовые испытания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z176" w:id="168"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z176" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       90. После текущего ремонта или зимнего отстоя без ремонта швартовные и ходовые испытания не проводятся, а по усмотрению комиссии проводится кратковременное опробование всех механизмов и элементов судна на режимах, обеспечивающих проверку их исправности и работоспособности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z177" w:id="169"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z177" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       91. При швартовных испытаниях проверяется техническое состояние судна, качество выполненного ремонта, а также устанавливается безопасность выхода судна на ходовые сдаточные испытания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z178" w:id="170"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z178" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       92. Проведение швартовных испытаний разрешается комиссией после осмотра судна и проверки документации по ремонту, подтверждающей приемку всех работ, механизмов и судна в целом исполнителем ремонта. Приемочной комиссии предъявляют следующие документы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z179" w:id="171"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z179" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ведомости ремонта по всем элементам судна;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z180" w:id="172"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z180" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) техническую документацию и чертежи по модернизационным мероприятиям и ремонту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z181" w:id="173"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z181" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сертификаты на использованные при ремонте материалы, изделия или акты их испытаний;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z182" w:id="174"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z182" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) техническую документацию на вновь установленные механизмы и оборудование и инструкции по уходу за ними;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z183" w:id="175"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z183" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) акты промежуточной приемки работ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z184" w:id="176"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z184" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) акты промежуточного контроля представителя Регистра судоходства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z185" w:id="177"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z185" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) акты испытания и приемки оборудования, изделий и работ, выполненных контрагентами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z186" w:id="178"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z186" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       93. Механизмы, оборудование, устройства, системы, электрооборудование, средства связи и электрорадионавигации, не требующиеся при испытании ходового режима, испытываются в процессе швартовных испытаний судна.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z187" w:id="179"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z187" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       94. Испытание отдельных механизмов, устройств и оборудования по усмотрению приемочной комиссии проводится во время ходовых испытаний.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z188" w:id="180"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z188" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       95. При испытании главных двигателей одновременно подвергают испытанию все обслуживающие их механизмы и системы, включая резервные и аварийные.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z189" w:id="181"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z189" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       96. В процессе швартовных испытаний энергетических установок проверяют:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z190" w:id="182"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z190" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) работу механизмов на различных эксплуатационных режимах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z191" w:id="183"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z191" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) реверсы и пуски;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z192" w:id="184"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z192" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) действие регуляторов и автоматических устройств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z193" w:id="185"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z193" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       97. Продолжительность и режимы швартовных испытаний главных двигателей после ремонта производятся по требованиям указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkEnd w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5569,250 +5671,250 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. Министра по инвестициям и развитию РК от 31.12.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1299</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z194" w:id="186"/>
+    <w:bookmarkStart w:name="z194" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        98. Обслуживающие дизель вспомогательные механизмы, системы и устройства, приемка которых не связана с выходом судна на ходовые испытания, принимаются до или после швартовных испытаний. На ходовых испытаниях за ними ведутся общее наблюдение в период работы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z195" w:id="187"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z195" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       99. Ходовые испытания проводят после устранения дефектов и замечаний, выявленных в период швартовных испытаний и оформления технической документации (таблиц замеров, актов испытаний, швартовных удостоверений, формуляров). Ходовые испытания проводят с целью проверки:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z196" w:id="188"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z196" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) работы дизельной установки при различных эксплуатационных режимах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z197" w:id="189"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z197" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) основных показателей работы двигательной установки и соответствия их требованиям утвержденной технической документации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z198" w:id="190"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z198" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) реверсивных свойств двигательной установки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z199" w:id="191"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z199" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) надежности рулевого управления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z200" w:id="192"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z200" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) условий труда членов судового экипажа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z201" w:id="193"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z201" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       100. Если в ходе ремонта изменились характеристики корпуса, механизмов, устройств, влияющих на маневренность судна, то в процессе ходовых испытаний производится их определение в объеме необходимом для определения технических характеристик.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z202" w:id="194"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z202" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       101. Продолжительность и режимы работы главных двигателей при ходовых испытаниях судна производятся по требованиям указанным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkEnd w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5837,190 +5939,252 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. Министра по инвестициям и развитию РК от 31.12.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1299</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z203" w:id="195"/>
+    <w:bookmarkStart w:name="z203" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        102. Элементы судна, не требующие приемки на швартовных и ходовых испытаниях, принимаются в процессе ремонта, после чего их сохранность обеспечивается судовладельцем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z205" w:id="197"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z204" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      103. Приемка головного судна проводится комиссией, формируемой владельцем судна с включением представителей Регистра судоходства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 103 - в редакции приказа Министра транспорта РК от 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z205" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       104. Своевременное предъявление судов и сдача судна в эксплуатацию возлагается на исполнителя ремонта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z206" w:id="198"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z206" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       105. Дефекты, выявленные в процессе приемки судна в эксплуатацию, устраняются исполнителем ремонта в минимальный технологический срок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z207" w:id="199"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z207" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       106. При выявлении в процессе испытаний неисправностей или дефектов режимы прерванных испытаний повторяются.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z208" w:id="200"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z208" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       107. По окончании проверки и устранения, отмеченных комиссией дефектов проводятся повторные проверки и испытания и, при удовлетворительных их результатах, составляется акт окончательной приемки судна из ремонта с указанием оценки качества выполненных работ по форме указанной в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkEnd w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6045,1097 +6209,1097 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. Министра по инвестициям и развитию РК от 31.12.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1299</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z209" w:id="201"/>
+    <w:bookmarkStart w:name="z209" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        108. К моменту подписания приемосдаточного акта исполнитель ремонта передает судовому экипажу судовые документы и отчетную документацию по ремонту для внесения дополнений и изменений в паспорт судна и формуляры механизмов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z210" w:id="202"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z210" w:id="205"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10. Состав ремонтных работ, выполнение которых допускается</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkEnd w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>после сдачи судна в техническую готовность (весенние работы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z211" w:id="203"/>
+    <w:bookmarkStart w:name="z211" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       109. Общие работы по судну:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z212" w:id="204"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z212" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) спуск судна, ремонтировавшегося зимой на слипе (в доке) на воду;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z213" w:id="205"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z213" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) регулировка и испытание в действии двигателей, механизмов устройств, систем, электрооборудования, средств связи и электрорадионавигации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z214" w:id="206"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z214" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) испытания судна на швартовых и на ходу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z215" w:id="207"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z215" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       110. Изолировочные работы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z216" w:id="208"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z216" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) укомплектовка, ремонт, испытание и окраска до сдачи судна в техническую готовность всех механизмов, оборудования, аппаратуры, приборов и мебели, снимавшихся с судна для ремонта или хранения на складе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z217" w:id="209"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z217" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) при необходимости осуществление подъема самоходного судна на слип для сколки льда от движительно-рулевого комплекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z218" w:id="210"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z218" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       111. Работы по корпусу и надстройке:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z219" w:id="211"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z219" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) окраска наружных и внутренних поверхностей судовых отсеков после проведения гидравлических испытаний;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z220" w:id="212"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z220" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) гидравлические испытания отсеков корпуса наливом воды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z221" w:id="213"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z221" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) очистка и окраска подводной части корпуса судна, находящегося на слипе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z222" w:id="214"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z222" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) очистка и окраска снаружи надводной части бортов и надстроек, если подводная часть окрашена при слиповании, выполнение надписей и нанесение условных и отличительных знаков на судне;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z223" w:id="215"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z223" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) покрытие палуб мастикой, укладка облицовочной плитки, цементировочные работы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z224" w:id="216"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z224" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) мытье и окраска судовых помещений, машинного отделения и его оборудования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z225" w:id="217"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z225" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) нанесение декоративных покрытий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z226" w:id="218"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z226" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) доставка на судно и установка мебели, снятой с судна на зимний период;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z227" w:id="219"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z227" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) наклейка линолеума, линкруста и их заменителей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z228" w:id="220"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z228" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) окраска судов на подводных крыльях и глиссирующих.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z229" w:id="221"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z229" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       112. Дизельные работы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z230" w:id="222"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z230" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) расконсервация дизеля после ремонта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z231" w:id="223"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z231" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) установка контрольно-измерительных приборов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z232" w:id="224"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z232" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) подготовка дизеля и всех его систем к пуску.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z233" w:id="225"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z233" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       113. Работы по судовым механизмам и устройствам, котлы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z234" w:id="226"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z234" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) установка контрольно-измерительных приборов и аппаратуры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z235" w:id="227"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z235" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) гидравлические испытания;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z236" w:id="228"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z236" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) окраска механизмов и устройств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z237" w:id="229"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z237" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) испытание люковых закрытий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z238" w:id="230"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z238" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) выкладка футеровок и кладок котлов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z239" w:id="231"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z239" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       114. Работы с валоприводами и движителями:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z240" w:id="232"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z240" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) окончательная проверка валовых линий судов, находящихся на слипе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z241" w:id="233"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z241" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) проверка валовой линии на плаву в случае замены главного двигателя в ледовой обстановке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z242" w:id="234"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z242" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       115. Работы с системами и трубопроводами:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z243" w:id="235"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z243" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) гидравлические испытания систем в сборе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z244" w:id="236"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z244" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) расконсервация кингстонов, заборных ящиков и арматуры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z245" w:id="237"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z245" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) окраска трубопроводов, цистерн и арматуры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z246" w:id="238"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z246" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) ремонт и испытание нефтеподогрева танков;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z247" w:id="239"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z247" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) заполнение рефрижераторной установки хладагентом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z248" w:id="240"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z248" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ремонт и испытание газовытяжной системы танков.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z249" w:id="241"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z249" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       116. Работы по электрооборудованию, средствам связи и электрорадионавигации:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z250" w:id="242"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z250" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) установка блоков аппаратуры, электровакуумных приборов, снятых для хранения в отапливаемых помещениях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z251" w:id="243"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z251" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) регулировка и испытания оборудования, аппаратуры и приборов в сборе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z252" w:id="244"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z252" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) зарядка и установка аккумуляторов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z253" w:id="245"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z253" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) просушка электросетей и оборудования, оставшегося на судне и доведение сопротивления изоляции до нормы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z254" w:id="246"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z254" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) окраска электрооборудования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z255" w:id="247"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z255" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       117. Работы со специальным оборудованием технического флота:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z256" w:id="248"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z256" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) навеска и регулировка черпаковой цепи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z257" w:id="249"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z257" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сборка плавучего грунтопровода (включая набивку сальников шаровых соединений);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z258" w:id="250"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z258" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) вооружение стрел и лебедок тросами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z259" w:id="251"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z259" w:id="254"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Приложение 1</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkEnd w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>к Правилам ремонта</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7177,80 +7341,80 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. Министра по инвестициям и развитию РК от 31.12.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1299</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z260" w:id="252"/>
+    <w:bookmarkStart w:name="z260" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Сроки приведения судов в зимовочное состояние</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkEnd w:id="255"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -12913,64 +13077,64 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z261" w:id="253"/>
+      <w:bookmarkStart w:name="z261" w:id="256"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Приложение 2</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkEnd w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>к Правилам ремонта судов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -13036,74 +13200,74 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        Форма</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z262" w:id="254"/>
+      <w:bookmarkStart w:name="z262" w:id="257"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>АКТ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkEnd w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приемки судна на ремонт</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -13599,146 +13763,146 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (указать место зимовки и условия зимовки: на плаву, на слипе и т.п.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом установлено, что судно приведено в зимовочное состояние в соответствии с требованиями Правил ремонта судов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z263" w:id="255"/>
+    <w:bookmarkStart w:name="z263" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Забортные отверстия утеплены _______________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkEnd w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                                     (способ утепления)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z264" w:id="256"/>
+    <w:bookmarkStart w:name="z264" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Топливные и масляные цистерны зачищены ____________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkEnd w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                                         (характер зачистки)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z265" w:id="257"/>
+    <w:bookmarkStart w:name="z265" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Трюмы (для танкеров и нефтеналивных барж - грузовые танки)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkEnd w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       зачищены ____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13749,70 +13913,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (характер зачистки)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z266" w:id="258"/>
+    <w:bookmarkStart w:name="z266" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Техническая документация для производства ремонта передана:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkEnd w:id="261"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -14025,242 +14189,242 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z267" w:id="259"/>
+    <w:bookmarkStart w:name="z267" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Судовой инвентарь и оборудование согласно описи сданы на склад предприятия-исполнителя ремонта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z268" w:id="260"/>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z268" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
             6. Судовой инвентарь, оставшийся на судне, складирован в помещениях __________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkEnd w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________ которые опломбированы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (наименование помещений)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z269" w:id="261"/>
+    <w:bookmarkStart w:name="z269" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Особые замечания ___________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkEnd w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z270" w:id="262"/>
+    <w:bookmarkStart w:name="z270" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На основании вышеизложенного судно считается принятым на ремонт.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z271" w:id="263"/>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z271" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
             С момента подписания настоящего Акта ответственность за безопасность и охрану судна несет ___________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkEnd w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z272" w:id="264"/>
+    <w:bookmarkStart w:name="z272" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Опись оборудования и инвентаря, принятого на склад предприятия на ______________ листах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkEnd w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Судно сдали:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14367,64 +14531,64 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (подпись)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z273" w:id="265"/>
+      <w:bookmarkStart w:name="z273" w:id="268"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Приложение 3</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkEnd w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>к Правилам ремонта судов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -14490,126 +14654,106 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        Форма</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z274" w:id="266"/>
+      <w:bookmarkStart w:name="z274" w:id="269"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>АКТ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkEnd w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">приемки судна в техническую </w:t>
-      </w:r>
+        <w:t>приемки судна в техническую готовность</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>готовность</w:t>
-[...26 lines deleted...]
-        <w:t>для несамоходных судов - в эксплуатационную готовность)</w:t>
+        <w:t>(для несамоходных судов - в эксплуатационную готовность)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "___" _______ 20 ___ г.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -15384,197 +15528,187 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                               (подпись, фамилия и инициалы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z275" w:id="267"/>
+      <w:bookmarkStart w:name="z275" w:id="270"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Приложение 4</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkEnd w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>к Правилам ремонта судов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. В приложение 4 внесено изменение на государственном языке, текст на русском языке не меняется в соответствии с приказом и.о. Министра по инвестициям и развитию РК от 31.12.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1299</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом Министра транспорта РК от 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Форма</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z276" w:id="271"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...85 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>АКТ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkEnd w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приемки судна в эксплуатацию</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -16273,70 +16407,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________ ремонта.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (вид ремонта)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z277" w:id="269"/>
+    <w:bookmarkStart w:name="z277" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Оценка качества ремонта и технического состояния судна по элементам:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkEnd w:id="272"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -16962,70 +17096,70 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z278" w:id="270"/>
+    <w:bookmarkStart w:name="z278" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В процессе ремонта судна выполнены работы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkEnd w:id="273"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -17375,1765 +17509,1357 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z279" w:id="271"/>
+    <w:bookmarkStart w:name="z279" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Перечень отступлений от технической документации (форма М.2.1)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z280" w:id="272"/>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z280" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Качество ремонта по основным элементам судна:</w:t>
-      </w:r>
-[...1337 lines deleted...]
-      7. Техническое состояние судна по элементам (по оценке инспекции Регистра)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="275"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Элементы судна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Техническое состояние судна</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оценка качества работы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Примечание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...11 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-до ремонта</w:t>
+Корпус</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Надстройка</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Судовые устройства</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Главные двигатели</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ДАУ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вспомогательные</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+механизмы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+машинного отделения</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Палубные механизмы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Движители</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Судовые системы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электрооборудование</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Средства связи и</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+электрорадионавигации</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Специальные</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+устройства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-после ремонта</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z281" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Качество ремонта по судну в целом _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (оценка качества)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z282" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В соответствии с руководящими документами Министерства транспорта и коммуникации Республики Казахстан, правилами Регистра судоходства, санитарными правилами, руководящими документами судовладельца по наличию, состоянию и срокам подлежат проверке документация, оборудование и помещения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="277"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+состояние,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сроки,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+замечания</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...139 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Судовые документы и документы Регистра судоходства</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Технические формуляры и паспорта механизмов, систем,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+аппаратуры связи и электрорадионавигации, штурманских</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+приборов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Техническая и общесудовая документация и</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+делопроизводство</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Штурманская документация, поправки штурманских и</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+электрорадионавигационных приборов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Таблицы сигналопроизводства, маневренных элементов и</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+девиации магнитных компасов и радиопеленгаторов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Навигационные карты и пособия, их корректура</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Судовые расписания по заведованиям и по тревогам, личные карточки, отработанность тревогам, личные</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+карточки, отработанность действий</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Укомплектованность штатами, дипломы, свидетельства</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Закрытие трюмов, люков, лазов, а также двери,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+иллюминаторы и другие отверстия в палубных и</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+водонепроницаемых переборках</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Окраска и маркировка</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Спасательное оборудование и снабжение</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Общесудовое снабжение и ЗИП к механизмам, системам,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+аппаратуре связи и электрорадионавигации</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Помещения:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+служебные</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бытовые</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жилые</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Форменная и спецодежда, культспортинвентарь, бытовой и</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мягкий инвентарь, посуда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -19142,166 +18868,574 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z284" w:id="276"/>
+    <w:bookmarkStart w:name="z283" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Техническое состояние судна по элементам (по оценке Регистра судоходства)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="278"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Элементы судна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Техническое состояние судна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+до ремонта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+после ремонта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Корпус</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Надстройки</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Механизмы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электрооборудование</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+По судну в целом</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z284" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Судно полностью обеспечено спасательными и сигнальными средствами, навигационными приборами, инструментами, буксирными и швартовными тросами, запасом аварийного инструмента, противопожарным снабжением и материалами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z285" w:id="277"/>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z285" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. На судно передана отчетная документация по ремонту:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkEnd w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (наименование документа)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z286" w:id="278"/>
+    <w:bookmarkStart w:name="z286" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. На судно выданы запасные части, инструменты и инвентарь, подлежащие занесению в инвентарную книгу, согласно описи снабжения (форма М.2.2).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z287" w:id="279"/>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z287" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
             11. На основании результатов осмотра, проверки и испытаний установлено, что судно ____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkEnd w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (тип и наименование судна)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -19366,70 +19500,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (наименование исполнителя ремонта)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       несет ответственность за качество выполненных работ в соответствии с Правилами ремонта судов. По судам, прошедшим средний и восстановительный ремонт, предприятие-исполнитель ремонта гарантирует качество выполненных им работ в течение шести полных навигационных месяцев и в технически короткий срок за свой счет исправить недостатки, повреждения и поломки, вызванные недоброкачественным производством работ, применением несоответствующих или некачественных материалов, изделий и оборудования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z288" w:id="280"/>
+    <w:bookmarkStart w:name="z288" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В предстоящий судоремонт на судне необходимо выполнить</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkEnd w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________ ремонт.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -19716,64 +19850,64 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (подпись)                            (подпись)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z289" w:id="281"/>
+      <w:bookmarkStart w:name="z289" w:id="284"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Приложение 5</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkEnd w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>к Правилам ремонта судов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -19821,74 +19955,74 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1299</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z290" w:id="282"/>
+      <w:bookmarkStart w:name="z290" w:id="285"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Продолжительность и режимы швартовных испытаний главных</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkEnd w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>двигателей после ремонта</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -21126,64 +21260,64 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z291" w:id="283"/>
+      <w:bookmarkStart w:name="z291" w:id="286"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Приложение 6</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkEnd w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>к Правилам ремонта судов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -21231,74 +21365,74 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1299</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z292" w:id="284"/>
+      <w:bookmarkStart w:name="z292" w:id="287"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Продолжительность и режимы работы главных двигателей при</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkEnd w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ходовых испытаниях судна</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -22964,55 +23098,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>