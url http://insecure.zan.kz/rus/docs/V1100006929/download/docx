--- v0 (2025-11-08)
+++ v1 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="fc2c77d" w14:textId="fc2c77d">
+    <w:p w14:paraId="3f1b879" w14:textId="3f1b879">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -603,51 +603,61 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Б. Жумагулов</w:t>
+              <w:t xml:space="preserve">Б. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жумагулов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -991,50 +1001,136 @@
         <w:t>
       2. В настоящем Типовом положении используются следующие понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z65" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) диссертационные советы – коллегиальные органы при организациях высшего и (или) послевузовского образования (далее – ОВПО), которые проводят защиту диссертационных работ докторантов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 2 предусматривается дополнить подпунктом 1-1) в соответствии с приказом и.о. Министра науки и высшего образования РК от 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 303</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z66" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) доктор философии (PhD), доктор по профилю – степени, присуждаемые лицам, освоившим программу докторантуры по научно-педагогическому направлению или соответствующей сфере профессиональной деятельности и защитившим диссертацию в Республике Казахстан или за ее пределами, признанные в порядке, установленном законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -1765,51 +1861,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему Типовому положению;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z78" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) копия документа, подтверждающего наличие лицензионной системы обнаружения заимствований, в том числе по международным базам данных с указанием сроков действия (для ВСУЗов сведения о создании Комиссии по проверке на плагиат);</w:t>
+      5) копия документа, подтверждающего наличие лицензионной системы обнаружения заимствований, в том числе по международным базам данных с указанием сроков действия. При наличии докторантов, выполняющих исследования по темам, содержащим сведения, составляющие государственные секреты, или служебную информацию ограниченного распространения с пометкой "Для служебного пользования", ОВПО и ВСУЗы предоставляют сведения о создании Комиссии по проверке на плагиат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z79" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) сведения об образовательной программе докторантуры, аккредитованной со сроком не менее 3 (трех) лет и включенной в Реестр аккредитованных образовательных программ организаций высшего и послевузовского образования (за исключением ВСУЗов).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z357" w:id="36"/>
     <w:p>
@@ -1854,51 +1950,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции приказа Министра науки и высшего образования РК от 14.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 294</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.07.2024).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2024); с изменением, внесенным приказом и.о. Министра науки и высшего образования РК от 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 303</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z331" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3061,51 +3177,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) необходимые условия для проведения заседаний диссертационного совета и публичной защиты диссертаций, в том числе посредством применения информационно-коммуникационных технологий, программных и технических средств;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
     <w:bookmarkStart w:name="z419" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) проверку диссертаций в лицензионных системах обнаружения заимствований (включая международные базы данных), в том числе на предмет использования технологий искусственного интеллекта без ссылок на них. ВСУЗы обеспечивают наличие Комиссии по проверке на плагиат;</w:t>
+      2) проверку диссертаций в лицензионных системах обнаружения заимствований (включая международные базы данных), в том числе на предмет использования технологий искусственного интеллекта без ссылок на них. Для проверки диссертаций, содержащих сведения, составляющие государственные секреты, или служебную информацию ограниченного распространения с пометкой "Для служебного пользования", ОВПО и ВСУЗы обеспечивают наличие Комиссии по проверке на плагиат. При этом члены Комиссии по проверке на плагиат диссертаций, содержащих сведения, составляющие государственные секреты, имеют соответствующие допуски к государственным секретам, оформленные в порядке, установленном законодательством Республики Казахстан в сфере защиты государственных секретов. Требования к членам, состав и порядок работы Комиссии по проверке на плагиат утверждаются ОВПО и ВСУЗом самостоятельно;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
     <w:bookmarkStart w:name="z420" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) возмещение расходов, связанных с деятельностью диссертационного совета, в том числе командировочные расходы членов диссертационного совета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
@@ -3150,4376 +3266,4738 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом и.о. Министра науки и высшего образования РК от 20.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 421</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 303</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 303</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z105" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Основаниями для закрытия диссертационного совета в ОВПО по конкретному направлению подготовки кадров или ГОП являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 1) предусматривается в редакции приказа и.о. Министра науки и высшего образования РК от 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 303</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) 3 (три) и более решений Комитета по диссертациям, защищенным в данном совете, на основании которых докторант получает отказ в присуждении степени или диссертация направляется повторную защиту (за исключением ОВПО, имеющих особый статус);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z352" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) лишение лицензии на занятие образовательной деятельностью по соответствующим направлениям подготовки кадров докторантуры;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z353" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) окончание срока или отзыв аккредитации образовательной программы докторантуры (за исключением ВСУЗов);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z354" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) проведение 5 (пяти) защит, по которым выявлено нарушение требований настоящего Типового положения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z375" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      После закрытия диссертационного совета заявка на создание диссертационного совета по образовательным программам данного совета предоставляется не ранее чем через 1 (один) год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z376" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нарушение диссертационным советом требований настоящего Типового положения является основанием для замены постоянного состава диссертационного совета (при проведении 3 (трех) защит с нарушениями).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 - в редакции приказа Министра науки и высшего образования РК от 14.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 294</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2024); с изменением, внесенным приказом и.о. Министра науки и высшего образования РК от 20.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 421</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z105" w:id="69"/>
-[...221 lines deleted...]
-    <w:bookmarkStart w:name="z110" w:id="76"/>
+    <w:bookmarkStart w:name="z110" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Глава 3. Функции диссертационного совета</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z111" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. В соответствии с настоящим Типовым положением ОВПО разрабатывают и утверждают положение о диссертационном совете ОВПО.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z111" w:id="77"/>
-[...15 lines deleted...]
-      14. В соответствии с настоящим Типовым положением ОВПО разрабатывают и утверждают положение о диссертационном совете ОВПО.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 - в редакции приказа и.о. Министра науки и высшего образования РК от 29.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 425</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z112" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Функции диссертационного совета:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z113" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) прием документов к защите диссертации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z114" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) назначение и замена временных членов диссертационного совета, даты защиты и официальных рецензентов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z115" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) создание комиссии из числа членов диссертационного совета (далее – Комиссия диссертационного совета) для проверки диссертации на использование докторантом заимствованного материала без ссылки на автора и источник заимствования (плагиат);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z116" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) проведение публичной защиты диссертации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z117" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) принятие решения по диссертации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 14 - в редакции приказа и.о. Министра науки и высшего образования РК от 29.08.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 425</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 с изменением, внесенным приказом и.о. Министра науки и высшего образования РК от 20.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 421</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z112" w:id="78"/>
-[...115 lines deleted...]
-      5) принятие решения по диссертации.</w:t>
+    <w:bookmarkStart w:name="z377" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15-1. Функции ученого секретаря диссертационного совета:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z378" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) организация процедур приема к защите и проведения защиты диссертации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z379" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) направление диссертации на проверку по системе "Антиплагиат", в библиотеку ОВПО, Национальную академическую библиотеку Республики Казахстан и Национальную библиотеку Республики Казахстан, официальным рецензентам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z380" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) направление корреспонденции по деятельности диссертационного совета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z381" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) размещение материалов и информации на сайте диссертационного совета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z382" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) подготовка к заседанию диссертационного совета, в том числе программных и технических средств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z383" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) оформление документов диссертационного совета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z384" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) подготовка пакета документов для направления в Комитет (в ОВПО, не имеющих особого статуса).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z385" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Корреспонденция отправляется с официальной корпоративной почты ученого секретаря. Не допускается возложение обязанностей ученого секретаря на иных лиц, в том числе на докторанта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 15 с изменением, внесенным приказом и.о. Министра науки и высшего образования РК от 20.08.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 421</w:t>
+        <w:t xml:space="preserve">      Сноска. Глава 3 дополнена пунктом 15-1 в соответствии с приказом Министра науки и высшего образования РК от 14.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 294</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2024).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z377" w:id="84"/>
-[...175 lines deleted...]
-      Корреспонденция отправляется с официальной корпоративной почты ученого секретаря. Не допускается возложение обязанностей ученого секретаря на иных лиц, в том числе на докторанта.</w:t>
+    <w:bookmarkStart w:name="z118" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Члены диссертационного совета:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:p>
-[...77 lines deleted...]
-      16. Члены диссертационного совета:</w:t>
+    <w:bookmarkStart w:name="z119" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) предоставляют объективные, полные и достоверные сведения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z119" w:id="94"/>
-[...15 lines deleted...]
-      1) предоставляют объективные, полные и достоверные сведения;</w:t>
+    <w:bookmarkStart w:name="z120" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) не допускают сокрытия данных, относящихся к защите диссертации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z120" w:id="95"/>
-[...15 lines deleted...]
-      2) не допускают сокрытия данных, относящихся к защите диссертации;</w:t>
+    <w:bookmarkStart w:name="z121" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) реагируют на факты нарушения научной этики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z121" w:id="96"/>
-[...15 lines deleted...]
-      3) реагируют на факты нарушения научной этики;</w:t>
+    <w:bookmarkStart w:name="z122" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) при принятии решения свободны от влияния общественного мнения, одной из сторон или третьих лиц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z122" w:id="97"/>
-[...15 lines deleted...]
-      4) при принятии решения свободны от влияния общественного мнения, одной из сторон или третьих лиц;</w:t>
+    <w:bookmarkStart w:name="z123" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) принимают меры по предотвращению и урегулированию конфликта интересов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z123" w:id="98"/>
-[...15 lines deleted...]
-      5) принимают меры по предотвращению и урегулированию конфликта интересов;</w:t>
+    <w:bookmarkStart w:name="z124" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) в процессе деятельности не употребляют грубые, оскорбительные выражения, обвинения, наносящие ущерб чести и достоинству других членов совета, докторантов, научных консультантов и официальных рецензентов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z124" w:id="99"/>
-[...15 lines deleted...]
-      6) в процессе деятельности не употребляют грубые, оскорбительные выражения, обвинения, наносящие ущерб чести и достоинству других членов совета, докторантов, научных консультантов и официальных рецензентов.</w:t>
+    <w:bookmarkStart w:name="z125" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае выявления фактов несоблюдения требований, указанных в настоящем пункте, член диссертационного совета исключается из его состава.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z125" w:id="100"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z126" w:id="101"/>
+    <w:bookmarkStart w:name="z126" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. По окончании календарного года диссертационный совет представляет в Комитет отчет о работе диссертационного совета по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему Типовому положению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z127" w:id="102"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z127" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Диссертационный совет проводит защиту диссертации, представленной докторантом в форме диссертационной работы или серии статей, опубликованных докторантом согласно требованиям пункта 5-1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правил</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> присуждения степеней, утвержденных приказом Министра образования и науки Республики Казахстан от 31 марта 2011 года № 127 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 6951) (далее – Правила).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z128" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. До приема документов к защите ОВПО, в котором докторант проходил обучение, проводит предварительное обсуждение диссертации на расширенном заседании профильного подразделения либо ученого (академического) совета структурного подразделения ОВПО (далее – расширенное заседание).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z128" w:id="103"/>
-[...15 lines deleted...]
-      19. До приема документов к защите ОВПО, в котором докторант проходил обучение, проводит предварительное обсуждение диссертации на расширенном заседании профильного подразделения либо ученого (академического) совета структурного подразделения ОВПО (далее – расширенное заседание).</w:t>
+    <w:bookmarkStart w:name="z129" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      За 1 (один) месяц до проведения расширенного заседания диссертация направляется на рецензию 2 (двум) специалистам с ученой степенью (доктора наук, кандидата наук, доктора философии (PhD), доктора по профилю) или академической степенью доктора философии (PhD), доктора по профилю или степенью доктора философии (PhD), доктора по профилю в области научных исследований докторанта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z129" w:id="104"/>
-[...15 lines deleted...]
-      За 1 (один) месяц до проведения расширенного заседания диссертация направляется на рецензию 2 (двум) специалистам с ученой степенью (доктора наук, кандидата наук, доктора философии (PhD), доктора по профилю) или академической степенью доктора философии (PhD), доктора по профилю или степенью доктора философии (PhD), доктора по профилю в области научных исследований докторанта.</w:t>
+    <w:bookmarkStart w:name="z130" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На расширенном заседании принимают участие не менее 2/3 (двух третей) членов профильного (структурного) подразделения, рецензенты, члены ученого или академического совета структурного подразделения, научные консультанты, а также представители смежных (родственных) кафедр и (или) структурных подразделений ОВПО, научных и других организаций, специалисты-практики (для диссертаций, имеющих прикладной характер). Решение о рекомендации диссертации к защите принимается простым большинством голосов. В случае, если диссертация не соответствует пункту 4, 5 и (или) 6 Правил присуждения степеней диссертация не направляется на защиту.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z130" w:id="105"/>
-[...15 lines deleted...]
-      На расширенном заседании принимают участие не менее 2/3 (двух третей) членов профильного (структурного) подразделения, рецензенты, члены ученого или академического совета структурного подразделения, научные консультанты, а также представители смежных (родственных) кафедр и (или) структурных подразделений ОВПО, научных и других организаций, специалисты-практики (для диссертаций, имеющих прикладной характер). Решение о рекомендации диссертации к защите принимается простым большинством голосов. В случае, если диссертация не соответствует пункту 4, 5 и (или) 6 Правил присуждения степеней диссертация не направляется на защиту.</w:t>
+    <w:bookmarkStart w:name="z131" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Замечания по рекомендованной к защите диссертации устраняются докторантом в случае согласия с ними до подачи диссертации в диссертационный совет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z131" w:id="106"/>
-[...15 lines deleted...]
-      Замечания по рекомендованной к защите диссертации устраняются докторантом в случае согласия с ними до подачи диссертации в диссертационный совет.</w:t>
+    <w:bookmarkStart w:name="z386" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При отсутствии консультантов, их отзывы по диссертации докторанта на заседании зачитываются председательствующим или секретарем.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z386" w:id="107"/>
-[...15 lines deleted...]
-      При отсутствии консультантов, их отзывы по диссертации докторанта на заседании зачитываются председательствующим или секретарем.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 19 в редакции приказа Министра науки и высшего образования РК от 14.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 294</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2024).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z132" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. После получения положительного заключения расширенного заседания докторант подает заявление руководителю ОВПО по месту обучения о выборе диссертационного совета, в котором он будет защищаться.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z387" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае, если докторантом указывается диссертационный совет другого ОВПО, то в течение 10 (десяти) рабочих дней ОВПО по месту обучения докторанта направляет его документы в диссертационный совет. В ОВПО, выбранном докторантом для защиты, допускается проведение расширенного заседания в порядке, утвержденном ОВПО самостоятельно.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z388" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для докторанта ВСУЗа допускается выбор диссертационного совета другого ВСУЗа по соответствующей специальности (направлению подготовки кадров).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z389" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В диссертационный совет представляются следующие документы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z390" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) отзывы отечественного и зарубежного научных консультантов (для ВСУЗов отзывы отечественных консультантов);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z391" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) положительное заключение расширенного заседания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z392" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) диссертационная работа в твердом переплете и на электронном носителе (в случае, если диссертация защищается в форме диссертационной работы);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z393" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) аннотации на казахском, русском, английском языках. В аннотации описывается тема, цель диссертационного исследования, задачи исследования, методы исследования, основные положения (доказанные научные гипотезы и другие выводы, являющиеся новыми знаниями), выносимые на защиту, описание основных результатов исследования, обоснование новизны и важности полученных результатов, соответствие направлениям развития науки или государственным программам, описание вклада докторанта в подготовку каждой публикации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z394" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) список научных трудов и их копии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z395" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) заключение Этической комиссии ОВПО, в котором обучался докторант, об отсутствии нарушений в процессе планирования, оценки, отбора, проведения и распространения результатов научных исследований, включая защиту прав, безопасности и благополучия объектов исследования (объектов живой природы и среды обитания), а также об отсутствии или наличии фактов использования технологий искусственного интеллекта при подготовке диссертационной работы с учетом заявления докторанта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z396" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Диссертационная работа представляется на казахском или русском или английском языке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z397" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Регистрацию указанных в настоящем пункте документов осуществляет ученый секретарь диссертационного совета и в срок не более 2 (двух) рабочих дней представляет их в диссертационный совет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z398" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На заседании диссертационного совета по приему диссертации к защите постоянный состав совета назначает временных членов диссертационного совета в соответствии с требованиями пункта 5 настоящего Типового положения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 19 в редакции приказа Министра науки и высшего образования РК от 14.06.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 20 в редакции приказа Министра науки и высшего образования РК от 14.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 294</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2024); с изменением, внесенным приказом и.о. Министра науки и высшего образования РК от 20.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 421</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z483" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20-1. Диссертационный совет осуществляет прием к защите диссертационных работ докторантов, обучавшихся по образовательным программам в рамках направления подготовки или ГОП, по которым открыт данный диссертационный совет. При этом соблюдение требований подпунктов 2) и 3) пункта 3 настоящего Типового положения для всех образовательных программ не является обязательным.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z484" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Допускается прием к защите диссертационных работ докторантов по смежным направлениям подготовки или ГОП в случае, когда для защиты докторской диссертации докторанта диссертационный совет по его образовательной программе отсутствует.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Типовое положение дополнено пунктом 20-1 в соответствии с приказом и.о. Министра науки и высшего образования РК от 20.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 421</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z143" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Не позднее 10 (десяти) рабочих дней со дня приема документов диссертационный совет определяет дату защиты диссертации и назначает 2 (двух) официальных рецензентов, имеющих ученую степень (доктора наук, кандидата наук, доктора философии (PhD), доктора по профилю) или академическую степень доктора философии (PhD), доктора по профилю или степень доктора философии (PhD), доктора по профилю. Рецензенты имеют 5 (пять) научных статей в области исследований докторанта в журналах, включенных в Перечень изданий Комитета и/или базы данных Web of Science Core Collection (Вэб оф Сайнс Кор Коллекшн) или Scopus (Скопус), и/или в зарубежных рецензируемых изданиях или 1 (одну) монографию (единолично написанная).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z399" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата защиты не превышает более 3 (трех) месяцев со дня назначения даты защиты. При назначении даты защиты соблюдается очередность поступления документов докторантов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 21 - в редакции приказа Министра науки и высшего образования РК от 14.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 294</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.07.2024).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z132" w:id="108"/>
-[...258 lines deleted...]
-    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z145" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. При назначении официальных рецензентов диссертационный совет руководствуется принципом независимости друг от друга рецензентов, научных консультантов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z401" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Официальными рецензентами не назначаются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z400" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сотрудники Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z402" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) соавторы докторанта по работам, опубликованным по теме диссертации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z403" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) руководители и работники структурных подразделений ОВПО и (или) научной организации, где выполнялась диссертация и (или) ведутся научно-исследовательские работы, по которым докторант является заказчиком или исполнителем (соисполнителем);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z404" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) специалисты, которые являлись научными консультантами или официальными рецензентами, предоставившими положительное заключение по диссертациям, получившим отрицательное решение Комитета по содержанию диссертации за последние 3 (три) года;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z405" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) близкие родственники - родители (родитель), дети, усыновители (удочерители), усыновленные (удочеренные), полнородные и неполнородные братья и сестры, дедушка, бабушка, внуки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 20 в редакции приказа Министра науки и высшего образования РК от 14.06.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 22 - в редакции приказа Министра науки и высшего образования РК от 14.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 294</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.07.2024); с изменением, внесенным приказом и.о. Министра науки и высшего образования РК от 20.08.2025 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2024).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z483" w:id="121"/>
-[...339 lines deleted...]
-      5) близкие родственники - родители (родитель), дети, усыновители (удочерители), усыновленные (удочеренные), полнородные и неполнородные братья и сестры, дедушка, бабушка, внуки.</w:t>
+    <w:bookmarkStart w:name="z151" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Диссертационный совет размещает на интернет-ресурсе ОВПО следующие материалы о защитах докторантов и деятельности совета (кроме материалов и диссертаций, содержащих государственные секреты или сведения для служебного пользования):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:p>
-[...77 lines deleted...]
-      23. Диссертационный совет размещает на интернет-ресурсе ОВПО следующие материалы о защитах докторантов и деятельности совета (кроме материалов и диссертаций, содержащих государственные секреты или сведения для служебного пользования):</w:t>
+    <w:bookmarkStart w:name="z422" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) извещение о предстоящей защите с указанием информации о докторанте, временных членах диссертационного совета и официальных рецензентах, формы представления диссертации, адреса, даты и времени (за 1 (один) месяц до установленной даты защиты, доступны на постоянной основе);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z422" w:id="133"/>
-[...15 lines deleted...]
-      1) извещение о предстоящей защите с указанием информации о докторанте, временных членах диссертационного совета и официальных рецензентах, формы представления диссертации, адреса, даты и времени (за 1 (один) месяц до установленной даты защиты, доступны на постоянной основе);</w:t>
+    <w:bookmarkStart w:name="z423" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) диссертацию (за 1 (один) месяц до установленной даты защиты), а также все ее доработанные по замечаниям диссертационного совета версии с соответствующими пометками на титульном листе (доступны на постоянной основе);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z423" w:id="134"/>
-[...15 lines deleted...]
-      2) диссертацию (за 1 (один) месяц до установленной даты защиты), а также все ее доработанные по замечаниям диссертационного совета версии с соответствующими пометками на титульном листе (доступны на постоянной основе);</w:t>
+    <w:bookmarkStart w:name="z424" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) аннотации на казахском, русском, английском языках (за 1 (один) месяц до установленной даты защиты), объем аннотаций определяется ОВПО самостоятельно;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z424" w:id="135"/>
-[...15 lines deleted...]
-      3) аннотации на казахском, русском, английском языках (за 1 (один) месяц до установленной даты защиты), объем аннотаций определяется ОВПО самостоятельно;</w:t>
+    <w:bookmarkStart w:name="z425" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) список публикаций докторанта (за 1 (один) месяц до установленной даты защиты);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z425" w:id="136"/>
-[...15 lines deleted...]
-      4) список публикаций докторанта (за 1 (один) месяц до установленной даты защиты);</w:t>
+    <w:bookmarkStart w:name="z426" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) отзывы научных консультантов (за 1 (один) месяц до установленной даты защиты), которые доступны в течение не менее 5 (пяти) месяцев после защиты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z426" w:id="137"/>
-[...15 lines deleted...]
-      5) отзывы научных консультантов (за 1 (один) месяц до установленной даты защиты), которые доступны в течение не менее 5 (пяти) месяцев после защиты;</w:t>
+    <w:bookmarkStart w:name="z427" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) отзывы официальных рецензентов (за 5 (пять) рабочих дней до установленной даты защиты);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z427" w:id="138"/>
-[...15 lines deleted...]
-      6) отзывы официальных рецензентов (за 5 (пять) рабочих дней до установленной даты защиты);</w:t>
+    <w:bookmarkStart w:name="z428" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) видеозапись защиты в полном объеме, монтаж не допускается (размещается в течение 5 (пяти) рабочих дней после защиты и доступна в течение не менее 5 (пяти) месяцев после защиты);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z428" w:id="139"/>
-[...15 lines deleted...]
-      7) видеозапись защиты в полном объеме, монтаж не допускается (размещается в течение 5 (пяти) рабочих дней после защиты и доступна в течение не менее 5 (пяти) месяцев после защиты);</w:t>
+    <w:bookmarkStart w:name="z429" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) заключение диссертационного совета о направлении диссертационной работы на доработку, повторную защиту или об отказе в присуждении степени доктора философии (PhD), доктора по профилю (размещается в течение 5 (пяти) рабочих дней после защиты и доступна в течение не менее 5 (пяти) месяцев после защиты);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z429" w:id="140"/>
-[...15 lines deleted...]
-      8) заключение диссертационного совета о направлении диссертационной работы на доработку, повторную защиту или об отказе в присуждении степени доктора философии (PhD), доктора по профилю (размещается в течение 5 (пяти) рабочих дней после защиты и доступна в течение не менее 5 (пяти) месяцев после защиты);</w:t>
+    <w:bookmarkStart w:name="z430" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) решение апелляционной комиссии (при наличии, размещается в течение 5 (пяти) рабочих дней после принятия решения и доступна в течение не менее 5 (пяти) месяцев после принятия решения);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z430" w:id="141"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z431" w:id="142"/>
+    <w:bookmarkStart w:name="z431" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) отчет о работе диссертационного совета согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему Типовому положению (размещается в течение 15 (пятнадцати) рабочих дней по окончании календарного года);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z432" w:id="143"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z432" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) ежеквартальный отчет о принятых диссертационными советами решениях по присуждению (отказе в присуждении) степеней доктора философии (PhD), доктора по профилю согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему Типовому положению (для диссертационных советов при ОВПО, имеющих особый статус). Ежеквартальный отчет размещается в течение 5 (пяти) рабочих дней после окончания квартала и доступен в течение периода деятельности диссертационного совета;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z433" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) сведения по организации выдачи диплома о присуждении степени доктора философии (PhD), доктора по профилю (для диссертационных советов при ОВПО, имеющих особый статус);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z433" w:id="144"/>
-[...15 lines deleted...]
-      12) сведения по организации выдачи диплома о присуждении степени доктора философии (PhD), доктора по профилю (для диссертационных советов при ОВПО, имеющих особый статус);</w:t>
+    <w:bookmarkStart w:name="z434" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) объявления об изменении даты, времени, места проведения защиты и о замене официальных рецензентов (при наличии);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z434" w:id="145"/>
-[...15 lines deleted...]
-      13) объявления об изменении даты, времени, места проведения защиты и о замене официальных рецензентов (при наличии);</w:t>
+    <w:bookmarkStart w:name="z435" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) информация о составе диссертационного совета и порядок деятельности диссертационного совета;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z435" w:id="146"/>
-[...15 lines deleted...]
-      14) информация о составе диссертационного совета и порядок деятельности диссертационного совета;</w:t>
+    <w:bookmarkStart w:name="z436" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) информация о наличии лицензионной системы обнаружения заимствований, в том числе по международным базам данных с указанием сроков действия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z436" w:id="147"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z437" w:id="148"/>
+    <w:bookmarkStart w:name="z437" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16) заключение Этической комиссии ОВПО (по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему Типовому положению), в котором обучался докторант, об отсутствии нарушений в процессе планирования, оценки, отбора, проведения и распространения результатов научных исследований, включая защиту прав, безопасности и благополучия объектов исследования (объектов живой природы и среды обитания), а также об отсутствии или наличии фактов использования технологий искусственного интеллекта при подготовке диссертационного исследования на основании заявления докторанта;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z438" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) информация по организации проведения заседания диссертационного совета online (онлайн) в форме видеоконференции.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z438" w:id="149"/>
-[...15 lines deleted...]
-      17) информация по организации проведения заседания диссертационного совета online (онлайн) в форме видеоконференции.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 23 - в редакции приказа и.о. Министра науки и высшего образования РК от 29.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 425</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом и.о. Министра науки и высшего образования РК от 20.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 421</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z169" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. После размещения диссертационной работы на интернет-ресурсе ОВПО и/или приема к диссертации (в случае защиты диссертаций, содержащих государственные секреты или сведения для служебного пользования) изменения в ней не допускаются. В случае доработки диссертационной работы ее финальная версия размещается на интернет-ресурсе ОВПО после принятия решения о присуждении степени доктора философии (PhD) или доктора по профилю с пометкой "Финальная версия диссертационной работы".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z440" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На интернет-ресурсе ОВПО обеспечивается возможность размещения неофициальных отзывов по содержанию диссертации с дальнейшим представлением их на защите. Неофициальные отзывы, по которым невозможно установить авторство и отсутствует электронный адрес автора, на защите не представляются.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 23 - в редакции приказа и.о. Министра науки и высшего образования РК от 29.08.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 24 - в редакции приказа и.о. Министра науки и высшего образования РК от 29.08.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 425</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом и.о. Министра науки и высшего образования РК от 20.08.2025 </w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z171" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Извещение о предстоящей защите направляется диссертационным советом в Комитет в течение 5 (пяти) рабочих дней со дня приема к защите.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z442" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Извещение по защитам в диссертационных советах при ОВПО, не имеющих особого статуса, размещается также на интернет-ресурсе Комитета в течение 5 (пяти) рабочих дней со дня поступления (кроме материалов и диссертаций, содержащих государственные секреты или сведения для служебного пользования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 25 - в редакции приказа и.о. Министра науки и высшего образования РК от 29.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 425</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z173" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. В течение 10 (десяти) рабочих дней после приема к защите диссертационный совет направляет диссертацию для проверки на использование докторантом плагиата по отечественным и международным базам данных, а также на предмет использования технологий искусственного интеллекта без ссылок на них, в Акционерное общество "Национальный центр государственной научно-технической экспертизы" (далее – НЦГНТЭ). Титульный лист и список использованных источников на плагиат не проверяются.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z174" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      НЦГНТЭ обеспечивает размещение текста диссертации в открытом доступе на своем интернет-ресурсе в течение 10 (десяти) рабочих дней со дня поступления. Диссертация доступна на постоянной основе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z175" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проверка диссертаций, содержащих сведения, составляющие государственные секреты, или служебную информацию ограниченного распространения с пометкой "Для служебного пользования", на использование докторантом заимствованного материала без ссылки на автора и источник заимствования проводится в НЦГНТЭ или на Комиссии по проверке на плагиат в соответствующем ОВПО или военных, специальных учебных заведениях и (или) научных организациях, подведомственных органам национальной безопасности Республики Казахстан, Министерству внутренних дел Республики Казахстан, органам прокуратуры Республики Казахстан и Министерству обороны Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 26 с изменением, внесенным приказом и.о. Министра науки и высшего образования РК от 20.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 421</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 303</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...45 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">27. Исключен приказом и.о. Министра науки и высшего образования РК от 20.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 421</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...322 lines deleted...]
-    <w:bookmarkStart w:name="z177" w:id="157"/>
+    </w:p>
+    <w:bookmarkStart w:name="z177" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. Официальные рецензенты на основе изучения диссертации и опубликованных работ представляют в диссертационный совет письменные отзывы по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему Типовому положению.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z406" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае защиты диссертации в форме серии статей официальные рецензенты комментируют научный уровень каждой статьи докторанта по теме исследования. Если 2/3 (две трети) и более содержания статьи не связаны с темой исследования докторанта, официальный рецензент ее не учитывает.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z406" w:id="158"/>
-[...15 lines deleted...]
-      В случае защиты диссертации в форме серии статей официальные рецензенты комментируют научный уровень каждой статьи докторанта по теме исследования. Если 2/3 (две трети) и более содержания статьи не связаны с темой исследования докторанта, официальный рецензент ее не учитывает.</w:t>
+    <w:bookmarkStart w:name="z407" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В отзывах официальные рецензенты указывают одно из следующих решений:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z407" w:id="159"/>
-[...15 lines deleted...]
-      В отзывах официальные рецензенты указывают одно из следующих решений:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 1) предусматривается в редакции приказа и.о. Министра науки и высшего образования РК от 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 303</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) присудить степень доктора философии (PhD) или доктора по профилю (в случае защиты в диссертационном совете при ОВПО, имеющем особый статус) или ходатайствовать перед Комитетом для присуждения докторанту степени доктора философии (PhD) или доктора по профилю (в случае защиты в диссертационном совете при ОВПО не имеющем особый статус);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z409" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) направить диссертацию на доработку в случае, если диссертация не соответствует пункту 4 и (или) 6 Правил и (или) частично соответствует принципам (за исключением принципа академической честности), указанным в пункте 5 Правил, и (или) к ней имеются замечания, требующие исправления. В случае защиты диссертации в форме серии статей диссертация на доработку не отправляется;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z408" w:id="160"/>
-[...15 lines deleted...]
-      1) присудить степень доктора философии (PhD) или доктора по профилю (в случае защиты в диссертационном совете при ОВПО, имеющем особый статус) или ходатайствовать перед Комитетом для присуждения докторанту степени доктора философии (PhD) или доктора по профилю (в случае защиты в диссертационном совете при ОВПО не имеющем особый статус);</w:t>
+    <w:bookmarkStart w:name="z410" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) отказать в присуждении степени доктора философии (PhD) или доктора по профилю при нарушении принципа академической честности или несоответствии принципам научной новизны, внутреннего единства и достоверности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z409" w:id="161"/>
-[...15 lines deleted...]
-      2) направить диссертацию на доработку в случае, если диссертация не соответствует пункту 4 и (или) 6 Правил и (или) частично соответствует принципам (за исключением принципа академической честности), указанным в пункте 5 Правил, и (или) к ней имеются замечания, требующие исправления. В случае защиты диссертации в форме серии статей диссертация на доработку не отправляется;</w:t>
+    <w:bookmarkStart w:name="z411" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Копии отзывов официальных рецензентов вручаются докторанту не позднее, чем за 5 (пять) рабочих дней до защиты диссертации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z410" w:id="162"/>
-[...15 lines deleted...]
-      3) отказать в присуждении степени доктора философии (PhD) или доктора по профилю при нарушении принципа академической честности или несоответствии принципам научной новизны, внутреннего единства и достоверности.</w:t>
+    <w:bookmarkStart w:name="z412" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Замена официальных рецензентов проводится в случае письменного отказа или невозможности осуществления рецензирования. В случае, если решение о замене официального рецензента принимается менее чем за 5 (пять) рабочих дней, то дата защиты переносится.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z411" w:id="163"/>
-[...15 lines deleted...]
-      Копии отзывов официальных рецензентов вручаются докторанту не позднее, чем за 5 (пять) рабочих дней до защиты диссертации.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 28 - в редакции приказа Министра науки и высшего образования РК от 14.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 294</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2024).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z185" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. При наличии фактов плагиата и (или) использования технологий искусственного интеллекта без ссылок на них, указанных в справке НЦГНТЭ, в отзывах официальных рецензентов и неофициальных отзывах на интернет-ресурсе ОВПО диссертационный совет осуществляет проверку выявленных фактов. Заключение о результатах проверки представляется диссертационному совету не позднее 8 (восьми) рабочих дней до защиты диссертации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z412" w:id="164"/>
-[...15 lines deleted...]
-      Замена официальных рецензентов проводится в случае письменного отказа или невозможности осуществления рецензирования. В случае, если решение о замене официального рецензента принимается менее чем за 5 (пять) рабочих дней, то дата защиты переносится.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 29 – в редакции приказа и.о. Министра науки и высшего образования РК от 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 303</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z186" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Диссертационный совет на основе заключения Комиссии диссертационного совета (не позднее 7 (семи) рабочих дней до защиты) принимает решение о допуске докторанта к защите или снимает диссертацию с защиты. О принятом решении диссертационный совет сообщает докторанту в течение 2 (двух) рабочих дней, а также соответствующая информация размещается на интернет-ресурсе ОВПО (за исключением случаев защиты диссертаций, содержащих государственные секреты и сведения для служебного пользования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z187" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Докторант имеет возможность снять диссертацию с защиты, но не позднее 7 (семи) рабочих дней до ее защиты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 28 - в редакции приказа Министра науки и высшего образования РК от 14.06.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 294</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 30 - в редакции приказа и.о. Министра науки и высшего образования РК от 29.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 425</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.07.2024).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z185" w:id="165"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z188" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Председатель, заместитель председателя и ученый секретарь диссертационного совета не могут выполнять свои обязанности на заседании диссертационного совета в случае, когда рассматривается диссертация докторанта, у которого они являются научными консультантами или имеется конфликт интересов. В таких случаях их обязанности возлагаются на других членов решением диссертационного совета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z189" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случаях одновременного отсутствия председателя, заместителя председателя и ученого секретаря заседание диссертационного совета не проводится.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z190" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Диссертационный совет обеспечивает видеозапись защиты диссертации в полном объеме, монтаж не допускается.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 29 - в редакции приказа и.о. Министра науки и высшего образования РК от 20.08.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 31 - в редакции приказа и.о. Министра науки и высшего образования РК от 20.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 421</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z186" w:id="166"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z191" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Заседание диссертационного совета считается правомочным, если в его работе принимали участие не менее 2/3 (двух третьих) его членов. Участие в заседании официальных рецензентов и временных членов диссертационного совета является обязательным.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z192" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Участие в защите в форме видеоконференции разрешается при нахождении члена диссертационного совета или официального рецензента за рубежом или невозможности участия в оффлайн формате по объективным обстоятельствам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z193" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Публичная защита диссертации проводится в режиме прямой онлайн трансляции в сети интернет. В случае защиты диссертаций, содержащих государственные секреты или сведения для служебного пользования участие членов диссертационного совета и официальных рецензентов в форме видеоконференции, а также трансляция в интернете не допускается.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z194" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Допускается участие в заседании приглашенных специалистов практической сферы (если диссертация имеет прикладной характер),</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z195" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Диссертационный совет информирует докторанта, членов диссертационного совета, официальных рецензентов о проведении заседания диссертационного совета в форме видеоконференции не менее чем за 5 (пять) рабочих дней до защиты диссертации посредством электронной почты и объявления на сайте совета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z196" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При проведении заседания диссертационного совета в форме видеоконференции обеспечивается:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z197" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      визуальная идентификация участников заседания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z198" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      непрерывная видео- и аудиотрансляция выступлений участников заседания в сети интернет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z199" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      видео- и аудиозапись заседания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z200" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тайное голосование членов диссертационного совета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 30 - в редакции приказа и.о. Министра науки и высшего образования РК от 29.08.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 425</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 32 с изменением, внесенным приказом и.о. Министра науки и высшего образования РК от 20.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 421</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z188" w:id="168"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z201" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Диссертационный совет проводит тайное голосование для принятия одного из следующих решений:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 31 - в редакции приказа и.о. Министра науки и высшего образования РК от 20.08.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 421</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...196 lines deleted...]
-      тайное голосование членов диссертационного совета.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 1) предусматривается в редакции приказа и.о. Министра науки и высшего образования РК от 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 303</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) присудить степень доктора философии (PhD) или доктора по профилю (в случае защиты в диссертационном совете при ОВПО, имеющем особый статус) или ходатайствовать перед Комитетом для присуждения докторанту степени доктора философии (PhD) или доктора по профилю (в случае защиты в диссертационном совете при ОВПО, не имеющем особый статус). Степень присуждается по образовательной программе, по которой обучался докторант;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z486" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) направить диссертацию на доработку (только в случае защиты диссертации в форме диссертационной работы);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="180"/>
-    <w:p>
-[...77 lines deleted...]
-      33. Диссертационный совет проводит тайное голосование для принятия одного из следующих решений:</w:t>
+    <w:bookmarkStart w:name="z487" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) направить диссертацию на повторную защиту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z485" w:id="182"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z488" w:id="185"/>
+    <w:bookmarkStart w:name="z488" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) отказать в присуждении степени доктора философии (PhD) или доктора по профилю либо в ходатайстве перед Комитетом для присуждения докторанту степени доктора философии (PhD) или доктора по профилю (в случае защиты в диссертационном совете при ОВПО, не имеющем особого статуса). </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z489" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Диссертационная работа направляется на доработку в случае, если в ней есть несущественные замечания по тексту, исправление которых не меняет сути работы. В случае, если диссертация не соответствует пункту 4 и (или) 6 Правил и (или) частично соответствует принципам (за исключением принципа академической честности), указанным в пункте 5 Правил, и (или) докторант не защитил вынесенные на защиту положения, то она направляется на повторную защиту. При нарушении принципа академической честности или несоответствии принципам научной новизны, внутреннего единства, достоверности принимается решение об отказе в присуждении степени доктора философии (PhD) или доктора по профилю.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 33 - в редакции приказа и.о. Министра науки и высшего образования РК от 20.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 421</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z207" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Члены диссертационного совета, которые являются научными консультантами, непосредственными руководителями или находятся в близком родстве с докторантом, а также приглашенные специалисты в голосовании не участвуют.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z208" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В тайном голосовании принимают участие официальные рецензенты, голоса которых равнозначны голосам членов диссертационного совета.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z489" w:id="186"/>
-[...15 lines deleted...]
-      Диссертационная работа направляется на доработку в случае, если в ней есть несущественные замечания по тексту, исправление которых не меняет сути работы. В случае, если диссертация не соответствует пункту 4 и (или) 6 Правил и (или) частично соответствует принципам (за исключением принципа академической честности), указанным в пункте 5 Правил, и (или) докторант не защитил вынесенные на защиту положения, то она направляется на повторную защиту. При нарушении принципа академической честности или несоответствии принципам научной новизны, внутреннего единства, достоверности принимается решение об отказе в присуждении степени доктора философии (PhD) или доктора по профилю.</w:t>
+    <w:bookmarkStart w:name="z209" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Решение совета о присуждении (или ходатайстве перед Комитетом для присуждения) степени доктора философии (PhD) или доктора по профилю считается принятым, если за него проголосовало 3/4 (три четверти) и более лиц, участвующих в голосовании.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z210" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Решение совета об отказе в присуждении степени доктора философии (PhD) или доктора по профилю, направлении диссертации на доработку либо на повторную защиту считается принятым, если за него проголосовало 2/3 (две трети) и более лиц, участвующих в голосовании. Если указанное число голосов не набирается, то проводится повторное тайное голосование, на котором принимается решение о направлении диссертации на доработку или повторную защиту, если за него проголосовало большинство лиц, участвующих в голосовании.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z211" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. При принятии решения о направлении на повторную защиту или об отказе в присуждении степени доктора философии (PhD) или доктора по профилю диссертационный совет составляет заключение, в котором отражается, каким требованиям настоящего Типового положения и Правил не соответствует диссертация.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z490" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Повторная защита диссертационной работы проводится не ранее чем через 6 (шесть) месяцев после проведения предыдущей защиты в порядке, установленном настоящим Типовым положением. Диссертация направляется на повторную защиту не более 2 (двух) раз.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z491" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Расширенное заседание при повторной защите не проводится.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z492" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Повторная защита проводится в том же ОВПО, где проходила предыдущая защита. При отсутствии диссертационного совета в данном ОВПО допускается выбор докторантом другого диссертационного совета согласно пункту 20 настоящего Типового положения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z493" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На повторной защите состав временных членов диссертационного совета и официальных рецензентов сохраняется. Их замена производится при наличии письменного отказа со стороны временных членов и официальных рецензентов или смерти.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z494" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      За 1 (один) месяц до проведения повторной защиты диссертация направляется в НЦГНТЭ для проверки на плагиат. Диссертация, содержащая сведения, составляющие государственные секреты, или служебную информацию ограниченного распространения с пометкой "Для служебного пользования", направляется в Комиссию по проверке на плагиат.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 33 - в редакции приказа и.о. Министра науки и высшего образования РК от 20.08.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 35 - в редакции приказа и.о. Министра науки и высшего образования РК от 20.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 421</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом и.о. Министра науки и высшего образования РК от 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 303</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z207" w:id="187"/>
-[...155 lines deleted...]
-      Повторная защита проводится в том же ОВПО, где проходила предыдущая защита. При отсутствии диссертационного совета в данном ОВПО допускается выбор докторантом другого диссертационного совета согласно пункту 20 настоящего Типового положения.</w:t>
+    <w:bookmarkStart w:name="z213" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. При принятии решения о направлении на доработку диссертационный совет принимает заключение, содержащее конкретные замечания по диссертационной работе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z493" w:id="195"/>
-[...15 lines deleted...]
-      На повторной защите состав временных членов диссертационного совета и официальных рецензентов сохраняется. Их замена производится при наличии письменного отказа со стороны временных членов и официальных рецензентов или смерти.</w:t>
+    <w:bookmarkStart w:name="z214" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Доработанная диссертационная работа представляется в диссертационный совет в трехмесячный срок, который допускается продлевать не более чем на 3 (три) месяца. Решение о продлении срока доработки принимается диссертационным советом на основании заявления докторанта. В случае, если доработанная диссертационная работа не представляется в установленные сроки, то докторант проходит повторную защиту.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z494" w:id="196"/>
-[...15 lines deleted...]
-      За 1 (один) месяц до проведения повторной защиты диссертация направляется в НЦГНТЭ для проверки на плагиат. Во ВСУЗах диссертация направляется на Комиссию по проверке на плагиат.</w:t>
+    <w:bookmarkStart w:name="z215" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае полного либо частичного несогласия докторанта с замечаниями диссертационного совета, он представляет аргументированные ответы на данные замечания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z216" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Доработанная диссертационная работа направляется в НЦГНТЭ или на Комиссию (для ВСУЗов) для проверки на плагиат и на предмет использования технологий искусственного интеллекта без ссылок на них. После получения справки НЦГНТЭ диссертационный совет вместе с официальными рецензентами проводит заседание по обсуждению доработанной диссертационной работы и ответов на замечания (при наличии) на предмет устранения замечаний диссертационного совета. Заседание проводится в порядке, установленном в пункте 32 настоящего Типового положения. При этом проводится видеозапись заседания без онлайн трансляции в интернете.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z217" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      После обсуждения простым большинством голосов тайным голосованием принимается решение о присуждении степени или отправке на повторную защиту.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 35 - в редакции приказа и.о. Министра науки и высшего образования РК от 20.08.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 36 с изменением, внесенным приказом и.о. Министра науки и высшего образования РК от 20.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 421</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z213" w:id="197"/>
-[...55 lines deleted...]
-      В случае полного либо частичного несогласия докторанта с замечаниями диссертационного совета, он представляет аргументированные ответы на данные замечания.</w:t>
+    <w:bookmarkStart w:name="z495" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36-1. Финальная версия диссертационной работы на электронном носителе в течение 7 (семи) рабочих дней после принятия решения о присуждении степени доктора философии (PhD) или доктора по профилю передается ученым секретарем диссертационного совета в библиотеку ОВПО, Национальную академическую библиотеку Республики Казахстан и Национальную библиотеку Республики Казахстан (кроме диссертаций, содержащих государственные секреты и сведения для служебного пользования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z216" w:id="200"/>
-[...15 lines deleted...]
-      Доработанная диссертационная работа направляется в НЦГНТЭ или на Комиссию (для ВСУЗов) для проверки на плагиат и на предмет использования технологий искусственного интеллекта без ссылок на них. После получения справки НЦГНТЭ диссертационный совет вместе с официальными рецензентами проводит заседание по обсуждению доработанной диссертационной работы и ответов на замечания (при наличии) на предмет устранения замечаний диссертационного совета. Заседание проводится в порядке, установленном в пункте 32 настоящего Типового положения. При этом проводится видеозапись заседания без онлайн трансляции в интернете.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Типовое положение дополнено пунктом 36-1 в соответствии с приказом и.о. Министра науки и высшего образования РК от 20.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 421</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z218" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Ученый секретарь диссертационного совета (при ОВПО, не имеющем особого статуса) формирует аттестационное дело докторанта, которое направляется в Комитет в течение 30 (тридцати) календарных дней после защиты докторской диссертации на диссертационном совете.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z217" w:id="201"/>
-[...183 lines deleted...]
-    <w:bookmarkStart w:name="z496" w:id="204"/>
+    <w:bookmarkStart w:name="z496" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При наличии в диссертации или аттестационном деле государственных секретов аттестационному делу присваивается соответствующий гриф секретности согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7534,719 +8012,757 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О государственных секретах", при наличии служебной информации ограниченного распространения аттестационному делу присваивается пометка "Для служебного пользования" или "Конфиденциально" согласно Правил отнесения сведений к служебной информации ограниченного распространения и работы с ней, утвержденных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 24 июня 2022 года № 429.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z497" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В аттестационном деле докторанта прилагаются следующие документы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z498" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сопроводительное письмо-ходатайство на бланке ОВПО, при котором создан диссертационный совет, подписанное председателем диссертационного совета, с указанием даты отправки диссертации в НЦГНТЭ (за исключением диссертаций, содержащих государственные секреты или сведения для служебного пользования);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z499" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) диссертация на электронном носителе. Диссертация, содержащая государственные секреты или сведения для служебного пользования, представляется также на бумажном носителе;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z497" w:id="205"/>
-[...15 lines deleted...]
-      В аттестационном деле докторанта прилагаются следующие документы:</w:t>
+    <w:bookmarkStart w:name="z500" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) список и копии научных публикаций по теме диссертации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z498" w:id="206"/>
-[...15 lines deleted...]
-      1) сопроводительное письмо-ходатайство на бланке ОВПО, при котором создан диссертационный совет, подписанное председателем диссертационного совета, с указанием даты отправки диссертации в НЦГНТЭ (за исключением диссертаций, содержащих государственные секреты или сведения для служебного пользования);</w:t>
+    <w:bookmarkStart w:name="z501" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) копия документа, удостоверяющего личность;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z499" w:id="207"/>
-[...15 lines deleted...]
-      2) диссертация на электронном носителе. Диссертация, содержащая государственные секреты или сведения для служебного пользования, представляется также на бумажном носителе;</w:t>
+    <w:bookmarkStart w:name="z502" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) справка НЦГНТЭ и ОВПО по проверке диссертации на плагиат и на предмет использования технологий искусственного интеллекта без ссылок на них. По диссертации, содержащей сведения, составляющие государственные секреты, или служебную информацию ограниченного распространения с пометкой "Для служебного пользования", представляется справка Комиссии по проверке на плагиат в ОВПО или в военных, специальных учебных заведениях и (или) научных организациях, подведомственных органам национальной безопасности Республики Казахстан, Министерству внутренних дел Республики Казахстан, органам прокуратуры Республики Казахстан и Министерству обороны Республики Казахстан, о проверке диссертации на плагиат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z500" w:id="208"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z503" w:id="211"/>
+    <w:bookmarkStart w:name="z503" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) явочный лист членов диссертационного совета по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему Типовому положению;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z504" w:id="212"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z504" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) видеозапись в полном объеме и протокол заседания диссертационного совета по защите диссертации и по обсуждению доработанной диссертационной работы (при необходимости), подписанный председателем и ученым секретарем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z505" w:id="213"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z505" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) копия транскрипта об освоении профессиональной учебной программы докторантуры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z506" w:id="214"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z506" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) сведения о докторанте по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему Типовому положению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z507" w:id="215"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z507" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Документы, указанные в подпунктах 1), 3), 4), 5), 6), 8) и 9), представляются в Комитет в сканированном виде в формате файла "пдф (pdf)" (за исключением аттестационных дел, содержащих государственные секреты или сведения для служебного пользования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аттестационное дело, содержащее сведения, составляющие государственные секреты, в течение 1 (одного) года с момента принятия решения Комитета о присуждении/отказе от присуждения степени возвращается с соблюдением требований законодательства в сфере защиты государственных секретов в диссертационный совет по месту защиты для хранения.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 37 - в редакции приказа и.о. Министра науки и высшего образования РК от 20.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 421</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными приказами и.о. Министра науки и высшего образования РК от 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 303</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z229" w:id="216"/>
+    <w:bookmarkStart w:name="z229" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       38. Диссертация, по которой было принято отрицательное решение Комитета или диссертационного совета, представляется на повторную защиту в порядке, установленном в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>главе 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Типового положения.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z230" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При представлении диссертации на повторную защиту диссертационный совет назначает 3-х (трех) членов диссертационного совета, которые составляют заключение об устранении в диссертации нарушений, установленных ранее. Заключение размещается на интернет-ресурсе ОВПО не менее, чем за 10 (десять) рабочих дней до защиты и зачитывается на защите диссертации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 38 - в редакции приказа и.о. Министра науки и высшего образования РК от 29.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 425</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z231" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Апелляция на отрицательное решение диссертационного совета подается докторантом в произвольной форме в течение 2 (двух) месяцев со дня решения в ОВПО, в котором проводилась защита диссертации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z232" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Порядок проведения апелляции утверждается ОВПО самостоятельно.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z230" w:id="217"/>
-[...15 lines deleted...]
-      При представлении диссертации на повторную защиту диссертационный совет назначает 3-х (трех) членов диссертационного совета, которые составляют заключение об устранении в диссертации нарушений, установленных ранее. Заключение размещается на интернет-ресурсе ОВПО не менее, чем за 10 (десять) рабочих дней до защиты и зачитывается на защите диссертации.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 39 - в редакции приказа и.о. Министра науки и высшего образования РК от 29.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 425</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z233" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. В случае, если апелляция подана на решение диссертационного совета при ОВПО, не имеющем особого статуса, то положительное заключение апелляционной комиссии и диссертация направляются в Комитет в течение 15 (пятнадцати) календарных дней для принятия окончательного решения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z234" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Решение апелляционной комиссии в течение 5 (пяти) рабочих дней со дня его принятия сообщается докторанту и размещается на интернет-ресурсе ОВПО.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 38 - в редакции приказа и.о. Министра науки и высшего образования РК от 29.08.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 40 - в редакции приказа и.о. Министра науки и высшего образования РК от 29.08.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 425</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z231" w:id="218"/>
-[...35 lines deleted...]
-      Порядок проведения апелляции утверждается ОВПО самостоятельно.</w:t>
+    <w:bookmarkStart w:name="z235" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Споры, не урегулированные настоящим Типовым положением, в том числе по вопросам отказа в присуждении степени доктора философии (PhD), доктора по профилю, восстановления срока подачи апелляции разрешаются в судебном порядке, установленном законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="219"/>
-    <w:p>
-[...182 lines deleted...]
-    <w:bookmarkEnd w:id="222"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8280,77 +8796,77 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 1 к</w:t>
+              <w:t>Приложение 1</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Типовому положению</w:t>
+              <w:t>к Типовому положению</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>о диссертационном совете</w:t>
+              <w:t>о диссертационном совет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -8377,80 +8893,106 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Форма </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z238" w:id="223"/>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:bookmarkStart w:name="z238" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Информация о претендентах в члены диссертационного совета</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...12 lines deleted...]
-    <w:bookmarkEnd w:id="223"/>
+      Сноска. Приложение 1 – в редакции приказа и.о. Министра науки и высшего образования РК от 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 303</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -8648,417 +9190,385 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Индекс Хирша по данным информационной базы Web of Science (Вэб оф Сайнс) или Scopus (Скопус)</w:t>
-[...35 lines deleted...]
-Публикации в международных рецензируемых научных журналах, входящих в первые три квартиля по данным Journal Citation Reports (Жорнал Цитэйшэн Репортс) или имеющих в базе данных Scopus (Скопус) показатель процентиль по CiteScore (СайтСкор) не менее 35-ти</w:t>
+Публикации в международных рецензируемых научных журналах, входящих в первые три квартиля по данным Journal Citation Reports (Жорнал Цитэйшэн Репортс) или имеющих в цифровой базе данных Scopus (Скопус) показатель процентиль по CiteScore (СайтСкор) не менее 35-ти (тридцати пяти)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Публикации в журналах из Перечня изданий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -9541,71 +10051,50 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...19 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9736,761 +10225,761 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z241" w:id="224"/>
+    <w:bookmarkStart w:name="z241" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Отчет о работе диссертационного совета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkEnd w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 - в редакции приказа и.о. Министра науки и высшего образования РК от 29.08.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 425</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z460" w:id="225"/>
+      <w:bookmarkStart w:name="z460" w:id="222"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Диссертационный совет при _________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(наименование организации высшего и (или) послевузовского образования</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(далее – ОВПО)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>по направлению подготовки кадров ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z461" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отчет содержит следующие сведения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z462" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Данные о количестве проведенных заседаний.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z463" w:id="225"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Фамилии, имя, отчество (при его наличии) членов диссертационного совета,</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>__________________________________________________________________</w:t>
-[...86 lines deleted...]
-      Отчет содержит следующие сведения:</w:t>
+        <w:t>посетивших менее половины заседаний.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z464" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Список докторантов с указанием ОВПО.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z462" w:id="227"/>
-[...15 lines deleted...]
-      1. Данные о количестве проведенных заседаний.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z465" w:id="227"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Краткий анализ диссертаций, рассмотренных советом в течение отчетного года,</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z463" w:id="228"/>
-[...9 lines deleted...]
-      2. Фамилии, имя, отчество (при его наличии) членов диссертационного совета,</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>с выделением следующих разделов:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z466" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) анализ тематики рассмотренных работ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...26 lines deleted...]
-      3. Список докторантов с указанием ОВПО.</w:t>
+      <w:bookmarkStart w:name="z467" w:id="229"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) связь тематики диссертаций с направлениями развития науки, которые определены</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z465" w:id="230"/>
-[...9 lines deleted...]
-      4. Краткий анализ диссертаций, рассмотренных советом в течение отчетного года,</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Высшей научно-технической комиссией при Правительстве Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 3 статьи 20 Закона Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"О науке и технологической политике" и (или) государственными программами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z468" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) анализ уровня внедрения результатов диссертаций в практическую деятельность.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="230"/>
-    <w:p>
-[...32 lines deleted...]
-      1) анализ тематики рассмотренных работ;</w:t>
+    <w:bookmarkStart w:name="z469" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Анализ работы официальных рецензентов (с примерами наиболее некачественных отзывов).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="231"/>
-    <w:p>
-[...15 lines deleted...]
-      2) связь тематики диссертаций с направлениями развития науки, которые определены</w:t>
+    <w:bookmarkStart w:name="z470" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Предложения по дальнейшему совершенствованию системы подготовки научных кадров.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...80 lines deleted...]
-      3) анализ уровня внедрения результатов диссертаций в практическую деятельность.</w:t>
+      <w:bookmarkStart w:name="z471" w:id="233"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Количество диссертаций на соискание степеней доктора философии (PhD), доктора</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z469" w:id="234"/>
-[...15 lines deleted...]
-      5. Анализ работы официальных рецензентов (с примерами наиболее некачественных отзывов).</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>по профилю в разрезе направлений подготовки кадров:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z472" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) диссертации, принятые к защите (в том числе докторантов из других ОВПО);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z470" w:id="235"/>
-[...15 lines deleted...]
-      6. Предложения по дальнейшему совершенствованию системы подготовки научных кадров.</w:t>
+    <w:bookmarkStart w:name="z473" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) диссертации, снятые с рассмотрения (в том числе докторантов из других ОВПО);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z471" w:id="236"/>
-[...9 lines deleted...]
-      7. Количество диссертаций на соискание степеней доктора философии (PhD), доктора</w:t>
+      <w:bookmarkStart w:name="z474" w:id="236"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) диссертации, по которым получены отрицательные отзывы официальных</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>по профилю в разрезе направлений подготовки кадров:</w:t>
-[...18 lines deleted...]
-      1) диссертации, принятые к защите (в том числе докторантов из других ОВПО);</w:t>
+        <w:t>рецензентов (в том числе докторантов из других ОВПО);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z475" w:id="237"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) диссертации с отрицательным решением по итогам защиты</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z473" w:id="238"/>
-[...15 lines deleted...]
-      2) диссертации, снятые с рассмотрения (в том числе докторантов из других ОВПО);</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(в том числе докторантов из других ОВПО);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z476" w:id="238"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) диссертации, направленные на доработку</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z474" w:id="239"/>
-[...9 lines deleted...]
-      3) диссертации, по которым получены отрицательные отзывы официальных</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(в том числе докторантов из других ОВПО);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z477" w:id="239"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) диссертации, направленные на повторную защиту</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>рецензентов (в том числе докторантов из других ОВПО);</w:t>
-[...18 lines deleted...]
-      4) диссертации с отрицательным решением по итогам защиты</w:t>
+        <w:t>(в том числе докторантов из других ОВПО).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z478" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Председатель диссертационного совета</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="240"/>
-    <w:p>
-[...109 lines deleted...]
-    <w:bookmarkEnd w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________ _________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10741,68 +11230,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z246" w:id="244"/>
+    <w:bookmarkStart w:name="z246" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ежеквартальный отчет о принятых диссертационными советами решениях по присуждению (отказе в присуждении) степеней доктора философии (PhD), доктора по профилю</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkEnd w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 3 - в редакции приказа и.о. Министра науки и высшего образования РК от 29.08.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12245,64 +12734,64 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 425</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z249" w:id="245"/>
+      <w:bookmarkStart w:name="z249" w:id="242"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заключение Этической комиссии _________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkEnd w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -13343,241 +13832,241 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z479" w:id="246"/>
+      <w:bookmarkStart w:name="z479" w:id="243"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Председатель Этической комиссии</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________ _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(подпись, фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Секретарь Этической комиссии</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________ _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(подпись, фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z253" w:id="244"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Приложение 5</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>к Типовому положению о</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>диссертационном совете</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z254" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Форма</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z255" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Письменный отзыв официального рецензента</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="246"/>
-    <w:p>
-[...175 lines deleted...]
-    <w:bookmarkEnd w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 5 - в редакции приказа Министра науки и высшего образования РК от 14.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17064,70 +17553,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Принцип практической ценности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z128" w:id="250"/>
+          <w:bookmarkStart w:name="z128" w:id="247"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9.1 Диссертация имеет теоретическое значение:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="250"/>
+          <w:bookmarkEnd w:id="247"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) да;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18160,74 +18649,74 @@
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z324" w:id="251"/>
+      <w:bookmarkStart w:name="z324" w:id="248"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Явочный лист членов диссертационного совета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkEnd w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Заседание совета от "___"__________20__ года, протокол № ________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -18638,64 +19127,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z325" w:id="252"/>
+      <w:bookmarkStart w:name="z325" w:id="249"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ученый секретарь диссертационного совета ____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkEnd w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (подпись, фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -18881,121 +19370,121 @@
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z328" w:id="253"/>
+      <w:bookmarkStart w:name="z328" w:id="250"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Сведения о докторанте</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkEnd w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (фамилия, имя, отчество (при его наличии))</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z329" w:id="254"/>
+    <w:bookmarkStart w:name="z329" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkEnd w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1219200" cy="1295400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -20866,64 +21355,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z330" w:id="255"/>
+      <w:bookmarkStart w:name="z330" w:id="252"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ученый секретарь диссертационного совета____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkEnd w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (подпись, фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -21042,362 +21531,362 @@
               <w:t>и науки Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 31 марта 2011 года № 126</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z81" w:id="256"/>
+      <w:bookmarkStart w:name="z81" w:id="253"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Перечень</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkEnd w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>утративших силу некоторых приказов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министра образования и науки Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z82" w:id="257"/>
+    <w:bookmarkStart w:name="z82" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 10 января 2003 года № 14 "Об утверждении Положения о диссертационном совете" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 2139, опубликованный в Бюллетене нормативных правовых актов Республики Казахстан, 2003 г., № 15, ст. 840).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z83" w:id="258"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z83" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 4 декабря 2004 года № 796 "О внесении изменения в приказ Министра образования и науки Республики Казахстан от 10 января 2003 года № 14 "Об утверждении Положения о диссертационном совете" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов Республики Казахстан за № 2617).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z84" w:id="259"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z84" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 2 марта 2005 года № 126 "О внесении изменений в приказ Министра образования и науки Республики Казахстан от 10 января 2003 года № 14 "Об утверждении Положения о диссертационном совете" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов Республики Казахстан за № 3552, опубликованный в Бюллетене нормативных правовых актов Республики Казахстан, 2005 г., № 14, ст. 73).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z85" w:id="260"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z85" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и.о. Министра образования и науки Республики Казахстан от 17 октября 2007 года № 486 "О внесении изменений и дополнений в приказ Министра образования и науки Республики Казахстан от 10 января 2003 года № 14 "Об утверждении Положения о диссертационном совете" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов Республики Казахстан за № 4989, опубликованный в "Юридической газете" от 30 ноября 2007 года, № 184 (1387).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z86" w:id="261"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z86" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 7 сентября 2010 г. № 446 "О внесении изменения в приказ Министра образования и науки Республики Казахстан от 10 января 2003 года № 14 "Об утверждении Положения о диссертационном совете" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов Республики Казахстан за № 6476, опубликованный в газете "Казахстанская правда" от 23 сентября 2010 года, № 250 (26311).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkEnd w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -21723,31 +22212,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>