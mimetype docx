--- v0 (2025-11-13)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b8ca7ce" w14:textId="b8ca7ce">
+    <w:p w14:paraId="9c8938b" w14:textId="9c8938b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,1289 +93,2008 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О порядке и сроках хранения подписных листов и итоговых протоколов по результатам сбора подписей граждан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление Центральной избирательной комиссии Республики Казахстан от 13 января 2011 года № 14/19. Зарегистрировано в Министерстве юстиции Республики Казахстан 14 января 2011 года № 6732</w:t>
+        <w:t>Постановление Центральной избирательной комиссии Республики Казахстан от 13 января 2011 года № 14/19. Зарегистрировано в Министерстве юстиции Республики Казахстан 14 января 2011 года № 6732.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В соответствии с пунктом 3 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Конституционного закона Республики Казахстан "О республиканском референдуме" Центральная избирательная комиссия Республики Казахстан </w:t>
+      В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 16 Конституционного закона Республики Казахстан "О всенародном референдуме" Центральная избирательная комиссия Республики Казахстан </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции постановления Центральной избирательной комиссии РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      1. Итоговые протоколы территориальных избирательных комиссий и итоговый протокол Центральной избирательной комиссии Республики Казахстан о результатах проверки достоверности подписей граждан Республики Казахстан, имеющих право участвовать в республиканском референдуме, обратившихся с инициативой о назначении республиканского референдума, находятся на постоянном хранении в Центральной избирательной комиссии Республики Казахстан.</w:t>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Итоговые протоколы территориальных избирательных комиссий и итоговый протокол Центральной избирательной комиссии Республики Казахстан о результатах проверки достоверности подписей граждан Республики Казахстан, имеющих право участвовать во всенародном референдуме, обратившихся с инициативой о назначении всенародного референдума, находятся на постоянном хранении в Центральной избирательной комиссии Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 - в редакции постановления Центральной избирательной комиссии РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...28 lines deleted...]
-        <w:t xml:space="preserve"> к настоящему постановлению.</w:t>
+    </w:p>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Подписные листы для сбора подписей граждан Республики Казахстан, имеющих право участвовать во всенародном референдуме, обращающихся с инициативой о назначении всенародного референдума, хранятся в Центральной избирательной комиссии Республики Казахстан на правах конфиденциальной информации в течение трех месяцев со дня получения документов от инициативной группы референдума, а затем уничтожаются по акту согласно приложению, к настоящему постановлению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z12" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уничтожение производится путем сжигания, расплавления, измельчения на кусочки размером не более 2,5 кв. см., дробления, растворения или химического разложения, превращения в бесформенную массу или порошок.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции постановления Центральной избирательной комиссии РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Настоящее постановление вводится в действие со дня его официального опубликования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Контроль за исполнением настоящего постановления возложить на секретаря Центральной избирательной комиссии Республики Казахстан Мельдешова Б.С.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Председатель Центральной</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+избирательной комиссии</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+К. Турганкулов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Секретарь Центральной</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+избирательной комиссии</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Б. Мельдешов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Согласовано"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Министр связи и информации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жумагалиев А.К.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...352 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+            ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение к постановлению</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Центральной избирательной комиссии</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 13 января 2011 года № 14/19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...145 lines deleted...]
-    <w:bookmarkEnd w:id="4"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  АКТ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+            г. Астана                                 ___________ 2011 года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      О выделении к уничтожению</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документов, не подлежащих хранению</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+           На основании постановления Центральной избирательной комиссии</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Республики Казахстан от 13 января 2011 года № 14/19 "О порядке и</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сроках хранения подписных листов и итоговых протоколов по результатам</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сбора подписей граждан" отобраны к уничтожению как не имеющие</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      научно-исторической ценности и в связи истечением установленных</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сроков хранения следующие документы:</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="933"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="7093"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="933" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№</w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5333" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Наименование документов</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="7093" w:type="dxa"/>
+              <w:t>
+Наименование документов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Количество документов</w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t>
+Количество документов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (цифрами и прописью)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="933" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...36 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="7093" w:type="dxa"/>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...5 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...10 lines deleted...]
-            <w:tcW w:w="933" w:type="dxa"/>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...13 lines deleted...]
-            <w:tcW w:w="5333" w:type="dxa"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...55 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z11" w:id="5"/>
-[...16 lines deleted...]
-      </w:r>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-весом кг сданы в _________________ кг сданы в _______________________</w:t>
-[...146 lines deleted...]
-              (должность)                  (подпись)           (инициалы, фамилия)</w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+            Документы в количестве ___________________ (цифрами и прописью)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      весом кг сданы в _________________ кг сданы в _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      на уничтожение по приемо-сдаточной накладной от _____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________ ________ ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Наименование должности работника организации,  (подпись)      (инициалы, фамилия)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                    сдавшего документы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+            Присутствовал _________ при уничтожении документов, хранившихся</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      на правах конфиденциальной информации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________ ____________ ________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                    (должность)                  (подпись)           (инициалы, фамилия)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -1383,55 +2102,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1757,31 +2476,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>