--- v1 (2025-11-28)
+++ v2 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="eef05b1" w14:textId="eef05b1">
+    <w:p w14:paraId="3ea03ac" w14:textId="3ea03ac">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -4603,51 +4603,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) функциональное зонирование территории, вид режима охраны и условия регулируемого туристского, рекреационного и ограниченного хозяйственного использования природных комплексов в пределах установленных функциональных зон с определением норм рекреационных нагрузок;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
     <w:bookmarkStart w:name="z164" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) проект планировки особо охраняемой природной территории и ее инфраструктуры (генеральный план развития инфраструктуры): мест размещения туристских троп, смотровых площадок, бивачных полян, стоянок для транспорта, в том числе с электрозарядными станциями в местах, имеющих доступ к электрическим сетям, кемпингов, палаточных лагерей, гостиниц, мотелей, туристских баз, объектов общественного питания, торговли и другого культурно-бытового назначения, трубопроводов, линий электропередачи и связи, дорог с учетом развития экологического туризма.</w:t>
+      5) проект планировки особо охраняемой природной территории и ее инфраструктуры (генеральный план развития инфраструктуры): мест размещения визит-центров, туристских троп, смотровых площадок, бивачных полян, стоянок для транспорта, в том числе с электрозарядными станциями в местах, имеющих доступ к электрическим сетям, кемпингов, палаточных лагерей, гостиниц, мотелей, туристских баз, объектов общественного питания, торговли и другого культурно-бытового назначения, трубопроводов, линий электропередачи и связи, дорог с учетом развития экологического туризма.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -4663,50 +4663,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 17-03/541</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 10.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 26</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 96</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -5507,1280 +5527,1280 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       планирование совместной деятельности администрации особо охраняемой природной территории с лицами, осуществляющими туристскую деятельность и привлекаемыми специалистами для развития инфраструктуры;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="200"/>
     <w:bookmarkStart w:name="z201" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) планирование инфраструктуры туризма: </w:t>
+      2) определение мест размещения объектов туристского и рекреационного назначения: визит-центров, туристских маршрутов (троп), смотровых площадок, бивачных полян, стоянок для транспорта, в том числе с электрозарядными станциями в местах, имеющих доступ к электрическим сетям, кемпингов, палаточных лагерей, гостиниц, мотелей, туристских баз (комплексов) объектов общественного питания, торговли и другого культурно-бытового назначения, контрольно-пропускных пунктов, аншлагов (с краткой характеристикой планируемых объектов и расчетом допустимых рекреационных нагрузок, пропускной способности) с учетом функционального зонирования территории, экологических требований, эстетичности, долговечности, экономичности и безопасности для туристов и окружающей среды; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z202" w:id="202"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z203" w:id="203"/>
+    <w:bookmarkStart w:name="z203" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) проектирование экологически безопасных способов и мест утилизации твердо-бытовых отходов в соответствии с Экологическим кодексом Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z205" w:id="204"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z205" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) разработка методов мониторинга туристской деятельности, а также пребывание и режим работы сотрудников особо охраняемой природной территории; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z206" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) обоснование кадровой обеспеченности инфраструктуры.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z206" w:id="205"/>
-[...15 lines deleted...]
-      5) обоснование кадровой обеспеченности инфраструктуры.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 63 с изменениями, внесенным приказом Министра экологии и природных ресурсов РК от 10.02.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 26</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 96</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z207" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64. Общим принципом планировки особо охраняемой природной территории является формирование системы различных взаимосвязанных планировочных элементов, к которым относятся:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="205"/>
-    <w:p>
-[...77 lines deleted...]
-      64. Общим принципом планировки особо охраняемой природной территории является формирование системы различных взаимосвязанных планировочных элементов, к которым относятся:</w:t>
+    <w:bookmarkStart w:name="z208" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) туристско-рекреационные зоны, охватывающие районы концентрации наиболее значительных и интересных объектов показа. В этой зоне размещаются туристические комплексы, базы отдыха, палаточные лагеря;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z208" w:id="207"/>
-[...15 lines deleted...]
-      1) туристско-рекреационные зоны, охватывающие районы концентрации наиболее значительных и интересных объектов показа. В этой зоне размещаются туристические комплексы, базы отдыха, палаточные лагеря;</w:t>
+    <w:bookmarkStart w:name="z209" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ландшафтно-маршрутные коридоры, предназначенные для туризма и экскурсий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z209" w:id="208"/>
-[...15 lines deleted...]
-      2) ландшафтно-маршрутные коридоры, предназначенные для туризма и экскурсий;</w:t>
+    <w:bookmarkStart w:name="z210" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) развитие основных путей транспорта и прием основного потока посетителей, их размещение в пределах охранной зоны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z210" w:id="209"/>
-[...15 lines deleted...]
-      3) развитие основных путей транспорта и прием основного потока посетителей, их размещение в пределах охранной зоны;</w:t>
+    <w:bookmarkStart w:name="z211" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) на основных подъездах к особо охраняемой природной территории проектируются въездные центры с хорошо организованной информационно-ознакомительной службой, где можно составить план путешествия и получить сведения о наиболее ценных достопримечательностях.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z211" w:id="210"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z212" w:id="211"/>
+    <w:bookmarkStart w:name="z212" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       65. Разнообразие природных и градостроительных условий предопределяет формирование различных планировочных структур, основными из которых являются: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z213" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) кольцевая планировочная структура, при которой заповедные зоны занимают центральное положение, а рекреационные зоны - периферийное;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z213" w:id="212"/>
-[...15 lines deleted...]
-      1) кольцевая планировочная структура, при которой заповедные зоны занимают центральное положение, а рекреационные зоны - периферийное;</w:t>
+    <w:bookmarkStart w:name="z214" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) линейная планировочная структура, образующаяся на основе последовательного чередования функциональных зон парка и наличия линейных природных осей, что предполагает двухсторонний вход на территорию парка;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z214" w:id="213"/>
-[...15 lines deleted...]
-      2) линейная планировочная структура, образующаяся на основе последовательного чередования функциональных зон парка и наличия линейных природных осей, что предполагает двухсторонний вход на территорию парка;</w:t>
+    <w:bookmarkStart w:name="z215" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) тупиковая планировочная структура возможна при центральном размещении рекреационных зон;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z215" w:id="214"/>
-[...15 lines deleted...]
-      3) тупиковая планировочная структура возможна при центральном размещении рекреационных зон;</w:t>
+    <w:bookmarkStart w:name="z216" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) комбинированная планировочная структура, представляющая собой комбинацию кольцевой, линейной и тупиковой структур.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z216" w:id="215"/>
-[...15 lines deleted...]
-      4) комбинированная планировочная структура, представляющая собой комбинацию кольцевой, линейной и тупиковой структур.</w:t>
+    <w:bookmarkStart w:name="z217" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66. В пределах зон рекреационного использования интенсивность туристской и рекреационной деятельности регулируется уровнем рекреационной емкости и режимом природопользования, установленными при функциональном зонировании. Наибольшая концентрация и разнообразие видов туризма представлены в зоне интенсивного рекреационного использования и ограниченной хозяйственной деятельности, а также в охранных зонах особо охраняемой природной территории.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z217" w:id="216"/>
-[...15 lines deleted...]
-      66. В пределах зон рекреационного использования интенсивность туристской и рекреационной деятельности регулируется уровнем рекреационной емкости и режимом природопользования, установленными при функциональном зонировании. Наибольшая концентрация и разнообразие видов туризма представлены в зоне интенсивного рекреационного использования и ограниченной хозяйственной деятельности, а также в охранных зонах особо охраняемой природной территории.</w:t>
+    <w:bookmarkStart w:name="z218" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Размещение и обслуживание прибывающих посетителей производится в рекреационных комплексах и центрах обслуживания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z218" w:id="217"/>
-[...15 lines deleted...]
-      Размещение и обслуживание прибывающих посетителей производится в рекреационных комплексах и центрах обслуживания.</w:t>
+    <w:bookmarkStart w:name="z219" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Величина комплекса зависит от местоположения и типа обслуживаемого маршрута: линейного, радиального или кольцевого.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z219" w:id="218"/>
-[...15 lines deleted...]
-      Величина комплекса зависит от местоположения и типа обслуживаемого маршрута: линейного, радиального или кольцевого.</w:t>
+    <w:bookmarkStart w:name="z220" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В рекреационных зонах формируются центры обслуживания малой вместимости. Они размещаются в местах пересечениях туристских маршрутов или вблизи объектов туризма и рассчитываются на первичное обслуживание небольшого количества посетителей. Это - палаточные лагеря, объекты общественного питания, торговли и другого культурно-бытового назначения, предназначенные для сезонного обслуживания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z220" w:id="219"/>
-[...15 lines deleted...]
-      В рекреационных зонах формируются центры обслуживания малой вместимости. Они размещаются в местах пересечениях туристских маршрутов или вблизи объектов туризма и рассчитываются на первичное обслуживание небольшого количества посетителей. Это - палаточные лагеря, объекты общественного питания, торговли и другого культурно-бытового назначения, предназначенные для сезонного обслуживания.</w:t>
+    <w:bookmarkStart w:name="z221" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67. Хозяйственные постройки следует выносить за пределы рекреационного комплекса в хозяйственную или охранную зону особо охраняемой природной территории, где целесообразно организовать централизованное хозяйственное обслуживание рекреационных зон.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z221" w:id="220"/>
-[...15 lines deleted...]
-      67. Хозяйственные постройки следует выносить за пределы рекреационного комплекса в хозяйственную или охранную зону особо охраняемой природной территории, где целесообразно организовать централизованное хозяйственное обслуживание рекреационных зон.</w:t>
+    <w:bookmarkStart w:name="z222" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Профиль и вместимость учреждений рекреации должны отвечать основному профилю особо охраняемой природной территории, природным условиям, наличию объектов показа и туризма.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z222" w:id="221"/>
-[...15 lines deleted...]
-      Профиль и вместимость учреждений рекреации должны отвечать основному профилю особо охраняемой природной территории, природным условиям, наличию объектов показа и туризма.</w:t>
+    <w:bookmarkStart w:name="z223" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68. Территориальная организация посещений особо охраняемой природной территории заключается в регулировании туристских потоков с целью ограничения или привлечения большего числа туристов в тот или иной рекреационный участок особо охраняемой природной территории, установлении контроля за распределением их по территории. Основным критерием при трассировке туристских маршрутов и троп является учет допустимых рекреационных нагрузок на природные комплексы, по которым они проходят.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z223" w:id="222"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z224" w:id="223"/>
+    <w:bookmarkStart w:name="z224" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Экологические тропы являются основным структурным элементом, на котором базируется рекреационная деятельность особо охраняемой природной территории, выполняя одну из основных их функций - организацию экологического просвещения человека. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z225" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проектирование экологических троп предполагает три взаимосвязанные цели: рекреацию, обучение и воспитание. Экологическая тропа должна иметь два главных требования: привлекательность для разных категорий посетителей и информативность в расчете на все возрастные группы.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z225" w:id="224"/>
-[...15 lines deleted...]
-      Проектирование экологических троп предполагает три взаимосвязанные цели: рекреацию, обучение и воспитание. Экологическая тропа должна иметь два главных требования: привлекательность для разных категорий посетителей и информативность в расчете на все возрастные группы.</w:t>
+    <w:bookmarkStart w:name="z226" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В заповедниках и на участках с заповедным режимом других видов особо охраняемой природной территории возможна только организация специальных научно-исследовательских экологических троп, в остальных зонах - разные виды ознакомительных, обучающих, просветительных экологических троп.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z226" w:id="225"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z227" w:id="226"/>
+    <w:bookmarkStart w:name="z227" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Нагрузка на тропу зависит от ее длины, сложности маршрута, рекреационной емкости участка, разнообразия видовых точек, вместимости стоянок. Эти компоненты определяют время прохождения групп туристов и количество людей в группах. Эти показатели определяют затраты на оборудование тропы. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z228" w:id="227"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z228" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       69. Проектирование и создание туристских и экологических троп и маршрутов в особо охраняемой природной территории осуществляется в соответствии с нормами </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательства</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан в области особо охраняемых природных территорий, регулирующими туризм и рекреацию в особо охраняемых природных территориях.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z229" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70. Дороги проектируются с возможностью обзора широких панорам и перспектив, учитывая возможность обзора удаленных объектов осмотра. Если между пейзажными участками трассы вклиниваются места с малоценными ландшафтами, целесообразно предусматривать его обогащение.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z229" w:id="228"/>
-[...15 lines deleted...]
-      70. Дороги проектируются с возможностью обзора широких панорам и перспектив, учитывая возможность обзора удаленных объектов осмотра. Если между пейзажными участками трассы вклиниваются места с малоценными ландшафтами, целесообразно предусматривать его обогащение.</w:t>
+    <w:bookmarkStart w:name="z230" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для определения объемов возможного строительства объектов обслуживания, с целью резервирования территорий, выполняется расчет потребности временного и постоянного населения, а также кратковременных отдыхающих.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z230" w:id="229"/>
-[...15 lines deleted...]
-      Для определения объемов возможного строительства объектов обслуживания, с целью резервирования территорий, выполняется расчет потребности временного и постоянного населения, а также кратковременных отдыхающих.</w:t>
+    <w:bookmarkStart w:name="z231" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      71. Производится анализ транспортных связей, в том числе транспортных путей общего пользования (железнодорожные, шоссейные, грунтовые дороги, судоходные реки, озера), их роль в транспортном обслуживании особо охраняемой природной территории, пункты примыкания к ней транспортных путей. Характеризуются сезонность действия дорог, их протяженность на территории особо охраняемой природной территории, обеспеченность потребностей транспортными путями.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z231" w:id="230"/>
-[...15 lines deleted...]
-      71. Производится анализ транспортных связей, в том числе транспортных путей общего пользования (железнодорожные, шоссейные, грунтовые дороги, судоходные реки, озера), их роль в транспортном обслуживании особо охраняемой природной территории, пункты примыкания к ней транспортных путей. Характеризуются сезонность действия дорог, их протяженность на территории особо охраняемой природной территории, обеспеченность потребностей транспортными путями.</w:t>
+    <w:bookmarkStart w:name="z232" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Приводятся данные о местах дислокации автотранспортных средств (гаражи, стоянки).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z232" w:id="231"/>
-[...15 lines deleted...]
-      Приводятся данные о местах дислокации автотранспортных средств (гаражи, стоянки).</w:t>
+    <w:bookmarkStart w:name="z233" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      72. Основные требования, предъявляемые к проектированию транспортных связей:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z233" w:id="232"/>
-[...15 lines deleted...]
-      72. Основные требования, предъявляемые к проектированию транспортных связей:</w:t>
+    <w:bookmarkStart w:name="z234" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) соответствие архитектурно-планировочной структуре особо охраняемой природной территории;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z234" w:id="233"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z235" w:id="234"/>
+    <w:bookmarkStart w:name="z235" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) рациональное использование существующей дорожной сети; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z236" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) удовлетворение потребностей посетителей в передвижении и получении полезной информации;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z236" w:id="235"/>
-[...15 lines deleted...]
-      3) удовлетворение потребностей посетителей в передвижении и получении полезной информации;</w:t>
+    <w:bookmarkStart w:name="z237" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) соответствие требованиям охраны окружающей среды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z237" w:id="236"/>
-[...15 lines deleted...]
-      4) соответствие требованиям охраны окружающей среды;</w:t>
+    <w:bookmarkStart w:name="z238" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) соответствие рекреационной емкости особо охраняемой природной территории.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z238" w:id="237"/>
-[...15 lines deleted...]
-      5) соответствие рекреационной емкости особо охраняемой природной территории.</w:t>
+    <w:bookmarkStart w:name="z239" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      73. При проектировании могут быть выделены следующие типы дорог:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z239" w:id="238"/>
-[...15 lines deleted...]
-      73. При проектировании могут быть выделены следующие типы дорог:</w:t>
+    <w:bookmarkStart w:name="z240" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) кольцевая дорога - проходит в охранной зоне и предназначена для обеспечения связи между планировочными районами, выполняющая функции распределительной дороги, которая связывает внешние автомобильные трассы с внутренними дорогами особо охраняемой природной территории. По ней проходят основные потоки пассажирского и легкового транспорта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z240" w:id="239"/>
-[...15 lines deleted...]
-      1) кольцевая дорога - проходит в охранной зоне и предназначена для обеспечения связи между планировочными районами, выполняющая функции распределительной дороги, которая связывает внешние автомобильные трассы с внутренними дорогами особо охраняемой природной территории. По ней проходят основные потоки пассажирского и легкового транспорта;</w:t>
+    <w:bookmarkStart w:name="z241" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) главная трасса - предназначена для движения туристского транспорта. Ее профили рассчитываются на небольшие скорости движения. На ней предусматриваются автостоянки и смотровые площадки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z241" w:id="240"/>
-[...15 lines deleted...]
-      2) главная трасса - предназначена для движения туристского транспорта. Ее профили рассчитываются на небольшие скорости движения. На ней предусматриваются автостоянки и смотровые площадки;</w:t>
+    <w:bookmarkStart w:name="z242" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) подъезды к рекреационным комплексам - связывают кольцевую (распределительную) дорогу с рекреационными комплексами, учреждениями обслуживания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z242" w:id="241"/>
-[...15 lines deleted...]
-      3) подъезды к рекреационным комплексам - связывают кольцевую (распределительную) дорогу с рекреационными комплексами, учреждениями обслуживания;</w:t>
+    <w:bookmarkStart w:name="z243" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) подъезды к локальным учреждениям и объектам туризма;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z243" w:id="242"/>
-[...15 lines deleted...]
-      4) подъезды к локальным учреждениям и объектам туризма;</w:t>
+    <w:bookmarkStart w:name="z244" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) режимные дороги на участках заповедных зон предназначены только для движения обслуживающего транспорта. Передвижение посетителей по этим дорогам осуществляется в составе экскурсионных групп в сопровождении работников особо охраняемой природной территории;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z244" w:id="243"/>
-[...15 lines deleted...]
-      5) режимные дороги на участках заповедных зон предназначены только для движения обслуживающего транспорта. Передвижение посетителей по этим дорогам осуществляется в составе экскурсионных групп в сопровождении работников особо охраняемой природной территории;</w:t>
+    <w:bookmarkStart w:name="z245" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) хозяйственные дороги - используются для ухода за лесом, для подвоза корма животным, ведения ограниченной хозяйственной деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z245" w:id="244"/>
-[...15 lines deleted...]
-      6) хозяйственные дороги - используются для ухода за лесом, для подвоза корма животным, ведения ограниченной хозяйственной деятельности;</w:t>
+    <w:bookmarkStart w:name="z246" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) туристские тропы и маршруты - предназначены для организованного движения туристов и туристских групп.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z246" w:id="245"/>
-[...15 lines deleted...]
-      7) туристские тропы и маршруты - предназначены для организованного движения туристов и туристских групп.</w:t>
+    <w:bookmarkStart w:name="z247" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74. Регулирование потоков моторизованных туристов достигается планировочными мероприятиями, емкостью стоянок и кемпингов, а также продолжительностью пребывания в особо охраняемой природной территории.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z247" w:id="246"/>
-[...15 lines deleted...]
-      74. Регулирование потоков моторизованных туристов достигается планировочными мероприятиями, емкостью стоянок и кемпингов, а также продолжительностью пребывания в особо охраняемой природной территории.</w:t>
+    <w:bookmarkStart w:name="z248" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75. Сеть учреждений транспортного обслуживания размещается только в охранной зоне и на въездах, вне территории особо охраняемой природной территории.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z248" w:id="247"/>
-[...15 lines deleted...]
-      75. Сеть учреждений транспортного обслуживания размещается только в охранной зоне и на въездах, вне территории особо охраняемой природной территории.</w:t>
+    <w:bookmarkStart w:name="z249" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      76. Данные по инженерному обеспечению территории включают: сведения по сооружениям и сетям водоснабжения и водоотведения, электро-, тепло- и газоснабжению, работе системы связи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z249" w:id="248"/>
-[...15 lines deleted...]
-      76. Данные по инженерному обеспечению территории включают: сведения по сооружениям и сетям водоснабжения и водоотведения, электро-, тепло- и газоснабжению, работе системы связи.</w:t>
+    <w:bookmarkStart w:name="z250" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      77. Проектирование сетей инженерного оборудования производится с учетом функционального зонирования территории, ландшафтных особенностей и целей создания особо охраняемой природной территории.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z250" w:id="249"/>
-[...15 lines deleted...]
-      77. Проектирование сетей инженерного оборудования производится с учетом функционального зонирования территории, ландшафтных особенностей и целей создания особо охраняемой природной территории.</w:t>
+    <w:bookmarkStart w:name="z251" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На склонах с повышенной крутизной предусматривается защита от оползней. В зонах с повышенной сейсмичностью - защита от сейсмических явлений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z251" w:id="250"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z252" w:id="251"/>
+    <w:bookmarkStart w:name="z252" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       78. На особо охраняемой природной территории для всех учреждений рекреации предусматривается централизованное водоснабжение. С целью предупреждения загрязнения вокруг водозаборов при проектировании предусматриваются зоны санитарной охраны. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z253" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Водозабор по течению водотоков предусматривается выше населенного пункта. Для близкорасположенных объектов рекомендуется пользование групповым водозабором.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z253" w:id="252"/>
-[...15 lines deleted...]
-      Водозабор по течению водотоков предусматривается выше населенного пункта. Для близкорасположенных объектов рекомендуется пользование групповым водозабором.</w:t>
+    <w:bookmarkStart w:name="z254" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Водоснабжение туристских приютов и других удаленных объектов особо охраняемой природной территории обеспечивается подземными водами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z254" w:id="253"/>
-[...15 lines deleted...]
-      Водоснабжение туристских приютов и других удаленных объектов особо охраняемой природной территории обеспечивается подземными водами.</w:t>
+    <w:bookmarkStart w:name="z255" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      79. Для сохранения окружающей среды и предотвращения загрязнения водных источников для рекреационных учреждений предусматривается устройство централизованной системы канализации, с площадкой очистных сооружений с полной биологической очисткой сточных вод. После очистки можно рекомендовать их выпуск на поля орошения с последующим использованием стоков в зависимости от местных условий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z255" w:id="254"/>
-[...15 lines deleted...]
-      79. Для сохранения окружающей среды и предотвращения загрязнения водных источников для рекреационных учреждений предусматривается устройство централизованной системы канализации, с площадкой очистных сооружений с полной биологической очисткой сточных вод. После очистки можно рекомендовать их выпуск на поля орошения с последующим использованием стоков в зависимости от местных условий.</w:t>
+    <w:bookmarkStart w:name="z256" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      80. Линии электропередач проектируются в охранной, рекреационной и хозяйственной зонах особо охраняемой природной территории.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z256" w:id="255"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>