--- v2 (2026-06-09)
+++ v3 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3ea03ac" w14:textId="3ea03ac">
+    <w:p w14:paraId="bbac706" w14:textId="bbac706">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -6752,55 +6752,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7126,31 +7126,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>