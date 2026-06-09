--- v0 (2025-12-19)
+++ v1 (2026-06-09)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0bd4013" w14:textId="0bd4013">
+    <w:p w14:paraId="b449857" w14:textId="b449857">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -4330,171 +4330,247 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z151" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      25. Внесение сведений, указанных в </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> настоящих Правил, в базу данных, за исключением ветеринарных мероприятий (профилактическая вакцинация, аллергические, диагностические исследования, идентификация животных) производится не позднее 1 (одного) рабочего дня с даты наступления событий, в том числе по выданным ветеринарным документам (ветеринарная справка, ветеринарный сертификат), и (или) извещениям физических и юридических лиц в соответствии с </w:t>
+      25. Внесение сведений, указанных в пункте 21 настоящих Правил, в базу данных, за исключением ветеринарных мероприятий (профилактическая вакцинация, аллергические, диагностические исследования, идентификация животных) производится не позднее 1 (одного) рабочего дня с даты наступления событий, в том числе по выданным ветеринарным документам (ветеринарная справка, ветеринарный сертификат), и (или) извещениям физических и юридических лиц в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 6)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона, и (или) по результатам государственного ветеринарно-санитарного контроля и надзора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z152" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Внесение сведений в базу данных по ветеринарным мероприятиям (профилактическая вакцинация, аллергические исследования, диагностические исследования, идентификация животных) проводится в процессе проведения ветеринарных мероприятий, но не позднее 5 (пяти) рабочих дней с даты их проведения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z154" w:id="149"/>
+    <w:bookmarkStart w:name="z246" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Внесение сведений в базу данных о результатах аллергических исследований проводится в течение 5 (пяти) рабочих дней с даты читки аллергических исследований.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z247" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Внесение сведений в базу данных о результатах диагностических исследований проводится в течение 1 (одного) рабочего дня с даты получения результатов диагностических исследований.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z155" w:id="150"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z248" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Допускается исправление (редактирование), внесенных сведений в базу данных по ветеринарным мероприятиям (профилактическая вакцинация, аллергические исследования, диагностические исследования, идентификация животных) в течение 3 (трех) календарных дней со дня внесения сведений в базу данных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 25 - в редакции приказа Министра сельского хозяйства РК от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z155" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. Специалисты в области ветеринарии осуществляют внесение в базу данных сведений по ветеринарным мероприятиям, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4509,72 +4585,72 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, на основании ведомости о проведении идентификации сельскохозяйственных животных, составленной по форме согласно приложению 5 к Правилам идентификации, акта о проведенном ветеринарном мероприятий и акта взятие проб крови по формам согласно приложениям 1 и 3 к Правилам планирования и проведения ветеринарных мероприятий против особо опасных болезней животных, а также акта экспертизы (протокола испытаний), выданного государственной ветеринарной лабораторией в соответствии с Правилами выдачи акта экспертизы (протокола испытаний), утвержденными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра сельского хозяйства Республики Казахстан от 16 января 2015 года № 7-1/19 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 10410).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z156" w:id="151"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z156" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. История всех внесений, корректировок, актуализаций сведений сохраняется в базе данных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z157" w:id="152"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z157" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. По обращению владельца сельскохозяйственного животного в течение 1 (одного) рабочего дня со дня регистрации письменного заявления по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4589,669 +4665,669 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, специалистом в области ветеринарии выдается выписка из базы данных по идентификации сельскохозяйственных животных по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z158" w:id="153"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z158" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Выписка из базы данных по идентификации сельскохозяйственных животных и сведения в ней формируются специалистом в области ветеринарии в базе данных в электронном виде и удостоверяются ЭЦП специалиста в области ветеринарии, распечатывается из базы данных, и выдается владельцу сельскохозяйственного животного. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z159" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок оказания государственной услуги "Актуализация (корректировка) сведений о сельскохозяйственных животных"</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z159" w:id="154"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z160" w:id="155"/>
+    <w:bookmarkStart w:name="z160" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. Государственная услуга оказывается государственными ветеринарными организациями, созданными местными исполнительными органами областей, городов Астаны, Алматы и Шымкента (далее – услугодатель). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z161" w:id="156"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z161" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Перечень основных требований к оказанию государственной услуги "Актуализация (корректировка) сведений о сельскохозяйственных животных" указан в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (далее – Перечень).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z162" w:id="157"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z162" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. Для получения государственной услуги физическое или юридическое лицо (далее – услугополучатель) предоставляет услугодателю, либо через портал, заявление на проведение актуализации (корректировки) сведений о сельскохозяйственных животных по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (далее – заявление) и документы, указанные в пункте 8 Перечня. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z163" w:id="158"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z163" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения о документе, удостоверяющем личность физического лица, о регистрации (перерегистрации) юридического лица, о регистрации индивидуального предпринимателя, либо о начале деятельности в качестве индивидуального предпринимателя, услугодатель получает из государственных информационных систем "электронного правительства".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z164" w:id="159"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z164" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Информационное взаимодействие портала и информационных систем осуществляется согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статье 43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона об информатизации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z165" w:id="160"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z165" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Специалист в области ветеринарии, определенный руководителем услугодателя для оказания государственной услуги, осуществляет регистрацию заявления и документов, указанных в пункте 8 Перечня.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z166" w:id="161"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z166" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае представления услугополучателем неполного пакета документов, предусмотренных пунктом 8 Перечня, и (или) документов с истекшим сроком действия, ответственный специалист в области ветеринарии отказывает в приеме заявления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z167" w:id="162"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z167" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подтверждением принятия заявления на бумажном носителе является отметка на его копии о регистрации с указанием даты и времени.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z168" w:id="163"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z168" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае обращения услугополучателя через портал, в "личном кабинете" услугополучателя отображается статус о принятии запроса для оказания государственной услуги, а также уведомление с указанием даты и времени получения результата государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z169" w:id="164"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z169" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае обращения услугополучателем после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием документов и выдача результата оказания государственной услуги осуществляются в ближайший следующий за ним рабочий день.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z170" w:id="165"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z170" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       32. Заявление регистрируется в электронном журнале регистрации заявлений на проведение актуализации (корректировки) сведений о сельскохозяйственных животных по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z171" w:id="166"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z171" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Ответственный специалист в области ветеринарии в течение 10 (десяти) рабочих дней со дня регистрации документов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z236" w:id="167"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z236" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проверяет в базе данных имеющиеся сведения о владельце сельскохозяйственных животных, о сельскохозяйственных животных, которые заявлены на актуализацию (корректировку), и определяет их соответствие, представленным документам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z237" w:id="168"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z237" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) изучает документы, представленные услугополучетелем для актуализации (корректировки) сведений в базе данных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z238" w:id="169"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z238" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) по корректировкам сведений о сельскохозяйственных животных, указанных в подпунктах 2) и 3) пункта 24 настоящих Правил, осуществляет выезд для сверки сведений о сельскохозяйственном животном с участием представителей подразделений местных исполнительных органов областей, городов республиканского значения, столицы, осуществляющих деятельность в области ветеринарии, территориального подразделения ведомства соответствующей административно-территориальной единицы. По результатам выезда для сверки сведений о сельскохозяйственном животном составляется акт актуализации (корректировки) сведений о сельскохозяйственных животных в базе данных по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z239" w:id="170"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z239" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При отсутствии оснований для отказа в оказании государственной услуги, ответственный специалист в области ветеринарии в течение срока, указанного в части первой настоящего пункта, осуществляет в базе данных актуализацию (корректировку) сведений о сельскохозяйственном животном и оформляет выписку о проведении актуализации (корректировки) сведений о сельскохозяйственных животных по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z240" w:id="171"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z240" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Выписка о проведении актуализации (корректировки) сведений о сельскохозяйственных животных оформляется в электронной форме в базе данных, заверяется ЭЦП руководителя услугодателя и направляется услугополучателю в личный кабинет на портале, либо распечатывается из базы данных и выдается услугополучателю на бумажном носителе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z241" w:id="172"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z241" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При наличии оснований для отказа в оказании государственной услуги, ответственный специалист в области ветеринарии в течение срока, указанного в части первой настоящего пункта, уведомляет услугополучателя о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для возможности выразить услугополучателю позицию по предварительному решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z242" w:id="173"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z242" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Процедура заслушивания проводится в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан (далее – АППК РК).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z243" w:id="174"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z243" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       По результатам заслушивания услугодатель принимает решение об актуализации (корректировке) сведений о сельскохозяйственных животных, либо о мотивированном отказе в оказании государственной услуги по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z244" w:id="175"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z244" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мотивированный отказ в оказании государственной услуги оформляется в электронной форме, заверяется ЭЦП руководителя услугодателя, направляется в личный кабинет услугополучателя на портале, либо выдается нарочно.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkEnd w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5270,90 +5346,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z181" w:id="176"/>
+    <w:bookmarkStart w:name="z181" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Отказ в оказании государственной услуги осуществляется по основаниям, указанным в пункте 9 Перечня.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z182" w:id="177"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z182" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. При установлении в судебном порядке факта по актуализации (корректировке) сведений о сельскохозяйственных животных в базе данных услугодатель осуществляет актуализацию (корректировку) сведений о сельскохозяйственных животных в базе данных на основании решения суда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkEnd w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Доступ к функционалу базы данных, предназначенному для актуализации (корректировки) сведений о сельскохозяйственных животных на основании решения суда, предоставляется ведомством в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5410,408 +5486,408 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z183" w:id="178"/>
+    <w:bookmarkStart w:name="z183" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       36. Услугодатель обеспечивает внесение данных в информационную систему мониторинга оказания государственных услуг о стадии оказания государственной услуги. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z184" w:id="179"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z184" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Уполномоченный орган направляет информацию о внесенных изменениях и (или) дополнениях в настоящие Правила оператору информационно-коммуникационной инфраструктуры "электронного правительства" и услугодателю. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z185" w:id="180"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z185" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган и услугодатель в течение 3 (трех) рабочих дней с даты утверждения или изменения настоящих Правил актуализируют информацию о порядке оказания государственной услуги и направляют в Единый контакт-центр.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z186" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Порядок обжалования решений, действий (бездействия) услугодателей, и (или) их должностных лиц по вопросам оказания государственных услуг</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z186" w:id="181"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z187" w:id="182"/>
+    <w:bookmarkStart w:name="z187" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Жалоба на решение, действие (бездействие) услугодателя по вопросам оказания государственных услуг подается на имя руководителя услугодателя, местного исполнительного органа областей, городов республиканского значения, столицы (далее – местный исполнительный орган), в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z188" w:id="183"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z188" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае поступления жалобы в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 АППК РК, услугодатель направляет ее в орган, рассматривающий жалобу (вышестоящий административный орган и (или) должностное лицо), не позднее 3 (трех) рабочих дней со дня поступления. Жалоба услугодателем не направляется в орган, рассматривающий жалобу (вышестоящий административный орган и (или) должностное лицо), в случае принятия в течение 3 (трех) рабочих дней благоприятного акта, совершения административного действия, полностью удовлетворяющие требования, указанные в жалобе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z189" w:id="184"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z189" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       38. Жалоба услугополучателя в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона о государственных услугах подлежит рассмотрению:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z190" w:id="185"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z190" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       услугодателем, местным исполнительным органом – в течение 5 (пяти) рабочих дней со дня ее регистрации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z191" w:id="186"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z191" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       уполномоченным органом по оценке и контролю за качеством оказания государственных услуг – в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z192" w:id="187"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z192" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       39. Срок рассмотрения жалобы местным исполнительным органом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона о государственных услугах продлевается не более чем на 10 (десять) рабочих дней в случаях необходимости:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z193" w:id="188"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z193" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проведения дополнительного изучения или проверки по жалобе либо проверки с выездом на место;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z194" w:id="189"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z194" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) получения дополнительной информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z195" w:id="190"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z195" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае продления срока рассмотрения жалобы должностное лицо, наделенное полномочиями по рассмотрению жалоб, в течение 3 (трех) рабочих дней с момента продления срока рассмотрения жалобы сообщает в письменной форме (при подаче жалобы на бумажном носителе) или электронной форме (при подаче жалобы в электронном виде) услугополучателю, подавшему жалобу, о продлении срока рассмотрения жалобы с указанием причин продления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z196" w:id="191"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z196" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       40. Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 АППК РК.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkEnd w:id="190"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5987,204 +6063,204 @@
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z199" w:id="192"/>
+      <w:bookmarkStart w:name="z199" w:id="191"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(наименование государственной ветеринарной организации, созданной местными</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>исполнительными органами областей, городов республиканского значения, столицы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при наличии) владельца сельскохозяйственного животного,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>индивидуальный идентификационный номер, или наименование юридического лица,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бизнес-идентификационный номер)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z200" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заявление*</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...119 lines deleted...]
-      <w:bookmarkStart w:name="z201" w:id="194"/>
+      <w:bookmarkStart w:name="z201" w:id="193"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу Вас предоставить выписку из базы данных по идентификации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkEnd w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>сельскохозяйственных животных на следующие животные, с указанием</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6507,92 +6583,92 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан/Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z204" w:id="195"/>
+    <w:bookmarkStart w:name="z204" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ауыл шаруашылығы жануарларын бірдейлендіру жөніндегі дерекқордан үзінді көшірме/</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Выписка из базы данных по идентификации сельскохозяйственных животных</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>________ күнге /на дату______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkEnd w:id="194"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
@@ -10236,64 +10312,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z205" w:id="196"/>
+      <w:bookmarkStart w:name="z205" w:id="195"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Берiлген күнi 20 __ жылғы __ _______/Дата выдачи __ _____ 20 _ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkEnd w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Электрондық құжаттың түпнұсқалығын Сіз www.egov.kz сайтында, сондай-ақ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -10410,64 +10486,64 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z206" w:id="197"/>
+      <w:bookmarkStart w:name="z206" w:id="196"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл құжат "Электрондық құжат және электрондық цифрлық қолтаңба туралы"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkEnd w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Заңының 7-бабы 1-тармағына сәйкес қағаз жеткізгіштегі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -10677,80 +10753,80 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сельскохозяйственных животных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и выдачи выписки из нее</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z208" w:id="198"/>
+    <w:bookmarkStart w:name="z208" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"Актуализация (корректировка) сведений о сельскохозяйственных животных"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkEnd w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 3 – в редакции приказа и.о. Министра сельского хозяйства РК от 15.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12901,88 +12977,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Адрес ______________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z212" w:id="199"/>
+    <w:bookmarkStart w:name="z212" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление на проведение актуализации (корректировки) сведений о сельскохозяйственных животных</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z213" w:id="200"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z213" w:id="199"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу произвести актуализацию (корректировку) сведений о сельскохозяйственных</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkEnd w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>животных в базе данных по идентификации сельскохозяйственных животных:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -13981,64 +14057,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z214" w:id="201"/>
+      <w:bookmarkStart w:name="z214" w:id="200"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения о документе, удостоверяющем личность владельца сельскохозяйственного</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkEnd w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>животного _________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -14582,68 +14658,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z217" w:id="202"/>
+    <w:bookmarkStart w:name="z217" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Электронный журнал регистрации заявлений на проведение актуализации (корректировки) сведений о сельскохозяйственных животных</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkEnd w:id="201"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -15531,51 +15607,51 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z220" w:id="203"/>
+    <w:bookmarkStart w:name="z220" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Акт актуализации (корректировки) сведений о сельскохозяйственных животных</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -15608,71 +15684,71 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(указать проведение актуализации (корректировки)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>сведений о сельскохозяйственных животных в базе данных)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z221" w:id="204"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z221" w:id="203"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссией в составе: ___________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkEnd w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -16774,88 +16850,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>области, города</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>республиканского значения, столицы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z225" w:id="205"/>
+    <w:bookmarkStart w:name="z225" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Выписка о проведении актуализации (корректировки) сведений о сельскохозяйственных животных</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z226" w:id="206"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z226" w:id="205"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Произведена актуализация (корректировка) сведений о сельскохозяйственных</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkEnd w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>животных в базе данных по идентификации сельскохозяйственных животных:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -17854,64 +17930,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z227" w:id="207"/>
+      <w:bookmarkStart w:name="z227" w:id="206"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Берiлген күнi 20 __ жылғы __ _______/Дата выдачи __ _____ 20 _ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkEnd w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Электрондық құжаттың түпнұсқалығын Сіз egov.kz сайтында, сондай-ақ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -18028,64 +18104,64 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z228" w:id="208"/>
+      <w:bookmarkStart w:name="z228" w:id="207"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл құжат "Электрондық құжат және электрондық цифрлық қолтаңба туралы"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkEnd w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Заңының 7-бабы 1-тармағына сәйкес қағаз жеткізгіштегі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -18360,88 +18436,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z231" w:id="209"/>
+    <w:bookmarkStart w:name="z231" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мотивированный отказ в оказании государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z232" w:id="210"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z232" w:id="209"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkEnd w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование государственной ветеринарной организации, созданной местным</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -18807,55 +18883,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -19181,31 +19257,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>