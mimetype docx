--- v0 (2025-11-07)
+++ v1 (2026-06-08)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1f1fbd1" w14:textId="1f1fbd1">
+    <w:p w14:paraId="f5438b9" w14:textId="f5438b9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,3084 +85,3273 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об установлении водоохранных зон и полос, режима их хозяйственного использования в пределах административных границ Алматинской области на озерах Балхаш, Алаколь, Капчагайском водохранилище, реки Или, реки Каратал на участках строительства гидроэлектростанции - 2, гидроэлектростанции - 3, гидроэлектростанции - 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:t>Постановлением Алматинского областного акимата от 12 мая 2009 года N 93. Зарегистрировано Департаментом юстиции Алматинской области 12 июня 2009 года N 2032</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Постановлением Алматинского областного акимата от 12 мая 2009 года N 93. Зарегистрировано Департаментом юстиции Алматинской области 12 июня 2009 года N 2032. Утратило силу постановлением акимата Алматинской области от 16 февраля 2026 года № 17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание РЦПИ:</w:t>
+        <w:t xml:space="preserve">
+      Сноска. Утратило силу постановлением акимата Алматинской области от 16.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание РЦПИ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В тексте сохранена авторская орфография и пунктуация.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьями 39</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>116</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Водного Кодекса Республики Казaхстан, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 27</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан",</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> постановления</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства Республики Казахстан от 16 января 2004 года N 42 "Об утверждении Правил установления водоохранных зон и полос", в целях поддержания водных объектов в состоянии, соответствующем санитарно - гигиеническим и экологическим требованиям, предотвращения загрязнения, засорения и истощения поверхностных вод, а также сохранения животного и растительного мира, акимат Алматинской области </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПОСТАНOВЛЯЕТ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Установить водоохранные зоны и полосы водных объектов, согласно утвержденных проектов:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z13" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) "Рабочий проект по установлению водоохранных зон и полос озера Балхаш";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z14" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) "Рабочий проект по установлению водоохранных зон и полос озера Алаколь";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z15" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) "Рабочий проект по установлению водоохранных зон и полос Капшагайского водохранилища";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z16" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) "Рабочий проект по установлению водоохранных зон и полос реки Или";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z17" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) "Проект водоохранных зон и полос реки Каратал на участке строительства гидроэлектростанции-2, гидроэлектростанции-3, гидроэлектростанции-4 в Алматинской области";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Рабочий проект установления водоохранных зон и полос озера Балхаш на участке строительства Балхашской ТЭС в районе поселка Улкен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 с изменениями, внесенными постановлением акимата Алматинской области от 31.12.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N 438 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Установить режим хозяйственного использования в пределах водоохранных зон и полос водных объектов, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложения 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z4" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Управлению природных ресурсов и регулирования природопользования Алматинской области осуществить работу по закреплению на местности водоохранными знаками установленного образца границ водоохранных зон и полос на водных объектах в соответствии с утвержденными проектами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z5" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Управлению земельных отношений Алматинской области совместно с дочерним государственным предприятием "Алматы научно-производственный центр зем" отразить на картографических материалах границы водоохранных зон и полос и внести изменения в земельно-учетную документацию, согласно утвержденных проектов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z6" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Акимам Балхашского, Каратальского, Саркандского, Алакольского, Уйгурского, Кербулакского, Енбекшиказахского, Талгарского, Илийского районов и города Капшагай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) довести до каждого землепользователя установленные границы водоохранных зон, полос и режима их хозяйственного использования со дня введения в действие настоящего постановления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) при выделении земельных участков во временное пользование соблюдать режим хозяйственного использования водоохранных зон и полос в соответствии </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>с приложением 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему постановлению;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) выделение земельных участков для ведения хозяйственной деятельности в пределах водоохранных зон и полос, при условии соблюдения соответствующего режима использования, исключающего возможность загрязнения, засорения и истощения водных объектов осуществлять строго по согласованию с государственными органами в соответствии с действующим законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z7" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Акимам Балхашского, Каратальского, Саркандского, Алакольского, Уйгурского, Кербулакского, Енбекшиказахского, Талгарского, Илийского районов и города Капшагай и руководителям предприятий, организаций, другим хозяйствующим субъектам, независимо от их ведомственной принадлежности и форм собственности, в пользовании которых находятся земельные угодья, расположенные в пределах водоохранных зон и полос озер Балхаш, Алаколь, Капшагайского водохранилища, реки Или и реки Каратал на участках строительства гидроэлектростанции-2, гидроэлектростанции-3, гидроэлектростанции-4 в Алматинской области:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) провести работу пo выносу или ликвидации объектов, расположенных в пределах водоохранных зон и полос и оказывающих вредное влияние на их состояние, согласно утвержденных проектов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) обеспечить их содержание в надлежащем санитарном состоянии и соблюдение режима хозяйственного пользования, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложения 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, а также сохранность водоохранных знаков.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z8" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Балхаш - Алакольской бассейновой инспекции по регулированию использования и охране водных ресурсов Комитета по водным ресурсам Министерства сельского хозяйства Республики Казахстан (по согласованию) осуществлять контроль за соблюдением границ водоохранных зон и полос, установленного режима хозяйственной деятельности на них и на особо охраняемых водных объектах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z9" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Контроль за исполнением настоящего постановления возложить на заместителя акима области Досымбекова Т.Д.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z10" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Настоящее постановление вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аким</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алматинской области</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С. Умбетов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 1 к постановлению</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>акимата Алматинской области</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>N 93 от 12 мая 2009 года</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Об установлении водоохранных зон</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и полос, режима их хозяйственного</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>использования в пределах</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>административных границ</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Алматинской области на озерах</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Балхаш, Алаколь, Капшагайском</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>водохранилище, реки Или, реки</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Каратал на участках строительства</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>гидроэлектростанции-2,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>гидроэлектростанции-3,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>гидроэлектростанции-4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z23" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Режим хозяйственного использования водоохранных зон и полос</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z24" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Настоящий режим разработан в соответствии с Водным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан, техническими указаниями по проектированию водоохранных зон и полос поверхностных водных объектов и на основании утвержденных проектов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z25" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В пределах водоохранных зон не допускается:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z26" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) проведение авиационно-химческих работ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z27" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) применение химических средств борьбы с вредителями, болезнями растений и сорняками;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z28" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) использование навозных стоков для удобрения почв;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z29" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4); размещение складов ядохимикатов, минеральных удобрений и горюче-смазочных материалов, площадок для заправки аппаратуры ядохимикатами, животноводческих комплексов и ферм, мест складирования и захоронения промышленных, бытовых и сельскохозяйственных отходов, кладбищ и скотомогильников, накопителей сточных вод;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z30" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) складирование навоза и мусора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z31" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6); заправка топливом, мойка и ремонт автомобилей, тракторов и других машин и механизмов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z32" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) размещение новых дачных и садово-огородных участков при ширине водоохранных зон менее 100 м и крутизне склонов прилегающих территорий более 3 градусов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z33" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) размещение стоянок транспортных средств, в том числе на территориях дачных и садово-огородных участков. Запрещение по размещению стоянок транспортных средств относятся к организации коллективных стоянок личных и государственных автомашин, не запрещая машин личного пользования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z34" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) проведение рубок главного пользования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z35" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) возведение, реконструкция зданий, сооружений, коммуникаций и других объектов, а также работ по добыче полезных ископаемых, землеройных и других работ, без согласования с местными исполнительными органами и уполномоченными органами в области: использования и охраны водного фонда, охраны окружающей среды, управления земельными ресурсами, энергоснабжения и санитарно-эпидемиологического благополучия населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z36" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) при совпадении водоохранных зон и зон санитарной охраны следует руководствоваться, также требованиями санитарных норм и правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z37" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. В пределах водоохранных полос дополнительно к ограничениям, указанным в пункте 2 не допускается:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z38" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) систематическая распашка земель;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z39" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) применение удобрений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z40" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) складирование отвалов размываемых грунтов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z41" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) выпас и организация летних лагерей скота (кроме использования традиционных мест водопоя) устройство купочных ванн;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z42" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) установка и устройство сезонных и стационарных палаточных городков;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z43" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) размещение новых дачных и садово-огородных участков;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z44" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) выделение участков под индивидуальное жилищное или дачное и другое строительство;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z45" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) прокладка проездов и дорог (кроме прогонов к традиционным местам водопоя скота);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z46" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) движение автомобилей, тракторов и механизмов, кроме техники специального назначения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z47" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Земельные участки в водоохранных зонах и полосах водных объектов водохозяйственных сооружений могут быть предоставлены во временное пользование физическим и юридическим лицам в порядке, установленном законодательными актами Республики Казахстан, с условием соблюдения установленных требований к режиму хозяйственной деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 2 к постановлению</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>акимата Алматинской области</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>N 93 от 12 мая 2009 года</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Об установлении водоохранных зон</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и полос, режима их хозяйственного</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>использования в пределах</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>административных границ</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Алматинской области на озерах</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Балхаш, Алаколь, Капшагайском</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>водохранилище, реки Или, реки</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Каратал на участках строительства</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>гидроэлектростанции-2,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>гидроэлектростанции-3,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>гидроэлектростанции-4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z48" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Водоохранная зона и полоса в пределах административных границ</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Алматинской области на озерах Балхаш, Алаколь, Капчагайском</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>водохранилище и реки Или, реки Каратал на участках</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>строительства гидроэлектростанции-2, гидроэлектростанции-3,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>гидроэлектростанции-4"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...1880 lines deleted...]
-        <w:t xml:space="preserve">      Сноска. Приложение 2 с изменениями, внесенными постановлением акимата Алматинской области от 25.12.2013 </w:t>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 с изменениями, внесенными постановлением акимата Алматинской области от 25.12.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">N 407 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="613"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3453"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="613" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>N п/п</w:t>
+              <w:t>
+N п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6253" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Водный объект</w:t>
+              <w:t>
+Водный объект</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ширина водоохранной зоны, метр</w:t>
+              <w:t>
+Ширина водоохранной зоны, метр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ширина водоохранной полосы, метр</w:t>
+              <w:t>
+Ширина водоохранной полосы, метр</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="613" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6253" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3</w:t>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="613" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6253" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Озеро Балхаш (внутренняя граница водоохранной зоны и полосы принята по урезу воды на отметке 342,0 метра балтийской системы)</w:t>
+              <w:t>
+Озеро Балхаш (внутренняя граница водоохранной зоны и полосы принята по урезу воды на отметке 342,0 метра балтийской системы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>50-1000</w:t>
+              <w:t>
+50-1000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>50-100</w:t>
+              <w:t>
+50-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="613" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6253" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Озеро Алаколь (внутренняя граница водоохранной зоны и полосы принята по урезу воды на отметке 348,0 метра балтийской системы)</w:t>
+              <w:t>
+Озеро Алаколь (внутренняя граница водоохранной зоны и полосы принята по урезу воды на отметке 348,0 метра балтийской системы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>300-1000</w:t>
+              <w:t>
+300-1000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>35-100</w:t>
+              <w:t>
+35-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="613" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3</w:t>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6253" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Капшагайское водохранилище (внутренняя граница водоохранной зоны и полосы принята по урезу воды на отметке 479,0 метра балтийской системы)</w:t>
+              <w:t>
+Капшагайское водохранилище (внутренняя граница водоохранной зоны и полосы принята по урезу воды на отметке 479,0 метра балтийской системы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1000</w:t>
+              <w:t>
+1000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>100</w:t>
+              <w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="613" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6253" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Река Или (внутренняя граница водоохранной зоны и полосы принята по урезу воды при среднемноголетнем уровне в период половодья, выраженная береговая кромка коренного русла или пойма)</w:t>
+              <w:t>
+Река Или (внутренняя граница водоохранной зоны и полосы принята по урезу воды при среднемноголетнем уровне в период половодья, выраженная береговая кромка коренного русла или пойма)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>300-1000</w:t>
+              <w:t>
+300-1000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>100</w:t>
+              <w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="613" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6253" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Река Каратал на участках строительства гидроэлектростанции правый и левый берега (от уреза воды при среднемноголетнем меженном уровне) гидроэлектростанции-2, гидроэлектростанции-3, гидроэлектростанции-4</w:t>
+              <w:t>
+Река Каратал на участках строительства гидроэлектростанции правый и левый берега (от уреза воды при среднемноголетнем меженном уровне) гидроэлектростанции-2, гидроэлектростанции-3, гидроэлектростанции-4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>350-500</w:t>
+              <w:t>
+350-500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>30-45</w:t>
+              <w:t>
+30-45</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3482,35 +3673,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>