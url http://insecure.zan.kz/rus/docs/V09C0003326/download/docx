--- v0 (2025-10-04)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="751a11b" w14:textId="751a11b">
+    <w:p w14:paraId="2204ca6" w14:textId="2204ca6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -150,230 +150,190 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В соответствии с подпунктом 2) </w:t>
+      В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>статьи 14</w:t>
+        <w:t>подпунктом 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики Казахстан от 8 июля 2003 года "Лесной кодекс Республики Казахстан", </w:t>
+        <w:t xml:space="preserve"> статьи 14 Лесного кодекса Республики Казахстан, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 587 Кодекса Республики Казахстан от 25 декабря 2017 года "О налогах и других обязательных платежах в бюджет" (Налоговый Кодекс), пунктом 5 </w:t>
+        <w:t xml:space="preserve"> статьи 630 Налогового кодекса Республики Казахстан, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>статьи 6</w:t>
+        <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона Республики Казахстан от 23 января 2001 года "О местном государственном управлении и самоуправлении в Республике Казахстан" и </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Методических указаний расчета ставок платы за лесные пользования на участках государственного лесного фонда, утвержденных </w:t>
+        <w:t xml:space="preserve"> статьи 6 Закона Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> исполняющего обязанности Министра сельского хозяйства Республики Казахстан от 13 сентября 2018 года № 383, зарегистрированного в Реестре государственной регистрации нормативных правовых актов за № 17560, Актюбинский областной маслихат </w:t>
+        <w:t xml:space="preserve"> исполняющего обязанности Министра сельского хозяйства Республики Казахстан от 13 сентября 2018 года № 383 "Об утверждении Методических указаний расчета ставок платы за лесные пользования на участках государственного лесного фонда" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов № 17560), Актюбинской областной маслихат </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>РЕШИЛ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции решения маслихата Актюбинской области от 22.02.2018 </w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции решения Актюбинского областного маслихата от 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 254</w:t>
-[...19 lines deleted...]
-        <w:t>№ 384</w:t>
+        <w:t>№ 317</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -548,127 +508,139 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Настоящее решение вводится в действие по истечении десяти календарных дней после дня их первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Председатель сессии</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>областного маслихата</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -681,51 +653,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Секретарь областного маслихата </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -733,51 +705,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      К.ТУХТАРОВ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -894,66 +866,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">областного маслихата </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 21 декабря 2009 года № 236</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z14" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ставки платы за заготовку второстепенных древесных ресурсов на участках государственного лесного фонда</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 – в редакции решения маслихата Актюбинской области от 01.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -961,2078 +935,2079 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="660"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="1520"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="660" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1953" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Виды второстепенных древесных ресурсов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1518" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 кора, тонна (МРП)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1518" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ветви, тонна (МРП)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1806" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 пни, тонна (МРП)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1519" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 корни, тонна (МРП)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1806" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 листья тонна (МРП)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1520" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 почки, килограмм (МРП)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="660" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1953" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сосна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1518" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1518" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,042</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1806" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0105</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1519" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,063</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1806" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0315</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1520" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,021</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="660" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1953" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дуб, ясень</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1518" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,041</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1518" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,082</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1806" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0205</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1519" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,123</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1806" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0615</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1520" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,041</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="660" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1953" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ольха черная, клен, вяз, липа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1518" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1518" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,028</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1806" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,007</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1519" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,042</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1806" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1520" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,014</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="660" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1953" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Береза</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1518" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1518" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,032</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1806" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1519" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,048</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1806" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1520" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,016</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="660" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1953" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Осина, ива древидная, тополь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1518" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1518" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1806" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0055</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1519" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,033</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1806" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0165</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1520" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="660" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1953" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Акация желтая, кустарники, облепиха, жузгун, чингил и другие кустарники</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1518" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1518" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1806" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,006</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1519" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,036</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1806" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,018</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1520" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3151,66 +3126,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>областного маслихата</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 21 декабря 2009 года № 236</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z15" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ставки платы за побочные лесные пользования участками государственного лесного фонда</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 – в редакции решения маслихата Актюбинской области от 01.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3218,2276 +3195,2235 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2103"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2655"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2103" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4883" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Виды побочных лесных пользований</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2659" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Единица измерения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2655" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ставки платы, тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2103" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4883" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сенокошение, в том числе по группам качественного состояния сенокосных угодий:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2659" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2103" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4883" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 хорошее</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2659" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 гектар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2655" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2103" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4883" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 удовлетворительное</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2659" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 гектар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2655" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1516</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2103" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4883" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 плохое</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2659" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 гектар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2655" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1179</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2103" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4883" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Пастьба скота, в том числе за пастьбу одной головы сельскохозяйственных животных по их группам:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2659" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2103" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4883" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 верблюд</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2659" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 голова</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2655" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1179</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2103" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4883" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 крупнорогатый скот, лошадь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2659" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 голова</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2655" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 943</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2103" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4883" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 молодняк крупного рогатого скота, осел</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2659" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 голова</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2655" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 472</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2103" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4883" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 коза</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2659" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 голова</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2655" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 825</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2103" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4883" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 овца</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2659" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 голова</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2655" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 236</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2103" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4883" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Использование участков лесного фонда для огородничества, бахчеводства, выращивания иных сельскохозяйственных культур</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2659" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2103" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4883" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 при площади до 0,50 гектара включительно</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2659" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,01 гектар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2655" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2103" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4883" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 на площадь, превышающую 0,50 гектара</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2659" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,01 гектар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2655" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2103" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4883" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Использование участков лесного фонда для выращивания посадочного материала древесных и кустарниковых пород и плантационных лесонасаждений специального назначения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2659" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 гектар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2655" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5606,66 +5542,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>областного маслихата</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 21 декабря 2009 года № 236</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z16" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ставки платы за пользование участками государственного лесного фонда для нужд охотничьего хозяйства, в научно-исследовательских, культурно-оздоровительных, туристских, рекреационных и спортивных целях</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 3 – в редакции решения маслихата Актюбинской области от 01.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5673,172 +5611,173 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1863"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3879"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1863" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5372" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Виды пользования, в том числе по срокам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1186" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Единица измерения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3879" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5877,457 +5816,457 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Долгосрочное лесопользование (от 10 до 49 лет)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1863" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5372" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Пользование участками государственного лесного фонда в туристских, рекреационных и спортивных целях</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1186" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 гектар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3879" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7549</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1863" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5372" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Пользование участками государственного лесного фонда в научно-исследовательских, культурно-оздоровительных целях</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1186" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 гектар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3879" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 843</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1863" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5372" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Пользование участками государственного лесного фонда для нужд охотничьего хозяйства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1186" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 гектар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3879" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6366,308 +6305,308 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Краткосрочное лесопользование (до 1 года)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1863" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5372" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Пользование участками государственного лесного фонда в туристских, рекреационных и спортивных целях</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1186" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 человек-день</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3879" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,1 МРП</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1863" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5372" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Пользование участками государственного лесного фонда в научно-исследовательских, культурно-оздоровительных целях</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1186" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 человек-день</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3879" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6726,55 +6665,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7100,31 +7039,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>