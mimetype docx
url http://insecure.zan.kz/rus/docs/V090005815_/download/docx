--- v0 (2025-11-07)
+++ v1 (2026-07-26)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f33163a" w14:textId="f33163a">
+    <w:p w14:paraId="5fafdc1" w14:textId="5fafdc1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,115 +85,186 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений и дополнений в постановление Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 25 июня 2007 года № 168 "Об утверждении Правил лицензирования организаций, осуществляющих отдельные виды банковских операций и внесении дополнений в постановление Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 25 февраля 2006 года № 54 "О минимальных размерах уставного капитала организаций, осуществляющих отдельные виды банковских операций на основании лицензии уполномоченного государственного органа Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Постановление Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 28 августа 2009 года № 197. Зарегистрировано в Министерстве юстиции Республики Казахстан 8 октября 2009 года № 5815. Утратило силу постановлением Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 31 марта 2026 года № 29.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратило силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В целях совершенствования нормативных правовых актов, регулирующих деятельность организаций, осуществляющих отдельные виды банковских операций, Правление Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций (далее - Агентство) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПОСТАНОВЛЯЕТ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -219,1300 +292,1608 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Агентства от 24 декабря 2007 года № 272 "О внесении изменений и дополнений в некоторые нормативные правовые акты Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций" (зарегистрированным в Реестре государственной регистрации нормативных правовых актов под № 5137), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Агентства от 28 ноября 2008 года № 182 "О внесении изменений и дополнений в некоторые нормативные правовые акты Республики Казахстан по вопросам лицензирования" (зарегистрированным в Реестре государственной регистрации нормативных правовых актов под № 5478, опубликованным 17 февраля в газете "Юридическая газета" № 24 (1621)), следующие изменения и дополнения:</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> лицензирования организаций, осуществляющих отдельные виды банковских операций, утвержденных указанным постановлением:</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в пункте 2 цифры ", 4), 5)" исключить;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       подпункт 3) изложить в следующей редакции:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "3) нотариально заверенная копия свидетельства налогоплательщика Республики Казахстан;";</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в части второй:</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       слова "Правительства Республики Казахстан или национального холдинга или национальной управляющей компании" заменить словами "национального управляющего холдинга в сфере агропромышленного комплекса";</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z9" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       слова ", единственным учредителем которой является государство" исключить;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z10" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       абзац первый </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "7. Лицензия брокерам и дилерам (в том числе на проведение дополнительного вида банковских операций) выдается при выполнении следующих условий:";</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       абзац первый </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "9. Дочерняя организация национального управляющего холдинга в сфере агропромышленного комплекса помимо документов, указанных в пункте 4 настоящих Правил, дополнительно представляет:";</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z12" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       часть первую </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> после слов "номинального держателя" дополнить словами ", оператору межбанковской системы переводов денег";</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z13" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дополнить пунктом 10-1 следующего содержания:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "10-1. Иные юридические лица проводят банковские операции, предусмотренные подпунктами 1) и 6) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 30 Закона о банках в пределах полномочий, установленных законодательными актами Республики Казахстан.";</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> цифру "3)," исключить;</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "прекращении деятельности" заменить словами "перерегистрации, прекращении деятельности";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "снятии с учета" заменить словами "перерегистрации, снятии с учета";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      после слов "(приказа о снятии с учета," дополнить словами "свидетельства об учетной перерегистрации,";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 23</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> после слова "имущества" дополнить словами "и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 3-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан от 2 июля 2003 года "О рынке ценных бумаг";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "24. Решение уполномоченного органа о приостановлении либо лишении лицензии направляется для исполнения небанковской организации и публикуется в официальных изданиях уполномоченного органа.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "25. Небанковская организация, лицензия у которой приостановлена, ежемесячно не позднее десятого числа каждого месяца (до даты возобновления действия лицензии либо окончания срока приостановления лицензии) уведомляет уполномоченный орган о мероприятиях, проведенных небанковской организацией по устранению выявленных нарушений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Небанковская организация, в отношении которой принято решение уполномоченного органа о лишении лицензии:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в течение десяти рабочих дней с даты принятия уполномоченным органом решения о лишении лицензии возвращает лицензию в уполномоченный орган;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в двухмесячный срок с даты принятия уполномоченным органом решения о лишении лицензии представляет в уполномоченный орган документы, подтверждающие перерегистрацию в органах юстиции в связи с изменением наименования (для ипотечных организаций), а также регистрацию изменений и дополнений в учредительные документы (в случае внесения изменений и дополнений в учредительные документы по основаниям изменения вида деятельности, не влекущих перерегистрацию небанковской организации), и копию уведомления небанковской организацией органов налоговой службы о лишении лицензии.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 26</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "26. Добровольный возврат небанковской организацией лицензии на проведение отдельных банковских операций (в том числе исключение из лицензии отдельных видов операций) на основании заявления небанковской организации производится только после исполнения небанковской организацией всех обязательств по данным операциям.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Информация о добровольном возврате лицензии публикуется небанковской организацией в периодических печатных изданиях, распространяемых на всей территории Республики Казахстан на государственном и русском языках не позднее шестидесяти календарных дней до даты ее возврата уполномоченному органу. Небанковская организация при добровольном возврате уполномоченному органу лицензии одновременно с ходатайством представляет письмо о подтверждении исполнения мероприятий, указанных в настоящем пункте.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Настоящее постановление вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Департаменту лицензирования (Каскаманова Н.К.):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) совместно с Юридическим департаментом (Сарсенова Н.В.) принять меры к государственной регистрации настоящего постановления в Министерстве юстиции Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в десятидневный срок со дня государственной регистрации в Министерстве юстиции Республики Казахстан довести настоящее постановление до сведения заинтересованных подразделений Агентства и Объединения юридических лиц "Ассоциация финансистов Казахстана".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Службе Председателя Агентства (Кенже А.) принять меры по опубликованию настоящего постановления в средствах массовой информации Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Контроль за исполнением настоящего постановления возложить на заместителя Председателя Агентства Байсынова М.Б.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Председатель</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Е. Бахмутова</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+СОГЛАСОВАНО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Национальный Банк</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+______________ Марченко Г.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9 сентября 2009 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...683 lines deleted...]
-        <w:t>      9 сентября 2009 года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1834,35 +2215,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>