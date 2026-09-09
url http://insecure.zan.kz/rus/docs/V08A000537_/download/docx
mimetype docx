--- v0 (2025-10-05)
+++ v1 (2026-09-09)
@@ -1,46 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="78cf093" w14:textId="78cf093">
+    <w:p w14:paraId="6ee8b11" w14:textId="6ee8b11">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -84,140 +86,238 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об определении описания и порядка использования символов столицы Республики Казахстан – города Астаны</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...17 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Решение Маслихата города Астаны от 5 июня 2008 года N 109/16-IV. Зарегистрировано Департаментом юстиции города Астаны 30 июня 2008 года за N 537. Утратило силу решением маслихата города Астаны от 31 августа 2026 года № 456/58-VIII</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z59" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Заголовок – в редакции решения маслихата города Астаны от 18.11.2022 </w:t>
+      Сноска. Утратило силу решением маслихата города Астаны от 31.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>№ 456/58-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Заголовок – в редакции решения маслихата города Астаны от 18.11.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 266/34-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. По всему тексту Решения слово "Астаны" заменено словом "Нур-Султан" в соответствии с решением маслихата города Нур-Султана от 03.05.2019 </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. По всему тексту Решения слово "Астаны" заменено словом "Нур-Султан" в соответствии с решением маслихата города Нур-Султана от 03.05.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 382/49-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:bookmarkStart w:name="z1" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -232,235 +332,255 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О статусе столицы Республики Казахстан", маслихат города Астаны </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>РЕШИЛ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции решения маслихата города Астаны от 18.11.2022 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Преамбула – в редакции решения маслихата города Астаны от 18.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 266/34-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:bookmarkStart w:name="z2" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Определить описание и порядок использования символов столицы Республики Казахстан – города Астаны, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции решения маслихата города Астаны от 18.11.2022 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 1 – в редакции решения маслихата города Астаны от 18.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 266/34-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:bookmarkStart w:name="z3" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Настоящее решение маслихата города Нур-Султан вводится в действие со дня первого официального опубликования. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -839,602 +959,604 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>города Нур-Султан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 5 июня 2008 года № 109/16-IV</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:bookmarkStart w:name="z4" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Описание и порядок использования символов столицы Республики Казахстан – города Астаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z64" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Описание – в редакции решения маслихата города Астаны от 18.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 266/34-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z30" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Символы столицы Республики Казахстан – города Астаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z31" w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z31" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Описание и порядок использования символов столицы Республики Казахстан – города Астаны разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О статусе столицы Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z32" w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z32" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Герб столицы Республики Казахстан – города Астаны представляет собой круг с изображением двух символов "Бәйтерек" и "Шаңырақ" – цвета золота на голубом фоне. В основании символа "Бәйтерек" изображен орнамент "Құсқанаты", в нижней части которого расположена стилизованная буква "Н", орнамент "Құсқанаты" и буква "Н" – цвета золота. Внешние края символа "Шаңырақ" и орнамента "Құсқанаты" имеют зеленую окантовку. В окаймлении внешнего кольца на красном фоне с левой и с правой стороны расположен орнамент "Бөрікөз" – цвета золота. На нижней части герба имеется надпись "ASTANA", красного цвета на золотистом фоне. С левой и с правой стороны от слова "ASTANA" расположены по три симметричные линии – цвета золота.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z33" w:id="7"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z33" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Флаг города Астаны – столицы Республики Казахстан представляет собой прямоугольное полотнище голубого цвета с отношением ширины к длине 1:2 с размещением в середине герба города Астаны, от которого во все стороны отходят лучи солнца золотистого цвета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z34" w:id="8"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z34" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок использования герба столицы Республики Казахстан – города Астаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z35" w:id="9"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z35" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. При изготовлении герба города Астаны должно быть обеспечено его изобразительное соответствие, приведенное в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему описанию и порядку использования символов столицы Республики Казахстан – города Астаны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z36" w:id="10"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z36" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. При одновременном размещении герба города Астаны и других гербов, герб города Астаны располагается не ниже других гербов и не выше Государственного Герба Республики Казахстан, при одновременном размещении нечетного числа гербов (гербовых эмблем, геральдических знаков), герб города Астаны располагается в центре, а при размещении четного числа гербов, но более двух – левее центра.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z37" w:id="11"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z37" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. При одновременном размещении герба города Астаны и других гербов (гербовых эмблем, геральдических знаков), герб города Астаны не должен быть по размеру меньше.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z38" w:id="12"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z38" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Изображение герба города Астаны может помещаться (устанавливаться) в рабочих кабинетах, в залах заседаний, на вывесках государственных органов и иных организаций по желанию их владельцев.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z39" w:id="13"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z39" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Герб города Астаны может изображаться на транспортных средствах государственных органов, а также в оформлении городского пассажирского транспорта или транспорта специальных служб, находящихся в ведении государственных органов, юридических и физических лиц.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z40" w:id="14"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z40" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Герб города Астаны может использоваться в художественном оформлении столицы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z41" w:id="15"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z41" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Герб города Астаны не может использоваться юридическими лицами и индивидуальными предпринимателями при изготовлении печатей и штампов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z42" w:id="16"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z42" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Глава 3. Порядок использования флага столицы Республики Казахстан – города Астаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z43" w:id="17"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z43" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. При изготовлении флага города Астаны должно быть обеспечено его изобразительное соответствие, приведенное в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему описанию и порядку использования символов столицы Республики Казахстан – города Астаны. Допускается изготовление флага города Астаны различных размеров и из различных материалов, а также в виде вымпела.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z44" w:id="18"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z44" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Флаг города Астаны, изготовленный с нарушением порядка, не может официально использоваться государственными органами, использоваться в художественном оформлении города, а также распространяться на территории столицы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z45" w:id="19"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z45" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. При одновременном размещении флага города Астаны и других флагов, флаг города Астаны располагается не ниже других флагов и не выше Государственного Флага Республики Казахстан, при одновременном размещении нечетного числа флагов, флаг города Астаны располагается в центре, а при размещении четного числа флагов (но более двух) – левее центра. При одновременном размещении флага города Астаны и других флагов, флаг города Астаны не может быть по размеру меньше и не может располагаться ниже остальных флагов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z46" w:id="20"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z46" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Флаг города Астаны может быть поднят в дни празднования национальных, государственных и городских праздников на зданиях государственных органов и иных организаций города по желанию их владельцев.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z47" w:id="21"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z47" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Флаг города Астаны может устанавливаться на зданиях (либо подниматься на флагштоках (мачтах), расположенных у фасадов зданий) организаций, независимо от их организационно-правовой формы, а также на жилых домах в дни национальных, государственных и городских праздников.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z48" w:id="22"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z48" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Флаг города Астаны может подниматься (устанавливаться) во время официальных церемоний и других торжественных мероприятий, проводимых акиматом города Астаны и государственными органами, организациями, независимо от их организационно-правовой формы, и гражданами в столице.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z49" w:id="23"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z49" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. По случаю траура флаг города Астаны, поднятый на флагштоке (мачте), приспускается до половины высоты флагштока (мачты).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z50" w:id="24"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z50" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Изображение флага города Астаны может помещаться на наградах и знаках к почетным званиям города Астаны, знаках различия в государственных органах, расположенных в столице.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z51" w:id="25"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z51" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Флаг города Астаны (в виде флажка) может использоваться для внешнего оформления городского пассажирского транспорта в дни национальных и государственных праздников Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1526,70 +1648,70 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>столицы Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>– города Астаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z53" w:id="26"/>
+    <w:bookmarkStart w:name="z53" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="7810500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -1746,70 +1868,70 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>столицы Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>– города Астаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z55" w:id="27"/>
+    <w:bookmarkStart w:name="z55" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4076700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
@@ -1830,54 +1952,71 @@
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z65" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="3987800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:stretch>
@@ -1940,63 +2079,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2318,35 +2479,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId7"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>