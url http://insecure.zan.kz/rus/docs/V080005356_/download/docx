--- v0 (2025-10-25)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="dc4647b" w14:textId="dc4647b">
+    <w:p w14:paraId="952d11e" w14:textId="952d11e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -4980,70 +4980,153 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1164" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 8 предусматривается в редакции приказа и.о. Министра торговли и интеграции РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Приложение: ___________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (прилагаются документы системы менеджмента и другое, в том числе доказательства по их выполнению) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5338,68 +5421,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 октября 2008 года № 430</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z168" w:id="14"/>
+    <w:bookmarkStart w:name="z168" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Паспорт по заявленному направлению деятельности в области оценки соответствия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 - в редакции приказа Министра торговли и интеграции РК от 08.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5414,70 +5497,70 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.07.2021); с изменениями, внесенными приказом Заместителя Премьер-Министра - Министра торговли и интеграции РК от 18.08.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 320-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z382" w:id="15"/>
+    <w:bookmarkStart w:name="z382" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Таблица 1. Сведения уполномоченного лица заявителя или субъекта аккредитации:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -5973,70 +6056,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 7 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z415" w:id="16"/>
+    <w:bookmarkStart w:name="z415" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Таблица 2. Сведения о стационарных лабораторных помещениях</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -8659,305 +8742,399 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1165" w:id="17"/>
+    <w:bookmarkStart w:name="z1165" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z1166" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Сведения о стационарных лабораторных помещениях заполняют испытательные лаборатории/центры, поверочные/калибровочные/медицинские лаборатории, юридические лица, осуществляющие метрологическую аттестацию методик выполнения измерений, инспекционные органы и провайдеры проверки квалификации;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z1166" w:id="18"/>
-[...15 lines deleted...]
-      1) Сведения о стационарных лабораторных помещениях заполняют испытательные лаборатории/центры, поверочные/калибровочные/медицинские лаборатории, юридические лица, осуществляющие метрологическую аттестацию методик выполнения измерений, инспекционные органы и провайдеры проверки квалификации;</w:t>
+    <w:bookmarkStart w:name="z1167" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в графе 2 указывается назначение помещения (специальное или приспособленное);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z1167" w:id="19"/>
-[...15 lines deleted...]
-      2) в графе 2 указывается назначение помещения (специальное или приспособленное);</w:t>
+    <w:bookmarkStart w:name="z1168" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в графе 3 указывается основание владения (договор купли-продажи, договор аренды или договор доверительного/оперативного управления);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z1168" w:id="20"/>
-[...15 lines deleted...]
-      3) в графе 3 указывается основание владения (договор купли-продажи, договор аренды или договор доверительного/оперативного управления);</w:t>
+    <w:bookmarkStart w:name="z1169" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) в графе 20 указывается вид документа (заключение или протокол);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z1169" w:id="21"/>
-[...15 lines deleted...]
-      4) в графе 20 указывается вид документа (заключение или протокол);</w:t>
+    <w:bookmarkStart w:name="z1170" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) таблица заполняется на основании протоколов измерений уровней производственных факторов, выполненных специалистами аккредитованной лаборатории. Для лабораторий, работающих с микроорганизмами I-IV групп патогенности и гельминтами к форме прилагается электронная копия санитарно-эпидемиологического заключения о соответствии объекта высокой эпидемической значимости нормативным правовым актам в сфере санитарно-эпидемиологического благополучия населения и гигиеническим нормативам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z1170" w:id="22"/>
-[...15 lines deleted...]
-      5) таблица заполняется на основании протоколов измерений уровней производственных факторов, выполненных специалистами аккредитованной лаборатории. Для лабораторий, работающих с микроорганизмами I-IV групп патогенности и гельминтами к форме прилагается электронная копия санитарно-эпидемиологического заключения о соответствии объекта высокой эпидемической значимости нормативным правовым актам в сфере санитарно-эпидемиологического благополучия населения и гигиеническим нормативам;</w:t>
+    <w:bookmarkStart w:name="z1171" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) к таблице прикладывается утвержденная сканированная схема/план этажа/здания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z1171" w:id="23"/>
-[...15 lines deleted...]
-      6) к таблице прикладывается утвержденная сканированная схема/план этажа/здания;</w:t>
+    <w:bookmarkStart w:name="z1172" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) для испытательных лабораторий, которые проводят испытания в полевых условиях, не требуются измерения факторов производственной среды (по согласованию сторон).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z1172" w:id="24"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z511" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Таблица 3 предусматривается в редакции приказа и.о. Министра торговли и интеграции РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Таблица 3. Сведения по оснащенности испытательным оборудованием</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z512" w:id="26"/>
+          <w:bookmarkStart w:name="z512" w:id="24"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="26"/>
+          <w:bookmarkEnd w:id="24"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9153,80 +9330,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z520" w:id="27"/>
+          <w:bookmarkStart w:name="z520" w:id="25"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="27"/>
+          <w:bookmarkEnd w:id="25"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9472,80 +9649,80 @@
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z528" w:id="28"/>
+          <w:bookmarkStart w:name="z528" w:id="26"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Заводской номер</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="28"/>
+          <w:bookmarkEnd w:id="26"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -9743,70 +9920,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основание владения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z535" w:id="29"/>
+          <w:bookmarkStart w:name="z535" w:id="27"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Фактический адрес нахождения оборудования</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="29"/>
+          <w:bookmarkEnd w:id="27"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (область, район, улица)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -10008,80 +10185,80 @@
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z549" w:id="30"/>
+          <w:bookmarkStart w:name="z549" w:id="28"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="30"/>
+          <w:bookmarkEnd w:id="28"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10365,266 +10542,360 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z560" w:id="31"/>
+    <w:bookmarkStart w:name="z560" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z561" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Сведения по оснащенности испытательным оборудованием заполняют испытательные лаборатории/центры, поверочные/калибровочные/медицинские лаборатории и инспекционные органы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z562" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Графа 2 заполняется Органом по аккредитации после принятия заявки</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z561" w:id="32"/>
-[...15 lines deleted...]
-      1) Сведения по оснащенности испытательным оборудованием заполняют испытательные лаборатории/центры, поверочные/калибровочные/медицинские лаборатории и инспекционные органы.</w:t>
+    <w:bookmarkStart w:name="z563" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) В графе 3 указывается категория оборудования (стационарное или мобильное).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z562" w:id="33"/>
-[...15 lines deleted...]
-      2) Графа 2 заполняется Органом по аккредитации после принятия заявки</w:t>
+    <w:bookmarkStart w:name="z564" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) В графе 17 указывается основание владения (договор купли-продажи, договор аренды или договор доверительного/оперативного управления либо ведомость наличия основных средств/ товарно-материальных запасов и другой подтверждающий документ);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z563" w:id="34"/>
-[...15 lines deleted...]
-      3) В графе 3 указывается категория оборудования (стационарное или мобильное).</w:t>
+    <w:bookmarkStart w:name="z565" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Если оборудование не подлежит аттестации, графа "Сертификат аттестации" не заполняется.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z564" w:id="35"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z566" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Таблица 4 предусматривается в редакции приказа и.о. Министра торговли и интеграции РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Таблица 4. Сведения о средствах измерений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z567" w:id="38"/>
+          <w:bookmarkStart w:name="z567" w:id="35"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="38"/>
+          <w:bookmarkEnd w:id="35"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10856,80 +11127,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z576" w:id="39"/>
+          <w:bookmarkStart w:name="z576" w:id="36"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="39"/>
+          <w:bookmarkEnd w:id="36"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11209,80 +11480,80 @@
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z585" w:id="40"/>
+          <w:bookmarkStart w:name="z585" w:id="37"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Тип (марка)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="40"/>
+          <w:bookmarkEnd w:id="37"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11550,80 +11821,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z595" w:id="41"/>
+          <w:bookmarkStart w:name="z595" w:id="38"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="41"/>
+          <w:bookmarkEnd w:id="38"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11942,80 +12213,80 @@
         <w:gridCol w:w="1119"/>
         <w:gridCol w:w="1119"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z605" w:id="42"/>
+          <w:bookmarkStart w:name="z605" w:id="39"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Документ о поверке/калибровке/ метрологической аттестации</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="42"/>
+          <w:bookmarkEnd w:id="39"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -12107,80 +12378,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z610" w:id="43"/>
+          <w:bookmarkStart w:name="z610" w:id="40"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Номер</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="43"/>
+          <w:bookmarkEnd w:id="40"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -12573,80 +12844,80 @@
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z630" w:id="44"/>
+          <w:bookmarkStart w:name="z630" w:id="41"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="44"/>
+          <w:bookmarkEnd w:id="41"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12966,248 +13237,248 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z642" w:id="45"/>
+    <w:bookmarkStart w:name="z642" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z643" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Сведения о средствах измерений заполняют испытательные лаборатории/центры, поверочные/калибровочные/медицинские лаборатории, юридические лица, осуществляющие метрологическую аттестацию методик выполнения измерений и инспекционные органы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z644" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) В графе 2 указывается категория средства измерения (стационарное или мобильное).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z645" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) В графе 3 указывается вид средства измерения (средство измерения или измерительная принадлежность).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z643" w:id="46"/>
-[...15 lines deleted...]
-      1) Сведения о средствах измерений заполняют испытательные лаборатории/центры, поверочные/калибровочные/медицинские лаборатории, юридические лица, осуществляющие метрологическую аттестацию методик выполнения измерений и инспекционные органы.</w:t>
+    <w:bookmarkStart w:name="z646" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) В графе 27 указывается основание владения (договор купли-продажи, договор аренды или договор доверительного/оперативного управления) либо ведомость наличия основных средств/товарно-материальных запасов и другой подтверждающий документ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z644" w:id="47"/>
-[...15 lines deleted...]
-      2) В графе 2 указывается категория средства измерения (стационарное или мобильное).</w:t>
+    <w:bookmarkStart w:name="z647" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Таблица 5. Сведения по оснащенности лаборатории стандартными образцами состава и свойств веществ и материалов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z645" w:id="48"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="50"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z648" w:id="51"/>
+          <w:bookmarkStart w:name="z648" w:id="48"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="51"/>
+          <w:bookmarkEnd w:id="48"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13511,80 +13782,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z659" w:id="52"/>
+          <w:bookmarkStart w:name="z659" w:id="49"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="52"/>
+          <w:bookmarkEnd w:id="49"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13932,133 +14203,133 @@
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z670" w:id="53"/>
+          <w:bookmarkStart w:name="z670" w:id="50"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Документ об аттестации</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="53"/>
+          <w:bookmarkEnd w:id="50"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z672" w:id="54"/>
+          <w:bookmarkStart w:name="z672" w:id="51"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Номер</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="54"/>
+          <w:bookmarkEnd w:id="51"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14146,80 +14417,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z677" w:id="55"/>
+          <w:bookmarkStart w:name="z677" w:id="52"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="55"/>
+          <w:bookmarkEnd w:id="52"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14287,170 +14558,170 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z682" w:id="56"/>
+    <w:bookmarkStart w:name="z682" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z683" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Сведения по оснащенности лаборатории стандартными образцами состава и свойств веществ и материалов заполняют испытательные лаборатории/центры, инспекционные органы, поверочные и калибровочные лаборатории и провайдеры проверки квалификации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z684" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) В графе 2 указывается назначение применяемого стандартного образца/образца проверки квалификации (градуировка приборов, контроль правильности результатов измерений, аттестация образцов других категорий).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z685" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) В графе 6 указывается уровень утверждения стандартного образца/образца проверки квалификации (межгосударственный, государственный, отраслевой, предприятия).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z683" w:id="57"/>
-[...15 lines deleted...]
-      1) Сведения по оснащенности лаборатории стандартными образцами состава и свойств веществ и материалов заполняют испытательные лаборатории/центры, инспекционные органы, поверочные и калибровочные лаборатории и провайдеры проверки квалификации.</w:t>
+    <w:bookmarkStart w:name="z686" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Графа 10 заполняет провайдерами проверки квалификации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z684" w:id="58"/>
-[...15 lines deleted...]
-      2) В графе 2 указывается назначение применяемого стандартного образца/образца проверки квалификации (градуировка приборов, контроль правильности результатов измерений, аттестация образцов других категорий).</w:t>
+    <w:bookmarkStart w:name="z687" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Таблица 6. Сведения по оснащенности специальным транспортным средством</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z685" w:id="59"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="61"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -15092,70 +15363,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z726" w:id="62"/>
+    <w:bookmarkStart w:name="z726" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Таблица 7. Сведения по оснащенности оборудованием, применяемым для отбора, упаковки, хранения образцов проверки квалификации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
@@ -16016,148 +16287,148 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z759" w:id="63"/>
+    <w:bookmarkStart w:name="z759" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Таблица 8. Сведения о лицензиях и разрешительных документах</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z760" w:id="64"/>
+          <w:bookmarkStart w:name="z760" w:id="61"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="64"/>
+          <w:bookmarkEnd w:id="61"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16461,80 +16732,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z771" w:id="65"/>
+          <w:bookmarkStart w:name="z771" w:id="62"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="65"/>
+          <w:bookmarkEnd w:id="62"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16818,110 +17089,204 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z782" w:id="66"/>
+    <w:bookmarkStart w:name="z782" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z783" w:id="67"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z783" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения о лицензиях и разрешительных документах заполняют все заявители/субъекты аккредитации в случае наличия таких документов и относящихся к деятельности в области оценки соответствия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z784" w:id="68"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Таблица 9 предусматривается в редакции приказа и.о. Министра торговли и интеграции РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Таблица 9. Перечень используемых эталонов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="879"/>
         <w:gridCol w:w="879"/>
         <w:gridCol w:w="879"/>
@@ -18815,170 +19180,170 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1173" w:id="69"/>
+    <w:bookmarkStart w:name="z1173" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z1174" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Перечень используемых эталонов заполняет поверочные и калибровочные лаборатории.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z1175" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) В графе 2 указывается вид эталона (исходный, подчиненный).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z1176" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Графа 4 не заполняется для эталонов, которые калибруются.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z1177" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) В графе 14 указывается тип документа (свидетельство, сертификат).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z1174" w:id="70"/>
-[...15 lines deleted...]
-      1) Перечень используемых эталонов заполняет поверочные и калибровочные лаборатории.</w:t>
+    <w:bookmarkStart w:name="z1178" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) В графе 20 указывается основание владения (договор купли-продажи, договор аренды или договор доверительного/оперативного управления либо ведомость наличия основных средств/товарно-материальных запасов и другой подтверждающий документ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z1175" w:id="71"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="74"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -19057,118 +19422,118 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 октября 2008 года № 430</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z169" w:id="75"/>
+    <w:bookmarkStart w:name="z169" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Руководство по качеству</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z170" w:id="76"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z170" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Сноска. Приложение 3 - в редакции приказа Министра торговли и интеграции РК от 08.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 398-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.07.2021).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
@@ -19213,80 +19578,80 @@
                 <w:insideV w:val="none"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="4100"/>
               <w:gridCol w:w="4100"/>
               <w:gridCol w:w="4100"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4100" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:bookmarkStart w:name="z845" w:id="77"/>
+                <w:bookmarkStart w:name="z845" w:id="73"/>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>Наименование организации</w:t>
                   </w:r>
                 </w:p>
-                <w:bookmarkEnd w:id="77"/>
+                <w:bookmarkEnd w:id="73"/>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4100" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
@@ -19400,90 +19765,90 @@
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Идентификационный номер</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z853" w:id="78"/>
+    <w:bookmarkStart w:name="z853" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Примечание: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z854" w:id="79"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z854" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Структура и содержание руководства по качеству разрабатывается заявителем согласно требованиям нормативных документов, на соответствие которым они аккредитуются.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -19562,68 +19927,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 октября 2008 года № 430</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z179" w:id="80"/>
+    <w:bookmarkStart w:name="z179" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Типовой предаккредитационный договор</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 4 - в редакции приказа Министра торговли и интеграции РК от 08.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19678,70 +20043,70 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 28.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 226-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z859" w:id="81"/>
+    <w:bookmarkStart w:name="z859" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (место заключения) "____"__________20 __ года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -20060,1860 +20425,2612 @@
         </w:rPr>
         <w:t xml:space="preserve">
       с другой стороны, совместно именуемые "Стороны", заключили в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "Об аккредитации в области оценки соответствия" (далее - Закон) настоящий договор (далее - Договор) о нижеследующем:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z860" w:id="82"/>
+    <w:bookmarkStart w:name="z860" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                1. Предмет договора</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z861" w:id="83"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z861" w:id="79"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1.1. Орган по аккредитации обязуется провести процедуры официального признания </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>компетентности Заявителя выполнять работы в определенной области оценки соответствия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>______________________________________________________Заявителя,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="84"/>
+    <w:bookmarkStart w:name="z22" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       претендующего на аккредитацию в качестве ________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z23" w:id="85"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z23" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (направление деятельности в области оценки соответствия) на соответствие</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z24" w:id="86"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z24" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________________,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z25" w:id="87"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z25" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (наименование документа(ов) по стандартизации) в форме экспертизы заявки, обследования по месту нахождения, а также в случае необходимости повторной экспертизы и обследования, а Заявитель, в свою очередь, обязуется выполнять требования </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закона</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, настоящего Договора, оплатить работы по проведению процедуры официального признания компетентности Заявителя выполнять работы в определенной области оценки соответствия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z862" w:id="88"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z862" w:id="84"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1.2. Язык проведения работ _____________________________________. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                     (казахский или русский язык)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z863" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Права и обязанности Сторон</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z864" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.1. Заявитель вправе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 1) предусматривается в редакции приказа и.о. Министра торговли и интеграции РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) по результатам экспертизы заявки на аккредитацию, содержащей сведения, необходимые для выполнения работ по оценке соответствия (далее - заявка), получить заключение эксперта-аудитора в информационной системе технического регулирования (далее - информационная система);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1251" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) по результатам обследования по месту нахождения получить отчет группы по обследованию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 3) предусматривается в редакции приказа и.о. Министра торговли и интеграции РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) по результатам обследования по месту нахождения, при наличии соответствующих причин обращаться в Орган по аккредитации с письменным либо направленным в электронной форме посредством информационной системы заявлением о продлении срока устранения несоответствий, но не свыше 2 (двух) месяцев;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1253" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) по результатам обследования по месту нахождения представлять в Орган по аккредитации свои замечания в письменном виде по проведенным работам в течение 3 (трех) рабочих дней со дня получения отчета об обследовании;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:p>
-[...16 lines deleted...]
-    <w:bookmarkStart w:name="z863" w:id="89"/>
+    <w:bookmarkStart w:name="z1254" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) обжаловать в Орган по аккредитации действия его сотрудников;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z1255" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) обжаловать решение Органа по аккредитации об отказе в аккредитации в комиссию по апелляции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z1256" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) при возникновении споров обращаться в суд, после проведения досудебных процедур, предусмотренных законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z1257" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) в любое время в одностороннем порядке расторгнуть Договор, уведомив об этом Орган по аккредитации не менее за 30 (тридцать) календарных дней до даты расторжения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z1258" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) в случае отказа в аккредитации получить мотивированное решение в электронной форме посредством информационной системы либо на бумажном носителе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 2.2 предусматривается в редакции приказа и.о. Министра торговли и интеграции РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.2. Заявитель обязан:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1151" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) зарегистрироваться в информационной системе с использованием электронной цифровой подписи (далее - электронная цифровая подпись);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z1152" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) на постоянной основе контролировать и проверять личный кабинет в информационной системе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z1153" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) выполнять требования нормативных правовых актов, документов по стандартизации согласно заявленной области аккредитации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z891" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.3. Заявитель пользуется иными правами и несет иные обязанности, предусмотренные Договором и действующим законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z892" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.4. Орган по аккредитации вправе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z1154" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) расторгнуть Договор в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z1155" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в случае расторжения Договора удержать из оплаченных Заявителем сумм стоимость фактически выполненных работ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z1156" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) запрашивать дополнительную информацию, необходимую для подтверждения, уточнения или пояснения сведений, содержащихся в представленных заявителем аккредитации сведений при рассмотрении заявок.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z897" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.5. Орган по аккредитации обязан:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z1180" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в установленном Законом порядке в срок не более 30 (тридцати) рабочих дней с момента заключения Договора и оплаты, провести экспертизу заявки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z1181" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) по результатам экспертизы заявки направить Заявителю уведомление о принятом решении с заключением эксперта-аудитора по аккредитации в течение 3 (трех) рабочих дней с даты принятия решения по экспертизе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z1182" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в случае обнаружения при экспертизе заявки Заявителя несоответствий и получения уведомления об их устранении Заявителем, в течение 7 (семи) рабочих дней с момента получения такого извещения при необходимости и по согласованию сторон провести повторную экспертизу заявки и по результатам экспертизы заявки направить Заявителю уведомление о принятом решении с заключением эксперта-аудитора по аккредитации в течение 3 (трех) рабочих дней с даты принятия решения по экспертизе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z1183" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) в установленном Законом порядке провести обследование Заявителя по месту нахождения в течение 10 (десяти) рабочих дней с момента прибытия группы по обследованию к месту нахождения заявителя или его структурного подразделения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z1184" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) по результатам обследования Заявителя по месту нахождения предоставить отчет в день завершения обследования. В течение 5 (пяти) рабочих дней принять соответствующее решение с учетом замечаний Заявителя (при их наличии) и направить Заявителю уведомление о принятом решении;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z1185" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) при обнаружении несоответствий и получении уведомления Заявителя об их устранении, при необходимости и по согласованию сторон провести его повторное обследование. Срок повторного обследования заявителя или его структурного подразделения не превышает 5 (пять) рабочих дней, исчисляемых с момента прибытия группы по обследованию к месту нахождения заявителя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z1186" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) в установленном Законом порядке в течение 30 (тридцати) рабочих дней с момента поступления собранных материалов на комиссию по рассмотрению материалов аккредитации принять решение об аккредитации или об отказе в аккредитации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z1187" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) в случае принятия решения об аккредитации Заявителя заключить с последним постаккредитационный договор и в течение семи рабочих дней со дня подписания договора утвердить документ, определяющий область аккредитации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 9) предусматривается в редакции приказа и.о. Министра торговли и интеграции РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) в случае отказа в аккредитации направить Заявителю мотивированный отказ в электронной форме посредством информационной системы либо на бумажном носителе в течение 5 (пяти) рабочих дней с даты принятия решения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1189" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) на всех этапах рассмотрения заявки или начала проведения оценки, если появляются свидетельства обманного поведения, или намеренного представления Заявителем ложной информации, а также сокрытия информации, отклонить заявку или прекратить процесс оценки и расторгнуть настоящий Договор;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z1190" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) в течение 5 рабочих дней с момента получения заявки, направить Заявителю проект договора, калькуляцию расчетов (в случае запроса);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z1191" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) в случае принятия решения об аккредитации Заявителя в течение семи рабочих дней со дня подписания договора занести в реестр субъектов аккредитации информацию о Заявителе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 13) предусматривается в редакции приказа и.о. Министра торговли и интеграции РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) в случае технических неполадок функционирования информационной системы, по согласованию сторон, обеспечить рассмотрение материалов аккредитации посредством электронной почты либо иных способов коммуникаций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z908" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.6. Орган по аккредитации пользуется иными правами и несет иные обязанности, предусмотренные Договором и действующим законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z909" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.7. Ни одна из Сторон не вправе передавать свои права и обязанности по Договору третьим лицам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z910" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.8. Стороны обязуются обеспечивать конфиденциальность Договора и информации, полученной в ходе его исполнения, за исключением подлежащей внесению в реестр субъектов аккредитации, в течение срока действия настоящего Договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z911" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2. Права и обязанности Сторон</w:t>
-[...559 lines deleted...]
-      8) в случае принятия решения об аккредитации Заявителя заключить с последним постаккредитационный договор и в течение семи рабочих дней со дня подписания договора утвердить документ, определяющий область аккредитации;</w:t>
+        <w:t xml:space="preserve"> 3. Стоимость работ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z1188" w:id="118"/>
-[...15 lines deleted...]
-      9) в случае отказа в аккредитации направить Заявителю мотивированный отказ в электронной форме посредством информационной системы либо на бумажном носителе в течение 5 (пяти) рабочих дней с даты принятия решения;</w:t>
+    <w:bookmarkStart w:name="z912" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.1. Оплата работ осуществляется поэтапно перед выполнением очередного этапа в течение 5 (пяти) операционных банковских дней со дня выставления счета на оплату в следующем порядке:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z1189" w:id="119"/>
-[...177 lines deleted...]
-    <w:bookmarkStart w:name="z913" w:id="128"/>
+    <w:bookmarkStart w:name="z913" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) экспертиза заявки ________________________________________________ тенге, </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z914" w:id="129"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z914" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (сумма цифрами и прописью) с учетом или без учета налога на добавленную стоимость;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z915" w:id="130"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z915" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) обследование по месту нахождения ______________________________________ </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z916" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (сумма цифрами и прописью) тенге, с учетом или без учета налога на добавленную стоимость.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 3.2 предусматривается в редакции приказа и.о. Министра торговли и интеграции РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.2. В случае проведения повторной экспертизы заявки и (или) повторного обследования по месту нахождения его (их) оплата осуществляется в течение 5 (пяти) операционных банковских дней со дня выставления счета на оплату, при этом стоимость такой экспертизы или обследования определяется заключаемым Сторонами дополнительным соглашением с приложением калькуляции стоимости (в случае запроса). Дополнительное соглашение подписывается Заявителем в течение 7 (семи) рабочих дней со дня его получения в информационной системе от Органа по аккредитации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z918" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4. Ответственность сторон</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z919" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.1. За несвоевременную оплату Заявитель выплачивает Органу по аккредитации пеню в размере 0,1 (одна десятая) % от суммы подлежащей оплате за каждый рабочий день просрочки, но не более 25 (двадцать пять) % от указанной суммы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z920" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.2. За нарушение сроков выполнения работ, произошедшей не по вине Заявителя, Орган по аккредитации выплачивает Заявителю пеню в размере 0,1 (одна десятая) % от стоимости выполняемых работ за каждый рабочий день просрочки, но не более 25 (двадцать пять) % от указанной суммы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z921" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.3. Уплата пени не освобождает Стороны от исполнения своих обязательств по Договору.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z922" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.4. Заявитель несет ответственность за достоверность и актуальность данных в заявке, представленную Органу по аккредитации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z923" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.5. Меры ответственности Сторон, не предусмотренные в настоящем Договоре, применяются в соответствии с нормами гражданского законодательства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z924" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.6. За неисполнение или ненадлежащее исполнение своих обязательств по настоящему Договору, Стороны несут ответственность согласно действующему законодательству Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z925" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5. Обстоятельства непреодолимой силы (форс-мажор)</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z916" w:id="131"/>
-[...15 lines deleted...]
-      (сумма цифрами и прописью) тенге, с учетом или без учета налога на добавленную стоимость.</w:t>
+    <w:bookmarkStart w:name="z926" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       5.1. Стороны освобождаются от ответственности за частичное или полное неисполнение своих обязательств по настоящему Договору, если оно явилось следствием обстоятельств непреодолимой силы (наводнение, землетрясение), при условии, что эти обстоятельства сделали невозможным исполнение любой из Сторон своих обязательств по настоящему Договору.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z917" w:id="132"/>
-[...15 lines deleted...]
-      3.2. В случае проведения повторной экспертизы заявки и (или) повторного обследования по месту нахождения его (их) оплата осуществляется в течение 5 (пяти) операционных банковских дней со дня выставления счета на оплату, при этом стоимость такой экспертизы или обследования определяется заключаемым Сторонами дополнительным соглашением с приложением калькуляции стоимости (в случае запроса). Дополнительное соглашение подписывается Заявителем в течение 7 (семи) рабочих дней со дня его получения в информационной системе от Органа по аккредитации.</w:t>
+    <w:bookmarkStart w:name="z927" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.2. Срок исполнения обязательств по настоящему Договору отодвигается соразмерно времени, в течение которого действовали обстоятельства непреодолимой силы, а также последствия, вызванные этими обстоятельствами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z918" w:id="133"/>
+    <w:bookmarkStart w:name="z928" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.3. Любая из Сторон, при возникновении обстоятельств непреодолимой силы, обязана в течение 5 (пяти) календарных дней с даты их наступления уведомит другую Сторону о наступлении этих обстоятельств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z929" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.4. Документами, подтверждающими факт свершения обстоятельств непреодолимой силы, являются соответствующие документы (справки, акты и другие), выданные уполномоченными на то государственными органами или организациями Республики Казахстан, где обстоятельства непреодолимой силы имели место.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z930" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.5. Если обстоятельства непреодолимой силы продолжают действовать более 3 (трех) месяцев и нет возможности сделать обязательное заявление о дате их прекращения, то каждая Сторона вправе расторгнуть настоящий Договор и в этом случае Орган по аккредитации обязан вернуть Заявителю оплаченные суммы за вычетом стоимости фактически выполненных работ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z931" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.6. Не уведомление или несвоевременное уведомление лишает Сторону права ссылаться на любое вышеуказанное обстоятельство, как на основание, освобождающее от ответственности за неисполнение обязательства по настоящему Договору.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z932" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4. Ответственность сторон</w:t>
-[...79 lines deleted...]
-      4.4. Заявитель несет ответственность за достоверность и актуальность данных в заявке, представленную Органу по аккредитации.</w:t>
+        <w:t xml:space="preserve"> 6. Изменение, прекращение и расторжение Договора</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z923" w:id="138"/>
-[...15 lines deleted...]
-      4.5. Меры ответственности Сторон, не предусмотренные в настоящем Договоре, применяются в соответствии с нормами гражданского законодательства Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z933" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6.1. В случае нарушения условий настоящего Договора Заявителем и необоснованного отказа от подписания им дополнительного соглашения в сроки, установленные настоящим Договором, Орган по аккредитации расторгает настоящий Договор в одностороннем порядке уведомив об этом Заявителя не менее чем за 30 (тридцать) календарных дней до предполагаемой даты расторжения. В этом случае датой расторжения настоящего Договора считается дата, указанная в уведомлении.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z924" w:id="139"/>
-[...15 lines deleted...]
-      4.6. За неисполнение или ненадлежащее исполнение своих обязательств по настоящему Договору, Стороны несут ответственность согласно действующему законодательству Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z934" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6.2. Настоящий Договор прекращается в следующих случаях:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z925" w:id="140"/>
+    <w:bookmarkStart w:name="z935" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ликвидации Заявителя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z936" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) расторжения настоящего Договора в соответствии с гражданским законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z937" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) неустранения в установленный Органом по аккредитации срок несоответствий, выявленных при экспертизе заявки или обследовании заявителя по месту нахождения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z938" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) обнаружения Органом по аккредитации при повторной экспертизе заявки или при повторном обследовании по месту нахождения заявителя несоответствий, указанных соответственно в первоначальном заключении эксперта-аудитора по аккредитации или в отчете группы по обследованию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z939" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) принятия Органом по аккредитации решения об отказе в аккредитации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z940" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6.3. При расторжении настоящего Договора (за исключением прекращения) оплаченные Заявителем суммы возвращаются за вычетом фактически понесенных затрат Органом по аккредитации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z941" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 5. Обстоятельства непреодолимой силы (форс-мажор)</w:t>
-[...119 lines deleted...]
-      5.6. Не уведомление или несвоевременное уведомление лишает Сторону права ссылаться на любое вышеуказанное обстоятельство, как на основание, освобождающее от ответственности за неисполнение обязательства по настоящему Договору.</w:t>
+        <w:t xml:space="preserve"> 7. Порядок разрешения споров</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z932" w:id="147"/>
+    <w:bookmarkStart w:name="z942" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       7.1. В случае разногласий, которые могут возникнуть в процессе реализации настоящего Договора, Стороны обязуются разрешить их путем переговоров.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z943" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7.2. В случае не урегулирования спора путем переговоров, он может быть передан на рассмотрение в судебные органы по месту нахождения Органа по аккредитации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z944" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 6. Изменение, прекращение и расторжение Договора</w:t>
-[...39 lines deleted...]
-      6.2. Настоящий Договор прекращается в следующих случаях:</w:t>
+        <w:t xml:space="preserve"> 8. Заключительные положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z935" w:id="150"/>
-[...15 lines deleted...]
-      1) ликвидации Заявителя;</w:t>
+    <w:bookmarkStart w:name="z945" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       8.1. Настоящий Договор считается заключенным со дня его подписания Сторонами, если настоящий Договор подлежит регистрации в территориальном подразделении Комитета казначейства Министерства финансов Республики Казахстан - со дня регистрации, и действует до полного исполнения Сторонами обязательств по нему.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z936" w:id="151"/>
-[...15 lines deleted...]
-      2) расторжения настоящего Договора в соответствии с гражданским законодательством Республики Казахстан;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 8.2 предусматривается в редакции приказа и.о. Министра торговли и интеграции РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8.2. Настоящий Договор составлен на казахском и русском языках в электронном виде в информационной системе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 8.3 предусматривается в редакции приказа и.о. Министра торговли и интеграции РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8.3. Стороны договорились, что обмен информацией между Сторонами, осуществляемый в информационной системе, является официальным.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z948" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подтверждением получения информации Заявителем от Органа по аккредитации является уведомление в информационной системе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z937" w:id="152"/>
-[...15 lines deleted...]
-      3) неустранения в установленный Органом по аккредитации срок несоответствий, выявленных при экспертизе заявки или обследовании заявителя по месту нахождения;</w:t>
+    <w:bookmarkStart w:name="z949" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8.4. Все изменения и дополнения к настоящему Договору действительны лишь при условии, что они совершены в той же форме что и настоящий Договор и подписаны Сторонами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z938" w:id="153"/>
-[...15 lines deleted...]
-      4) обнаружения Органом по аккредитации при повторной экспертизе заявки или при повторном обследовании по месту нахождения заявителя несоответствий, указанных соответственно в первоначальном заключении эксперта-аудитора по аккредитации или в отчете группы по обследованию;</w:t>
+    <w:bookmarkStart w:name="z950" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8.5. Во всем ином, что не предусмотрено настоящим Договором, Стороны руководствуются действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z939" w:id="154"/>
-[...15 lines deleted...]
-      5) принятия Органом по аккредитации решения об отказе в аккредитации;</w:t>
+    <w:bookmarkStart w:name="z951" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9. Реквизиты Сторон</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z940" w:id="155"/>
-[...232 lines deleted...]
-    <w:bookmarkEnd w:id="166"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z952" w:id="167"/>
+          <w:bookmarkStart w:name="z952" w:id="155"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Заявитель:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="167"/>
+          <w:bookmarkEnd w:id="155"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -21929,70 +23046,70 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (полное наименование, юридический и фактический адрес, банковские реквизиты, номер телефона, должность, фамилия, имя и отчество (при наличии))</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z955" w:id="168"/>
+          <w:bookmarkStart w:name="z955" w:id="156"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Орган по аккредитации:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="168"/>
+          <w:bookmarkEnd w:id="156"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -22013,131 +23130,131 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (полное наименование, юридический и фактический адрес, банковские реквизиты, номер телефона, должность, фамилия, имя и отчество (при наличии))</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z959" w:id="169"/>
+          <w:bookmarkStart w:name="z959" w:id="157"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Дата и время подписания электронной цифровой подписью Заявителя</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="169"/>
+          <w:bookmarkEnd w:id="157"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Фамилия, имя и отчество (при наличии) из электронной цифровой подписи Заявителя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z961" w:id="170"/>
+          <w:bookmarkStart w:name="z961" w:id="158"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата и время подписания электронной цифровой подписью Органа по аккредитации</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="170"/>
+          <w:bookmarkEnd w:id="158"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Фамилия, имя и отчество (при наличии) из электронной цифровой подписи Органа по аккредитации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
@@ -22211,299 +23328,299 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Типовому предаккредитационному договору</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z965" w:id="171"/>
+    <w:bookmarkStart w:name="z965" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                Анкета обратной связи</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z966" w:id="172"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z966" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование заявителя:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z967" w:id="173"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z967" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z968" w:id="174"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z968" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z969" w:id="175"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z969" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (фамилия, имя, отчество (при наличии) и должность руководителя заявителя)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z970" w:id="176"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z970" w:id="164"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Оцените качество работ, выполняемых органом по аккредитации (5-отлично, 4-очень </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkEnd w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>хорошо, 3-хорошо, 2-удовлетворительно, 1-плохо).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z971" w:id="177"/>
+    <w:bookmarkStart w:name="z971" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отметьте соответствующую цифру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z972" w:id="178"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z972" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Вид работы: _______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkEnd w:id="166"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z973" w:id="179"/>
+          <w:bookmarkStart w:name="z973" w:id="167"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Наименование вопроса</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="179"/>
+          <w:bookmarkEnd w:id="167"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -22520,80 +23637,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z976" w:id="180"/>
+          <w:bookmarkStart w:name="z976" w:id="168"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Варианты ответов</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="180"/>
+          <w:bookmarkEnd w:id="168"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -22733,110 +23850,110 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z983" w:id="181"/>
+    <w:bookmarkStart w:name="z983" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Благодарим Вас за искренние ответы!</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z984" w:id="182"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z984" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ваши замечания и пожелания обязательно будут рассмотрены нами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z985" w:id="183"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z985" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мы хотим, чтобы наше совместное сотрудничество продолжалось и стало еще более эффективным, и плодотворным!</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkEnd w:id="171"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -22915,68 +24032,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 октября 2008 года № 430</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z180" w:id="184"/>
+    <w:bookmarkStart w:name="z180" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Типовой постаккредитационный договор</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkEnd w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 5 - в редакции приказа Министра торговли и интеграции РК от 08.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -23011,70 +24128,70 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 28.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 226-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z990" w:id="185"/>
+    <w:bookmarkStart w:name="z990" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "_________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkEnd w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        (место заключения)                   "____"__________20 __ года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -23429,2564 +24546,3316 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
              (наименование законодательства Республики Казахстан)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       настоящий договор (далее - Договор) о нижеследующем:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z991" w:id="186"/>
+    <w:bookmarkStart w:name="z991" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Предмет договора</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z1194" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.1. Настоящий Договор регулирует отношения между Органом по аккредитации и Субъектом аккредитации в постаккредитационный период:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z1195" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.1.1. переоформление аттестата аккредитации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z1196" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.1.2. актуализация материалов аккредитации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z1197" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.1.3. плановые оценки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z1198" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.1.4. свидетельские оценки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z1199" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.1.5. отзыв аттестата аккредитации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z1200" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.1.6. прекращение действия аттестата аккредитации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z1201" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.1.7. аннулирование аттестата аккредитации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z1202" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.1.8. приостановление аттестата аккредитации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z1203" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.1.9. лишение аттестата аккредитации и использование знака аккредитации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z1204" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.2. Язык проведения работ _________________________________________. (казахский или русский язык)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z1003" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Права и обязанности Сторон</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z1194" w:id="187"/>
-[...15 lines deleted...]
-      1.1. Настоящий Договор регулирует отношения между Органом по аккредитации и Субъектом аккредитации в постаккредитационный период:</w:t>
+    <w:bookmarkStart w:name="z1004" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.1. Субъект аккредитации вправе:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z1195" w:id="188"/>
-[...15 lines deleted...]
-      1.1.1. переоформление аттестата аккредитации;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 1) предусматривается в редакции приказа и.о. Министра торговли и интеграции РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обращаться в Орган по аккредитации с заявкой о переоформлении аттестата аккредитации, актуализации материалов аккредитации, отзыве, и прекращении действия аттестата аккредитации на бумажном носителе либо в электронной форме посредством информационной системы технического регулирования (далее - информационная система);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1006" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) пользоваться в соответствии с условиями настоящего Договора и документами Органа по аккредитации:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z1196" w:id="189"/>
-[...15 lines deleted...]
-      1.1.2. актуализация материалов аккредитации;</w:t>
+    <w:bookmarkStart w:name="z1007" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      знаком аккредитации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z1197" w:id="190"/>
-[...15 lines deleted...]
-      1.1.3. плановые оценки;</w:t>
+    <w:bookmarkStart w:name="z1008" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      совмещенным знаком ILAC (International Laboratory Accreditation Cooperation - Международное сотрудничество по аккредитации лабораторий) MRA (Mutual Recognition Arrangement - Соглашение о взаимном признании) (испытательные и калибровочный лаборатории) и (или) совмещенным знаком IAF (International Accreditation Forum Международный форум по аккредитации) MLA (Multilateral Recognition Agreement - Многостороннего соглашения о взаимном признании) (орган по подтверждению соответствия продукции и услуг) (далее - совмещенный знак). Знак аккредитации состоит из логотипа Органа по аккредитации и номера аттестата аккредитации Субъекта аккредитации. Использование Субъектом аккредитации отдельно логотипа Органа по аккредитации не допустимо. Знак аккредитации может использоваться на протоколах, сертификатах Субъекта аккредитации и других его документах, выдаваемых по результатам деятельности по оценке соответствия, только в пределах области аккредитации и в период действия аттестата аккредитации. В случаях, если указанные документы Субъекта аккредитации, на которых используется знак аккредитации, содержат результаты деятельности по оценке соответствия не входящей в область аккредитации, то в данных документах должна содержаться оговорка о пределах действия знака аккредитации. Знак аккредитации может использоваться также на фирменных бланках, интернет-ресурсе, рекламе Субъекта аккредитации в период действия аттестата аккредитации. Не допускается использование знака аккредитации в период отзыва и приостановления аттестата аккредитации, а также в случае прекращения настоящего Договора. Используемый Субъектом аккредитации знак аккредитации должен соответствовать техническим характеристикам знака аккредитации. Порядок использования совмещенного знака определяется Договором по использованию совмещенного знака заключаемым между Сторонами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z1198" w:id="191"/>
-[...15 lines deleted...]
-      1.1.4. свидетельские оценки;</w:t>
+    <w:bookmarkStart w:name="z1009" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) представлять в Орган по аккредитации свои замечания по проведенным работам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z1199" w:id="192"/>
-[...15 lines deleted...]
-      1.1.5. отзыв аттестата аккредитации;</w:t>
+    <w:bookmarkStart w:name="z1010" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) обжаловать в Орган по аккредитации действия его сотрудников;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z1200" w:id="193"/>
-[...15 lines deleted...]
-      1.1.6. прекращение действия аттестата аккредитации;</w:t>
+    <w:bookmarkStart w:name="z1011" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) обжаловать решения Органа по аккредитации в комиссию по апелляции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z1201" w:id="194"/>
-[...15 lines deleted...]
-      1.1.7. аннулирование аттестата аккредитации;</w:t>
+    <w:bookmarkStart w:name="z1012" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) при возникновении споров обращаться в суд.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z1202" w:id="195"/>
-[...15 lines deleted...]
-      1.1.8. приостановление аттестата аккредитации;</w:t>
+    <w:bookmarkStart w:name="z1013" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.2. Субъект аккредитации обязан:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z1203" w:id="196"/>
-[...15 lines deleted...]
-      1.1.9. лишение аттестата аккредитации и использование знака аккредитации.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 1) предусматривается в редакции приказа и.о. Министра торговли и интеграции РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) на постоянной основе контролировать и проверять личный кабинет в информационной системе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1207" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) выполнять требования нормативных правовых актов, документов по стандартизации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z1204" w:id="197"/>
-[...15 lines deleted...]
-      1.2. Язык проведения работ _________________________________________. (казахский или русский язык)</w:t>
+    <w:bookmarkStart w:name="z1208" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) непрерывно выполнять требования критериев аккредитации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z1003" w:id="198"/>
-[...15 lines deleted...]
-      2. Права и обязанности Сторон</w:t>
+    <w:bookmarkStart w:name="z1209" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) обеспечить доступ к информации, документам и отчетам, необходимым для оценки компетентности и сохранения аккредитации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z1004" w:id="199"/>
-[...15 lines deleted...]
-      2.1. Субъект аккредитации вправе:</w:t>
+    <w:bookmarkStart w:name="z1210" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) осуществлять электронный учет данных о зарегистрированных, выданных, введенных в обращение, отмененных и аннулированных, в том числе об отказах в выдаче официальных документов в сфере оценки соответствия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z1005" w:id="200"/>
-[...15 lines deleted...]
-      1) обращаться в Орган по аккредитации с заявкой о переоформлении аттестата аккредитации, актуализации материалов аккредитации, отзыве, и прекращении действия аттестата аккредитации на бумажном носителе либо в электронной форме посредством информационной системы технического регулирования (далее - информационная система);</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 6) предусматривается в редакции приказа и.о. Министра торговли и интеграции РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) подписывать дополнительные соглашения к настоящему Договору либо направить мотивированный отказ в информационной системе в срок не позднее 7 (семи) рабочих дней со дня получения субъектом аккредитации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 7) предусматривается в редакции приказа и.о. Министра торговли и интеграции РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) поддерживать и контролировать средства коммуникации с Органом по аккредитации в информационной системе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1213" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) осуществлять работы по оценке соответствия и ссылаться на аттестат аккредитации в пределах области аккредитации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z1006" w:id="201"/>
-[...15 lines deleted...]
-      2) пользоваться в соответствии с условиями настоящего Договора и документами Органа по аккредитации:</w:t>
+    <w:bookmarkStart w:name="z1214" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) при проведении работ вне аккредитации исключить любые ссылки на аккредитацию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z1007" w:id="202"/>
-[...15 lines deleted...]
-      знаком аккредитации;</w:t>
+    <w:bookmarkStart w:name="z1215" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) при осуществлении работ по сертификации выдавать сертификаты только на объекты входящие в область аккредитации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z1008" w:id="203"/>
-[...15 lines deleted...]
-      совмещенным знаком ILAC (International Laboratory Accreditation Cooperation - Международное сотрудничество по аккредитации лабораторий) MRA (Mutual Recognition Arrangement - Соглашение о взаимном признании) (испытательные и калибровочный лаборатории) и (или) совмещенным знаком IAF (International Accreditation Forum Международный форум по аккредитации) MLA (Multilateral Recognition Agreement - Многостороннего соглашения о взаимном признании) (орган по подтверждению соответствия продукции и услуг) (далее - совмещенный знак). Знак аккредитации состоит из логотипа Органа по аккредитации и номера аттестата аккредитации Субъекта аккредитации. Использование Субъектом аккредитации отдельно логотипа Органа по аккредитации не допустимо. Знак аккредитации может использоваться на протоколах, сертификатах Субъекта аккредитации и других его документах, выдаваемых по результатам деятельности по оценке соответствия, только в пределах области аккредитации и в период действия аттестата аккредитации. В случаях, если указанные документы Субъекта аккредитации, на которых используется знак аккредитации, содержат результаты деятельности по оценке соответствия не входящей в область аккредитации, то в данных документах должна содержаться оговорка о пределах действия знака аккредитации. Знак аккредитации может использоваться также на фирменных бланках, интернет-ресурсе, рекламе Субъекта аккредитации в период действия аттестата аккредитации. Не допускается использование знака аккредитации в период отзыва и приостановления аттестата аккредитации, а также в случае прекращения настоящего Договора. Используемый Субъектом аккредитации знак аккредитации должен соответствовать техническим характеристикам знака аккредитации. Порядок использования совмещенного знака определяется Договором по использованию совмещенного знака заключаемым между Сторонами;</w:t>
+    <w:bookmarkStart w:name="z1216" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) использовать знак аккредитации и совмещенный знак в соответствии с настоящим Договором;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z1009" w:id="204"/>
-[...15 lines deleted...]
-      3) представлять в Орган по аккредитации свои замечания по проведенным работам;</w:t>
+    <w:bookmarkStart w:name="z1217" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) при ликвидации юридического лица или прекращении действия аттестата аккредитации, передать в другой аккредитованный орган по оценке соответствия либо отозвать все выданные документы по оценке соответствия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z1010" w:id="205"/>
-[...15 lines deleted...]
-      4) обжаловать в Орган по аккредитации действия его сотрудников;</w:t>
+    <w:bookmarkStart w:name="z1218" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) устранять выявленные несоответствия критериям аккредитации в сроки, установленные Органом по аккредитации в соответствии с Законом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z1011" w:id="206"/>
-[...15 lines deleted...]
-      5) обжаловать решения Органа по аккредитации в комиссию по апелляции;</w:t>
+    <w:bookmarkStart w:name="z1219" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) обеспечивать Органу по аккредитации проведение плановой оценки и обследование на месте, в том числе доступ к помещению (помещениям), оборудованию, информации, присутствие персонала Субъекта аккредитации, проведение свидетельской оценки, оплатить стоимость работ по проведению плановых оценок, а также оказывать иное необходимое содействие;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z1012" w:id="207"/>
-[...15 lines deleted...]
-      6) при возникновении споров обращаться в суд.</w:t>
+    <w:bookmarkStart w:name="z1220" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) по запросу Органа по аккредитации при отсутствии мотивированного отказа со стороны Субъекта аккредитации допускать присутствие определенных им лиц при осуществлении деятельности по оценке соответствия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z1013" w:id="208"/>
-[...15 lines deleted...]
-      2.2. Субъект аккредитации обязан:</w:t>
+    <w:bookmarkStart w:name="z1221" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) участвовать в сравнительных испытаниях (сличениях результатов поверки (калибровки) средств измерений) (для лабораторий);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z1206" w:id="209"/>
-[...15 lines deleted...]
-      1) на постоянной основе контролировать и проверять личный кабинет в информационной системе;</w:t>
+    <w:bookmarkStart w:name="z1222" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) в случае прекращения действия, аннулирования, приостановления либо лишения аттестата аккредитации прекратить ссылку на аттестат аккредитации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z1207" w:id="210"/>
-[...15 lines deleted...]
-      2) выполнять требования нормативных правовых актов, документов по стандартизации;</w:t>
+    <w:bookmarkStart w:name="z1223" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) в случае отзыва аттестата аккредитации прекратить ссылку на аттестат аккредитации или область аккредитации, которые временно признаны недействительными;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z1208" w:id="211"/>
-[...15 lines deleted...]
-      3) непрерывно выполнять требования критериев аккредитации;</w:t>
+    <w:bookmarkStart w:name="z1224" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) оплачивать работы в порядке, сроки и сумме, установленные настоящим Договором;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z1209" w:id="212"/>
-[...15 lines deleted...]
-      4) обеспечить доступ к информации, документам и отчетам, необходимым для оценки компетентности и сохранения аккредитации;</w:t>
+    <w:bookmarkStart w:name="z1225" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) в течение 10 (десяти) календарных дней с момента возникновения одного из случаев, предусмотренных пунктом 1 статьи 23 Закона направить в Орган по аккредитации материалы на актуализацию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z1210" w:id="213"/>
-[...15 lines deleted...]
-      5) осуществлять электронный учет данных о зарегистрированных, выданных, введенных в обращение, отмененных и аннулированных, в том числе об отказах в выдаче официальных документов в сфере оценки соответствия;</w:t>
+    <w:bookmarkStart w:name="z1226" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) предоставлять данные для формирования и ведения национальной части Единого реестра органов по оценке соответствия и испытательных лабораторий Евразийского экономического союза;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z1211" w:id="214"/>
-[...15 lines deleted...]
-      6) подписывать дополнительные соглашения к настоящему Договору либо направить мотивированный отказ в информационной системе в срок не позднее 7 (семи) рабочих дней со дня получения субъектом аккредитации;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 22) предусматривается в редакции приказа и.о. Министра торговли и интеграции РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) предоставить Органу по аккредитации заполненную анкету обратной связи в информационной системе согласно приложению к настоящему Договору;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1228" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) оплачивать услуги Органа по аккредитации по актуализации материалов аккредитации, плановым оценкам, свидетельским оценкам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z1212" w:id="215"/>
-[...15 lines deleted...]
-      7) поддерживать и контролировать средства коммуникации с Органом по аккредитации в информационной системе.</w:t>
+    <w:bookmarkStart w:name="z1229" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) соблюдать досудебный порядок разрешения спорных вопросов с Органом по аккредитации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z1213" w:id="216"/>
-[...15 lines deleted...]
-      8) осуществлять работы по оценке соответствия и ссылаться на аттестат аккредитации в пределах области аккредитации;</w:t>
+    <w:bookmarkStart w:name="z1230" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) уведомлять Орган по аккредитации о прекращении деятельности в утвержденной области аккредитации или предстоящей ликвидации, об изменениях, имеющих отношение к аккредитации, статусу или деятельности субъекта в течение 10 (десяти) календарных дней с момента принятия такого решения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z1214" w:id="217"/>
-[...15 lines deleted...]
-      9) при проведении работ вне аккредитации исключить любые ссылки на аккредитацию;</w:t>
+    <w:bookmarkStart w:name="z1231" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) в случае подтверждения нарушений по обращениям физических и юридических лиц по незаконным действиям субъекта аккредитации возмещать расходы Органа по аккредитации по экспертизе документов и внеплановой оценки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z1215" w:id="218"/>
-[...15 lines deleted...]
-      10) при осуществлении работ по сертификации выдавать сертификаты только на объекты входящие в область аккредитации;</w:t>
+    <w:bookmarkStart w:name="z1040" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.3. Субъект аккредитации несет ответственность за:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z1216" w:id="219"/>
-[...15 lines deleted...]
-      11) использовать знак аккредитации и совмещенный знак в соответствии с настоящим Договором;</w:t>
+    <w:bookmarkStart w:name="z1041" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) достоверность представленных данных в Орган по аккредитации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z1217" w:id="220"/>
-[...15 lines deleted...]
-      12) при ликвидации юридического лица или прекращении действия аттестата аккредитации, передать в другой аккредитованный орган по оценке соответствия либо отозвать все выданные документы по оценке соответствия;</w:t>
+    <w:bookmarkStart w:name="z1042" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) правильное использование знака аккредитации и совмещенного знака в рамках области аккредитации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z1218" w:id="221"/>
-[...15 lines deleted...]
-      13) устранять выявленные несоответствия критериям аккредитации в сроки, установленные Органом по аккредитации в соответствии с Законом;</w:t>
+    <w:bookmarkStart w:name="z1043" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) результаты своей деятельности, но не ограничиваясь только этим, выданные документы по оценке соответствия с использованием знака аккредитации при выполнении работ по оценке соответствия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z1219" w:id="222"/>
-[...15 lines deleted...]
-      14) обеспечивать Органу по аккредитации проведение плановой оценки и обследование на месте, в том числе доступ к помещению (помещениям), оборудованию, информации, присутствие персонала Субъекта аккредитации, проведение свидетельской оценки, оплатить стоимость работ по проведению плановых оценок, а также оказывать иное необходимое содействие;</w:t>
+    <w:bookmarkStart w:name="z1044" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.4. Субъект аккредитации пользуется иными правами и несет иные обязанности, предусмотренные Договором и действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z1220" w:id="223"/>
-[...15 lines deleted...]
-      15) по запросу Органа по аккредитации при отсутствии мотивированного отказа со стороны Субъекта аккредитации допускать присутствие определенных им лиц при осуществлении деятельности по оценке соответствия;</w:t>
+    <w:bookmarkStart w:name="z1045" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.5. Орган по аккредитации вправе:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z1221" w:id="224"/>
-[...15 lines deleted...]
-      16) участвовать в сравнительных испытаниях (сличениях результатов поверки (калибровки) средств измерений) (для лабораторий);</w:t>
+    <w:bookmarkStart w:name="z1233" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) запрашивать в пределах своей компетенции дополнительную информацию, необходимую для подтверждения, уточнения или пояснения сведений, содержащихся в представленных Субъектом аккредитации документах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z1222" w:id="225"/>
-[...15 lines deleted...]
-      17) в случае прекращения действия, аннулирования, приостановления либо лишения аттестата аккредитации прекратить ссылку на аттестат аккредитации;</w:t>
+    <w:bookmarkStart w:name="z1234" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) расторгнуть Договор в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z1223" w:id="226"/>
-[...15 lines deleted...]
-      18) в случае отзыва аттестата аккредитации прекратить ссылку на аттестат аккредитации или область аккредитации, которые временно признаны недействительными;</w:t>
+    <w:bookmarkStart w:name="z1235" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в случае расторжения Договора удержать из оплаченных Субъектом аккредитации сумм стоимость фактически выполненных работ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z1224" w:id="227"/>
-[...15 lines deleted...]
-      19) оплачивать работы в порядке, сроки и сумме, установленные настоящим Договором;</w:t>
+    <w:bookmarkStart w:name="z1236" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) запрашивать дополнительную информацию, при рассмотрении заявок, жалоб, проведении оценки и мониторинга, необходимую для подтверждения, уточнения или пояснения сведений на предмет соответствия критериям аккредитации и/или исполнения условий настоящего Договора Субъектов аккредитации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z1225" w:id="228"/>
-[...15 lines deleted...]
-      20) в течение 10 (десяти) календарных дней с момента возникновения одного из случаев, предусмотренных пунктом 1 статьи 23 Закона направить в Орган по аккредитации материалы на актуализацию;</w:t>
+    <w:bookmarkStart w:name="z1051" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.6. Орган по аккредитации обязан:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z1226" w:id="229"/>
-[...15 lines deleted...]
-      21) предоставлять данные для формирования и ведения национальной части Единого реестра органов по оценке соответствия и испытательных лабораторий Евразийского экономического союза;</w:t>
+    <w:bookmarkStart w:name="z1237" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) соблюдать законодательство Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z1227" w:id="230"/>
-[...15 lines deleted...]
-      22) предоставить Органу по аккредитации заполненную анкету обратной связи в информационной системе согласно приложению к настоящему Договору;</w:t>
+    <w:bookmarkStart w:name="z1238" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) по заявке Субъекта аккредитации в случае отсутствия оснований для отказа, переоформить аттестат аккредитации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z1228" w:id="231"/>
-[...15 lines deleted...]
-      23) оплачивать услуги Органа по аккредитации по актуализации материалов аккредитации, плановым оценкам, свидетельским оценкам;</w:t>
+    <w:bookmarkStart w:name="z1239" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) отзывать аттестат аккредитации в случае возникновения оснований, предусмотренных Законом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z1229" w:id="232"/>
-[...15 lines deleted...]
-      24) соблюдать досудебный порядок разрешения спорных вопросов с Органом по аккредитации;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 4) предусматривается в редакции приказа и.о. Министра торговли и интеграции РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) в течение трех рабочих дней с даты принятия решения об отзыве аттестата аккредитации направить субъекту аккредитации копию решения об отзыве аттестата аккредитации по почте заказным письмом с уведомлением и соответствующее уведомление в информационной системе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1241" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) внести сведения в реестр субъектов аккредитации в течение семи рабочих дней с момента возникновения основания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z1230" w:id="233"/>
-[...15 lines deleted...]
-      25) уведомлять Орган по аккредитации о прекращении деятельности в утвержденной области аккредитации или предстоящей ликвидации, об изменениях, имеющих отношение к аккредитации, статусу или деятельности субъекта в течение 10 (десяти) календарных дней с момента принятия такого решения;</w:t>
+    <w:bookmarkStart w:name="z1242" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) обеспечить проведение экспертизы и повторной экспертизы (по согласованию сторон) материалов актуализации. В случае замены исполнителя провести повторную экспертизу только в части устранения несоответствий, выявленных при первичной экспертизе. Срок рассмотрения актуализированных материалов не превышает 10 (десяти) рабочих дней с момента их поступления;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z1231" w:id="234"/>
-[...15 lines deleted...]
-      26) в случае подтверждения нарушений по обращениям физических и юридических лиц по незаконным действиям субъекта аккредитации возмещать расходы Органа по аккредитации по экспертизе документов и внеплановой оценки.</w:t>
+    <w:bookmarkStart w:name="z1243" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) рассмотреть заявку и провести экспертизу на расширение области аккредитации в срок не более 10 (десяти) рабочих дней.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z1040" w:id="235"/>
-[...15 lines deleted...]
-      2.3. Субъект аккредитации несет ответственность за:</w:t>
+    <w:bookmarkStart w:name="z1059" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.7. Орган по аккредитации пользуется иными правами и несет иные обязанности, предусмотренные настоящим Договором и действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z1041" w:id="236"/>
-[...15 lines deleted...]
-      1) достоверность представленных данных в Орган по аккредитации;</w:t>
+    <w:bookmarkStart w:name="z1060" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.8. Ни одна из Сторон не вправе передавать свои права и обязанности по Договору третьим лицам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z1042" w:id="237"/>
-[...15 lines deleted...]
-      2) правильное использование знака аккредитации и совмещенного знака в рамках области аккредитации;</w:t>
+    <w:bookmarkStart w:name="z1061" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.9. Стороны обязуются обеспечивать конфиденциальность настоящего Договора и информации, полученной в ходе его исполнения, за исключением случаев, предусмотренных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z1043" w:id="238"/>
-[...15 lines deleted...]
-      3) результаты своей деятельности, но не ограничиваясь только этим, выданные документы по оценке соответствия с использованием знака аккредитации при выполнении работ по оценке соответствия;</w:t>
+    <w:bookmarkStart w:name="z1062" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Сроки проведения плановых оценок, переоформления аттестата аккредитации, актуализации материалов аккредитации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z1044" w:id="239"/>
-[...15 lines deleted...]
-      2.4. Субъект аккредитации пользуется иными правами и несет иные обязанности, предусмотренные Договором и действующим законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1063" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.1. Переоформление аттестата аккредитации, актуализация материалов аккредитации и отзыв аттестата аккредитации производятся по основаниям и в сроки, предусмотренные Законом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z1045" w:id="240"/>
-[...15 lines deleted...]
-      2.5. Орган по аккредитации вправе:</w:t>
+    <w:bookmarkStart w:name="z1064" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.2. Плановые оценки проводятся в сроки, предусмотренные Законом, на основании дополнительного соглашения, заключаемого между Сторонами, в которой определяется точная дата проведения плановой проверки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z1233" w:id="241"/>
-[...15 lines deleted...]
-      1) запрашивать в пределах своей компетенции дополнительную информацию, необходимую для подтверждения, уточнения или пояснения сведений, содержащихся в представленных Субъектом аккредитации документах;</w:t>
+    <w:bookmarkStart w:name="z1065" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Стоимость работ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z1234" w:id="242"/>
-[...15 lines deleted...]
-      2) расторгнуть Договор в соответствии с законодательством Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z1066" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.1 Переоформление аттестата аккредитации, за исключением предусмотренной пунктом 4.2 настоящего Договора производится безвозмездно.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z1235" w:id="243"/>
-[...359 lines deleted...]
-    <w:bookmarkStart w:name="z1067" w:id="261"/>
+    <w:bookmarkStart w:name="z1067" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4.2. Стоимость переоформления аттестата аккредитации по основаниям, предусмотренным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 22 Закона, определяется Сторонами путем заключения дополнительного соглашения.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z1068" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.3. Стоимость плановой оценки определяется Сторонами путем заключения дополнительного соглашения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z1069" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.4. Оплата выполненных работ производится на основании выставленного счета на оплату.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z1070" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.5. В случае привлечения Органом по аккредитации технических экспертов с других регионов, Субъект аккредитации дополнительно оплачивает стоимость проезда, проживания и суточные расходы указанным экспертам путем перечисления на расчетный счет Органа по аккредитации согласно заключаемым Сторонами дополнительным соглашениям.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z1071" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Порядок проведения сравнительных испытаний и (или) сличений результатов поверки и калибровки средств измерений</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z1072" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.1. Орган по аккредитации в целях оценки (мониторинга) технической компетентности Субъектов аккредитации может запрашивать у Субъекта аккредитации результаты сравнительных испытаний (сличение результатов поверки (калибровки) средств измерений).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z1073" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.2. Подтверждением технической компетентности лабораторий являются результаты сравнительных испытаний (сличение результатов поверки (калибровки) средств измерений) организованных и проведенных аккредитованными провайдерами проверки квалификации согласно документам по стандартизации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z1074" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Ответственность сторон</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z1075" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6.1. Субъект аккредитации несет ответственность за:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z1245" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) достоверность представленных данных Органу по аккредитации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z1246" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) правильное использование знака аккредитации и совмещенного знака в рамках области аккредитации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z1247" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) убытки, нанесенные по его вине Органу по аккредитации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z1248" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) непрерывность выполнения требований критериев аккредитации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z1249" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сроки оплаты за услуги Органа по аккредитации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z1082" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6.2. За несвоевременную оплату Субъект аккредитации выплачивает Органу по аккредитации пеню в размере 0,1 (одна десятая) % от суммы подлежащей оплате за каждый рабочий день просрочки, но не более 25 (двадцати пяти) %.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z1083" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6.3. За нарушение сроков выполнения работ, если это не связано с действием или бездействием Субъекта аккредитации, Орган по аккредитации выплачивает Субъекту аккредитации пеню в размере 0,1 (одна десятая) % от стоимости выполняемых работ за каждый рабочий день просрочки, но не более 25 (двадцати пяти) %.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z1084" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6.4. Уплата пени не освобождает Стороны от исполнения своих обязательств по Договору.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z1085" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6.5. Меры ответственности Сторон, не предусмотренные настоящим Договором, применяются в соответствии с нормами гражданского законодательства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z1086" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6.6. За неисполнение или ненадлежащее исполнение своих обязательств по настоящему Договору, Стороны несут ответственность согласно действующему законодательству Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z1068" w:id="262"/>
-[...15 lines deleted...]
-      4.3. Стоимость плановой оценки определяется Сторонами путем заключения дополнительного соглашения.</w:t>
+    <w:bookmarkStart w:name="z1087" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7. Изменение, прекращение и расторжение Договора</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z1069" w:id="263"/>
-[...15 lines deleted...]
-      4.4. Оплата выполненных работ производится на основании выставленного счета на оплату.</w:t>
+    <w:bookmarkStart w:name="z1088" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7.1. В случае нарушения условий настоящего Договора Субъектом аккредитации и необоснованного не подписания им дополнительного соглашения в сроки, установленные настоящим Договором, Орган по аккредитации расторгает настоящий Договор в одностороннем порядке уведомив об этом Субъект аккредитации не менее чем за 30 (тридцать) календарных дней до предполагаемой даты расторжения. В этом случае, датой расторжения настоящего Договора считается дата, указанная в уведомлении.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z1070" w:id="264"/>
-[...15 lines deleted...]
-      4.5. В случае привлечения Органом по аккредитации технических экспертов с других регионов, Субъект аккредитации дополнительно оплачивает стоимость проезда, проживания и суточные расходы указанным экспертам путем перечисления на расчетный счет Органа по аккредитации согласно заключаемым Сторонами дополнительным соглашениям.</w:t>
+    <w:bookmarkStart w:name="z1089" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7.2. Постаккредитационный договор прекращается в следующих случаях:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z1071" w:id="265"/>
-[...15 lines deleted...]
-      5. Порядок проведения сравнительных испытаний и (или) сличений результатов поверки и калибровки средств измерений</w:t>
+    <w:bookmarkStart w:name="z1090" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ликвидации юридического лица;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z1072" w:id="266"/>
-[...15 lines deleted...]
-      5.1. Орган по аккредитации в целях оценки (мониторинга) технической компетентности Субъектов аккредитации может запрашивать у Субъекта аккредитации результаты сравнительных испытаний (сличение результатов поверки (калибровки) средств измерений).</w:t>
+    <w:bookmarkStart w:name="z1091" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) истечения срока действия аттестата аккредитации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z1073" w:id="267"/>
-[...15 lines deleted...]
-      5.2. Подтверждением технической компетентности лабораторий являются результаты сравнительных испытаний (сличение результатов поверки (калибровки) средств измерений) организованных и проведенных аккредитованными провайдерами проверки квалификации согласно документам по стандартизации.</w:t>
+    <w:bookmarkStart w:name="z1092" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) лишения аттестата аккредитации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z1074" w:id="268"/>
-[...15 lines deleted...]
-      6. Ответственность сторон</w:t>
+    <w:bookmarkStart w:name="z1093" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) аннулирования аттестата аккредитации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z1075" w:id="269"/>
-[...15 lines deleted...]
-      6.1. Субъект аккредитации несет ответственность за:</w:t>
+    <w:bookmarkStart w:name="z1094" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) неустранения несоответствий, послуживших основанием для отзыва аттестата аккредитации, в этом случае датой прекращения постаккредитационного договора, считается день, следующий за датой истечения срока устранения несоответствий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z1245" w:id="270"/>
-[...15 lines deleted...]
-      1) достоверность представленных данных Органу по аккредитации;</w:t>
+    <w:bookmarkStart w:name="z1095" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) расторжения настоящего Договора в соответствии с гражданским законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z1246" w:id="271"/>
-[...15 lines deleted...]
-      2) правильное использование знака аккредитации и совмещенного знака в рамках области аккредитации;</w:t>
+    <w:bookmarkStart w:name="z1096" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7.3. При расторжении настоящего Договора (за исключением прекращения) оплаченные Субъектом аккредитации суммы возвращаются за вычетом фактически понесенных затрат Органом по аккредитации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z1247" w:id="272"/>
-[...15 lines deleted...]
-      3) убытки, нанесенные по его вине Органу по аккредитации;</w:t>
+    <w:bookmarkStart w:name="z1097" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8. Обстоятельства непреодолимой силы (форс-мажор)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z1248" w:id="273"/>
-[...15 lines deleted...]
-      4) непрерывность выполнения требований критериев аккредитации;</w:t>
+    <w:bookmarkStart w:name="z1098" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8.1. Стороны освобождаются от ответственности за частичное или полное неисполнение своих обязательств по настоящему Договору, если оно явилось следствием обстоятельств непреодолимой силы (наводнение, землетрясение), при условии, что эти обстоятельства сделали невозможным исполнение любой из Сторон своих обязательств по настоящему Договору.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z1249" w:id="274"/>
-[...15 lines deleted...]
-      5) сроки оплаты за услуги Органа по аккредитации.</w:t>
+    <w:bookmarkStart w:name="z1099" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8.2. Срок исполнения обязательств по настоящему Договору отодвигается соразмерно времени, в течение которого действовали обстоятельства непреодолимой силы, а также последствия, вызванные этими обстоятельствами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z1082" w:id="275"/>
-[...15 lines deleted...]
-      6.2. За несвоевременную оплату Субъект аккредитации выплачивает Органу по аккредитации пеню в размере 0,1 (одна десятая) % от суммы подлежащей оплате за каждый рабочий день просрочки, но не более 25 (двадцати пяти) %.</w:t>
+    <w:bookmarkStart w:name="z1100" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8.3. Любая из Сторон, при возникновении обстоятельств непреодолимой силы, обязана в течение 5 (пяти) календарных дней с даты их наступления уведомить другую Сторону о наступлении этих обстоятельств.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z1083" w:id="276"/>
-[...15 lines deleted...]
-      6.3. За нарушение сроков выполнения работ, если это не связано с действием или бездействием Субъекта аккредитации, Орган по аккредитации выплачивает Субъекту аккредитации пеню в размере 0,1 (одна десятая) % от стоимости выполняемых работ за каждый рабочий день просрочки, но не более 25 (двадцати пяти) %.</w:t>
+    <w:bookmarkStart w:name="z1101" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8.4. Документами, подтверждающими факт свершения обстоятельств непреодолимой силы, являются соответствующие документы (справки, акты и другие), выданные уполномоченными на то государственными органами или организациями Республики Казахстан, где обстоятельства непреодолимой силы имели место.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z1084" w:id="277"/>
-[...15 lines deleted...]
-      6.4. Уплата пени не освобождает Стороны от исполнения своих обязательств по Договору.</w:t>
+    <w:bookmarkStart w:name="z1102" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8.5. Если обстоятельства непреодолимой силы продолжают действовать более 3 (трех) месяцев и нет возможности сделать обязательное заявление о дате их прекращения, то каждая Сторона вправе расторгнуть настоящий Договор и в этом случае Орган по аккредитации обязан вернуть Субъекту аккредитации оплаченные суммы за вычетом стоимости фактически выполненных работ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z1085" w:id="278"/>
-[...15 lines deleted...]
-      6.5. Меры ответственности Сторон, не предусмотренные настоящим Договором, применяются в соответствии с нормами гражданского законодательства Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1103" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8.6. Не уведомление или несвоевременное уведомление лишает Сторону права ссылаться на любое вышеуказанное обстоятельство, как на основание, освобождающее от ответственности за неисполнение обязательства по настоящему Договору.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z1086" w:id="279"/>
-[...15 lines deleted...]
-      6.6. За неисполнение или ненадлежащее исполнение своих обязательств по настоящему Договору, Стороны несут ответственность согласно действующему законодательству Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1104" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9. Порядок разрешения споров</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z1087" w:id="280"/>
+    <w:bookmarkStart w:name="z1105" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9.1. В случае разногласий, которые могут возникнуть в процессе реализации настоящего Договора, Стороны обязуются разрешить их путем переговоров.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z1106" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9.2. В случае не урегулирования спора путем переговоров, он может быть передан на рассмотрение в судебные органы по месту нахождения Органа по аккредитации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z1107" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 7. Изменение, прекращение и расторжение Договора</w:t>
-[...39 lines deleted...]
-      7.2. Постаккредитационный договор прекращается в следующих случаях:</w:t>
+        <w:t xml:space="preserve"> 10. Заключительные положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z1090" w:id="283"/>
-[...15 lines deleted...]
-      1) ликвидации юридического лица;</w:t>
+    <w:bookmarkStart w:name="z1108" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10.1. Настоящий Договор считается заключенным со дня его подписания Сторонами, если настоящий Договор подлежит регистрации в территориальном подразделении Комитета казначейства Министерства финансов Республики Казахстан - со дня регистрации и действует до полного исполнения Сторонами обязательств по нему.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z1091" w:id="284"/>
-[...15 lines deleted...]
-      2) истечения срока действия аттестата аккредитации;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 10.2 предусматривается в редакции приказа и.о. Министра торговли и интеграции РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10.2. Настоящий Договор составлен на казахском и русском языках в электронном виде в информационной системе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 10.3 предусматривается в редакции приказа и.о. Министра торговли и интеграции РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10.3. Стороны договорились, что обмен информацией между Сторонами, осуществляемый в информационной системе, является официальным.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1111" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подтверждением получения информации Заявителем от Органа по аккредитации является уведомление в информационной системе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z1092" w:id="285"/>
-[...15 lines deleted...]
-      3) лишения аттестата аккредитации;</w:t>
+    <w:bookmarkStart w:name="z1112" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10.4. Все изменения и дополнения к настоящему Договору действительны лишь при условии, что они совершены в той же форме что и настоящий Договор и подписаны Сторонами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z1093" w:id="286"/>
-[...15 lines deleted...]
-      4) аннулирования аттестата аккредитации;</w:t>
+    <w:bookmarkStart w:name="z1113" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10.5. Во всем ином, что не предусмотрено настоящим Договором, Стороны руководствуются действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z1094" w:id="287"/>
-[...15 lines deleted...]
-      5) неустранения несоответствий, послуживших основанием для отзыва аттестата аккредитации, в этом случае датой прекращения постаккредитационного договора, считается день, следующий за датой истечения срока устранения несоответствий;</w:t>
+    <w:bookmarkStart w:name="z1114" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11. Реквизиты Сторон</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z1095" w:id="288"/>
-[...390 lines deleted...]
-    <w:bookmarkEnd w:id="307"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1115" w:id="308"/>
+          <w:bookmarkStart w:name="z1115" w:id="288"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Заявитель:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="308"/>
+          <w:bookmarkEnd w:id="288"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -26002,70 +27871,70 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (полное наименование, юридический и фактический адрес, банковские реквизиты, номер телефона, должность, фамилия, имя и отчество (при наличии))</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1118" w:id="309"/>
+          <w:bookmarkStart w:name="z1118" w:id="289"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Орган по аккредитации:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="309"/>
+          <w:bookmarkEnd w:id="289"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -26086,131 +27955,131 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (полное наименование, юридический и фактический адрес, банковские реквизиты, номер телефона, должность, фамилия, имя и отчество (при наличии))</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1122" w:id="310"/>
+          <w:bookmarkStart w:name="z1122" w:id="290"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Дата и время подписания электронной цифровой подписью Заявителя</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="310"/>
+          <w:bookmarkEnd w:id="290"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Фамилия, имя и отчество (при наличии) из электронной цифровой подписи Заявителя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1124" w:id="311"/>
+          <w:bookmarkStart w:name="z1124" w:id="291"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата и время подписания электронной цифровой подписью Органа по аккредитации</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="311"/>
+          <w:bookmarkEnd w:id="291"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Фамилия, имя и отчество (при наличии) из электронной цифровой подписи Органа по аккредитации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
@@ -26284,322 +28153,322 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Типовому постаккредитационному договору</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1128" w:id="312"/>
+    <w:bookmarkStart w:name="z1128" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                          Анкета обратной связи</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z1129" w:id="313"/>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z1129" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование субъекта аккредитации:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z1130" w:id="314"/>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z1130" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z1131" w:id="315"/>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z1131" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (полное наименование субъекта аккредитации)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="315"/>
-    <w:bookmarkStart w:name="z1132" w:id="316"/>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z1132" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       __________________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z1133" w:id="317"/>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z1133" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z1134" w:id="318"/>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z1134" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (фамилия, имя, отчество (при наличии) и должность руководителя заявителя)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z1135" w:id="319"/>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z1135" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оцените качество работ, выполняемых органом по аккредитации (5-отлично, 4-очень хорошо, 3-хорошо, 2-удовлетворительно, 1-плохо).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="319"/>
-    <w:bookmarkStart w:name="z1136" w:id="320"/>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z1136" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отметьте соответствующую цифру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z1137" w:id="321"/>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z1137" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Вид работы: _________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkEnd w:id="301"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1138" w:id="322"/>
+          <w:bookmarkStart w:name="z1138" w:id="302"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> Наименование вопроса</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="322"/>
+          <w:bookmarkEnd w:id="302"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -26616,80 +28485,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1141" w:id="323"/>
+          <w:bookmarkStart w:name="z1141" w:id="303"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Варианты ответов</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="323"/>
+          <w:bookmarkEnd w:id="303"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -26829,110 +28698,110 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1148" w:id="324"/>
+    <w:bookmarkStart w:name="z1148" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Благодарим Вас за искренние ответы!</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z1149" w:id="325"/>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z1149" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ваши замечания и пожелания обязательно будут рассмотрены нами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z1150" w:id="326"/>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z1150" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мы хотим, чтобы наше совместное сотрудничество продолжалось и стало еще более эффективным, и плодотворным!</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkEnd w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -27043,68 +28912,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 октября 2008 года № 430</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z181" w:id="327"/>
+    <w:bookmarkStart w:name="z181" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Область аккредитации поверочной/калибровочной лаборатории</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkEnd w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 6 исключено приказом Министра торговли и интеграции РК от 08.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -27221,80 +29090,80 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и торговли Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 октября 2008 года № 430</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z12" w:id="328"/>
+    <w:bookmarkStart w:name="z12" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Область аккредитации</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>провайдера проверки квалификации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkEnd w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приказ дополнен приложением 6-1 в соответствии с приказом и.о. Министра по инвестициям и развитию РК от 01.06.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -27660,80 +29529,80 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z78" w:id="329"/>
+    <w:bookmarkStart w:name="z78" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Область аккредитации</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>медицинской лаборатории (центра)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkEnd w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приказ дополнен приложением 6-3 в соответствии с приказом и.о. Министра по инвестициям и развитию РК от 01.06.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -27870,68 +29739,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 октября 2008 года № 430</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z182" w:id="330"/>
+    <w:bookmarkStart w:name="z182" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Область аккредитации провайдера проверки квалификации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkEnd w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 7 исключено приказом Министра торговли и интеграции РК от 08.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -28048,68 +29917,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 октября 2008 года № 430</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z183" w:id="331"/>
+    <w:bookmarkStart w:name="z183" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Область аккредитации инспекционного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkEnd w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 8 исключено приказом Министра торговли и интеграции РК от 08.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -28226,68 +30095,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 октября 2008 года № 430</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z184" w:id="332"/>
+    <w:bookmarkStart w:name="z184" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Область аккредитации медицинской лаборатории</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkEnd w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 9 исключено приказом Министра торговли и интеграции РК от 08.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -28404,68 +30273,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 октября 2008 года № 430</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z185" w:id="333"/>
+    <w:bookmarkStart w:name="z185" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Область аккредитации органа по валидации и верификации парниковых газов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkEnd w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 10 исключено приказом Министра торговли и интеграции РК от 08.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -28582,69 +30451,69 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 октября 2008 года № 430</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z186" w:id="334"/>
+    <w:bookmarkStart w:name="z186" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Паспорт для органов по подтверждению соответствия, испытательных, поверочных, калибровочных лабораторий (центров), медицинских лабораторий, юридических лиц, осуществляющих метрологическую аттестацию методик выполнения измерений, инспекционных органов, органов по валидации и верификации парниковых газов, провайдеров проверки квалификации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z187" w:id="335"/>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z187" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -28669,51 +30538,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исключено приказом Министра торговли и интеграции РК от 08.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 398-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.07.2021).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkEnd w:id="315"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -28792,68 +30661,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 октября 2008 года № 430</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z198" w:id="336"/>
+    <w:bookmarkStart w:name="z198" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения о персонале</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkEnd w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 12 исключено приказом Министра торговли и интеграции РК от 08.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -28970,68 +30839,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 октября 2008 года № 430</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z199" w:id="337"/>
+    <w:bookmarkStart w:name="z199" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                          Типовой предаккредитационный договор</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkEnd w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 13 исключено приказом Министра торговли и интеграции РК от 08.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -29148,68 +31017,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 октября 2008 года № 430</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z254" w:id="338"/>
+    <w:bookmarkStart w:name="z254" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                          Типовой постаккредитационный договор</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkEnd w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 14 исключено приказом Министра торговли и интеграции РК от 08.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -29253,55 +31122,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -29627,31 +31496,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>