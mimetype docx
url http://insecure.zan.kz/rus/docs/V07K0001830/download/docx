--- v0 (2025-11-07)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ef13be2" w14:textId="ef13be2">
+    <w:p w14:paraId="8964e92" w14:textId="8964e92">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -816,51 +816,51 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Карагандинской области</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от "30" мая 2007 года</w:t>
+              <w:t>от 30 мая 2007 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 12/03</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
@@ -868,61 +868,61 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень объектов государственного контроля в области карантина растений, где устанавливается карантинная зона с введением карантинного режима</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение – в редакции постановления акимата Карагандинской области от 16.05.2025 </w:t>
+      Сноска. Приложение – в редакции постановления акимата Карагандинской области от 06.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 27/05</w:t>
+        <w:t>№ 08/10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -1605,87 +1605,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-38</w:t>
-[...35 lines deleted...]
-3829,976</w:t>
+39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4043,476</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2611,52 +2611,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Карагандинское погрузочно-транспортное управление (КПТУ) №7 УД АО "Арселор Миттал Темиртау", полоса отвода железных дорог</w:t>
+              <w:t xml:space="preserve">
+Карагандинское погрузочно-транспортное управление (КПТУ) №7 УД АО "Арселор Миттал Темиртау", полоса отвода железных дорог </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2879,81 +2879,80 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с/о Карагандинский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...29 lines deleted...]
-3</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3031,60 +3030,83 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3160,60 +3182,83 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3250,155 +3295,86 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Переоформ-лено,09 ноябрь 2024 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...103 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3424,201 +3400,200 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50</w:t>
-[...35 lines deleted...]
-25 июня 2007 года</w:t>
+107</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Переоформ-лено, 26 февраля 2025 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
-[...72 lines deleted...]
-с/о Ильичевский</w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+к/х "Надежда", с/х угодья</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+с/о Мичуринский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3646,179 +3621,203 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30</w:t>
-[...35 lines deleted...]
-19 июня 2015 года, бывший землепользова- тель – ф/х "Ташимова Л"</w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25 июня 2007 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
-[...50 lines deleted...]
-          <w:p/>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ПК "Жанат", с/х угодья</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+с/о Ильичевский</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3844,203 +3843,179 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,1</w:t>
-[...35 lines deleted...]
-09 августа 2023 года</w:t>
+30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19 июня 2015 года, бывший землепользова- тель – ф/х "Ташимова Л"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
-[...74 lines deleted...]
-          </w:p>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГУ "Отдел жилищно-коммунального хозяйства, пассажирского транспорта, автомобильных дорог и жилищной инспекции Абайского района", полоса отвода автодорог районного значения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4066,179 +4041,203 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7,5</w:t>
-[...35 lines deleted...]
-10 августа 2015 года</w:t>
+0,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+09 августа 2023 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11</w:t>
-[...50 lines deleted...]
-          <w:p/>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аким сельского округа, земли запаса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+с/о Мичуринский</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4264,164 +4263,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12,5</w:t>
-[...35 lines deleted...]
-25 августа 2016 года</w:t>
+7,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 августа 2015 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12</w:t>
-[...35 lines deleted...]
-к/х "Қарлығаш", с/х угодья</w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+к/х "Барс", с/х угодья</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
@@ -4462,164 +4461,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18,99</w:t>
-[...35 lines deleted...]
-04 августа 2017 года</w:t>
+12,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25 августа 2016 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13</w:t>
-[...35 lines deleted...]
-к/х "Керекеша В.Е.", с/х угодья</w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+к/х "Қарлығаш", с/х угодья</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4684,128 +4683,128 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-107</w:t>
-[...35 lines deleted...]
-25 августа 2016 года</w:t>
+18,99</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04 августа 2017 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14</w:t>
+13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4909,189 +4908,204 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15</w:t>
+14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 к/х "Шевченко", с/х угодья</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...11 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5169,60 +5183,83 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5260,116 +5297,118 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 03 июля 2018 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:tcBorders>
-[...64 lines deleted...]
-к/х "Хоменко" ,с/х угодья</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+к/х "Хоменко",с/х угодья</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5481,135 +5520,89 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 23 июня 2020 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...70 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -5632,164 +5625,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-147</w:t>
-[...35 lines deleted...]
-06 октября 2023 года, перео-формлено, быв-ший землепо-льзователь - к/х "Колесникова"</w:t>
+213,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20 июня 2025 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18</w:t>
-[...35 lines deleted...]
-к/х "Татуин", с/х угодья</w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ТОО "ТАS 2009", с/х угодья</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
@@ -5830,164 +5823,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-140</w:t>
-[...35 lines deleted...]
-23 июня 2020 года</w:t>
+147</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+06 октября 2023 года, перео-формлено, быв-ший землепо-льзователь - к/х "Колесникова"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19</w:t>
-[...35 lines deleted...]
-Аким сельского округа, земли запаса</w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+к/х "Татуин", с/х угодья</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
@@ -6028,164 +6021,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-920</w:t>
-[...35 lines deleted...]
-04 августа 2021 года</w:t>
+140</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23 июня 2020 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20</w:t>
-[...35 lines deleted...]
-ИП "Жевлакова А.Н." с/х угодья</w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аким сельского округа, земли запаса</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
@@ -6226,164 +6219,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-45,39</w:t>
-[...35 lines deleted...]
-Переоформ-лено,04 сентябрь 2023 года</w:t>
+920</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04 августа 2021 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-21</w:t>
-[...35 lines deleted...]
-ф/х "Сарыбұлақ", с/х угодья</w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ИП "Жевлакова А.Н." с/х угодья</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
@@ -6424,164 +6417,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...35 lines deleted...]
-04 августа 2021 года</w:t>
+45,39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Переоформ-лено,04 сентябрь 2023 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22</w:t>
-[...35 lines deleted...]
-к/х "Крухинец", с/х угодья</w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ф/х "Сарыбұлақ", с/х угодья</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
@@ -6622,51 +6615,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5,9</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6699,125 +6692,102 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-23</w:t>
-[...73 lines deleted...]
-          </w:p>
+21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+к/х "Крухинец", с/х угодья</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6843,203 +6813,200 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2,4</w:t>
-[...35 lines deleted...]
-05 августа 2021года. </w:t>
+5,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04 августа 2021 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...103 lines deleted...]
-с/о Ильичевский</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ГУ "Апарат акимат сельский округа Карагандинский", земли населенного пункта </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+с/о Карагандинский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7067,133 +7034,205 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-168</w:t>
-[...35 lines deleted...]
-Переоформ-лено,17 июль 2024 года</w:t>
+2,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+переоформлен, 16 февраля 2024 года.. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...34 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ИП "Бунтовский Илья Николаевич", с/х угодья</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+с/о Ильичевский</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7219,88 +7258,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-76</w:t>
-[...36 lines deleted...]
-14 июля 2022 года</w:t>
+168</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Переоформ-лено,17 июль 2024 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -7372,179 +7410,134 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-204</w:t>
-[...14 lines deleted...]
-          <w:p/>
+76</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14 июля 2022 года</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...103 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7570,128 +7563,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,03</w:t>
-[...37 lines deleted...]
-          </w:p>
+204</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-26</w:t>
+24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7719,51 +7689,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-поселок Южный</w:t>
+с/о Дубовский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7791,200 +7761,200 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1,2</w:t>
-[...35 lines deleted...]
-01 тамыз 2022 года</w:t>
+0,03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01 августа 2022 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-27</w:t>
-[...71 lines deleted...]
-ул. Промышленная 28А</w:t>
+25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Карагандинский областной филиал КОФ АО "НК "ҚазАвтоЖол" полоса отвода автодорог республиканского значения, (Кызылорда-Павлодар)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Южный</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8012,200 +7982,200 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,05</w:t>
-[...35 lines deleted...]
-15 августа 2023 года</w:t>
+1,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01 августа 2022 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-28</w:t>
-[...71 lines deleted...]
-с/о Курминский</w:t>
+26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГУ "Апарат акимат город Абай", земли населенного пункта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ул. Промышленная 28А</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8233,51 +8203,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,5</w:t>
+0,05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8310,123 +8280,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-29</w:t>
-[...71 lines deleted...]
-поселок Карабас</w:t>
+27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Карагандинский областной филиал КОФ АО "НК "ҚазАвтоЖол" полоса отвода автодорог республиканского значения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+с/о Курминский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8454,804 +8424,804 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,276</w:t>
-[...35 lines deleted...]
-11 июля 2023 года</w:t>
+0,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15 августа 2023 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-II.</w:t>
-[...141 lines deleted...]
-            </w:pPr>
+28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ТОО "КТЖ-Грузовые перевозки" Карабас КЗХ 675407 железнодорожная станция</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Карабас</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,276</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11 июля 2023 года</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...181 lines deleted...]
-            </w:r>
+II.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Актогайский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1530</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+к/х "Думан", с/х угодья</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+с/о Карабулакский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...121 lines deleted...]
-10 августа 2008 года</w:t>
+              <w:t>
+700</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30 мая 2007 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...73 lines deleted...]
-          </w:p>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ГУ "Управление пассажирского транспорта и автомобильных дорог Карагандинской области", полоса отвода автодорог областного и районного значения </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9277,128 +9247,128 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-400</w:t>
-[...35 lines deleted...]
-23 августа 2019 года</w:t>
+208</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 августа 2008 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9426,51 +9396,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-с/о Абайский</w:t>
+с/о Жидебайский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9498,1025 +9468,1048 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-222</w:t>
-[...35 lines deleted...]
-11 сентября 2020 года</w:t>
+400</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23 августа 2019 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-III.</w:t>
-[...141 lines deleted...]
-            </w:pPr>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аким сельского округа, земли запаса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+с/о Абайский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+222</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11 сентября 2020 года</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...180 lines deleted...]
-            </w:r>
+III.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бухар жырауский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3098,66</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...179 lines deleted...]
-7 июля 2006 года</w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ТОО "Агрохолдинг ВЕREKE", с/х угодья </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+с/о Ростовский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+268</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22 декабря 2022 года, перео-формлено бывший землепользова- тель – ТОО ПК "Кирова"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...180 lines deleted...]
-03 сентября 2010 года</w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ПК "Асыл", с/х угодья</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+с/о Каражарский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+686</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7 июля 2006 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...50 lines deleted...]
-          <w:p/>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ТОО "Дизель плюс", с/х угодья</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+с/о Тузды</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10542,202 +10535,179 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-40</w:t>
-[...35 lines deleted...]
-02 сентября 2019 года</w:t>
+590</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03 сентября 2010 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аким сельского округа, земли запаса</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...31 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10763,642 +10733,642 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-290</w:t>
-[...35 lines deleted...]
-28 июня 2016 года</w:t>
+40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02 сентября 2019 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...179 lines deleted...]
-12 августа 2016 года</w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аким сельского округа, земли запаса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+с/о Доскейский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+290</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28 июня 2016 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
-[...179 lines deleted...]
-Перео-формлено</w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аким поселкового округа, земли населенного пункта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок имени Г.Мустафина</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12 августа 2016 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
-[...71 lines deleted...]
-поселок имени Г.Мустафина</w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГУ "Управление пассажирского транспорта и автомобильных дорог Карагандинской области" полоса отвода автодорог областного и районного значения, Бастау-Актау-Темиртау 25-27 км</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+с/о Тузды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11426,200 +11396,200 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8,2</w:t>
-[...35 lines deleted...]
-23 августа 2016 года</w:t>
+120</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перео-формлено</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
-[...71 lines deleted...]
-с/о Доскейский</w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ТОО "Ак-Нура ХПП", территория предприятия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок имени Г.Мустафина</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11647,201 +11617,201 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,23</w:t>
-[...35 lines deleted...]
-25 августа 2021 года</w:t>
+8,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23 августа 2016 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
-[...35 lines deleted...]
-ГУ "Управление пассажирского транспорта и автомобильных дорог Карагандинской области", полоса отвода автодорог областного, районного значения (Караганда-Аягөз-Бөғаз)</w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аким сельского округа, земли населенного пункта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-с/о Кокпектинский</w:t>
+с/о Доскейский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11869,164 +11839,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-21</w:t>
-[...35 lines deleted...]
-04 августа 2022 года</w:t>
+0,23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25 августа 2021 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11</w:t>
-[...35 lines deleted...]
-Аким сельского округа, земли населенного пункта</w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+к/х "Стрелец", с/х угодья</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
@@ -12067,200 +12037,201 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-25</w:t>
-[...35 lines deleted...]
-09 августа 2022 года</w:t>
+0,23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+06 августа 2025 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12</w:t>
-[...71 lines deleted...]
-с/о Петровский</w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГУ "Управление пассажирского транспорта и автомобильных дорог Карагандинской области", полоса отвода автодорог областного, районного значения (Караганда-Аягөз-Бөғаз)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+с/о Кокпектинский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12288,950 +12259,1041 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-80</w:t>
-[...35 lines deleted...]
-14 августа 2024 года</w:t>
+21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04 августа 2022 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-IV.</w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аким сельского округа, земли населенного пункта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...134 lines deleted...]
-            </w:pPr>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+09 августа 2022 года</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аким сельского округа, земли населенного пункта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+с/о Петровский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аким сельского округа, земли запаса</w:t>
-[...144 lines deleted...]
-переоформлено</w:t>
+80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14 августа 2024 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...202 lines deleted...]
-29 июня 2006 года</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+к/х "Нур-Адил", с/х угодья</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+с/о Жанаталап</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01 августа 2025 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...117 lines deleted...]
-06 июня 2024 года</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+к/х "Марат", с/х угодья</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+с/о Тогызкудык</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+120</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+06 августа 2025 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...73 lines deleted...]
-          </w:p>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГУ "Управление пассажирского транспорта и автомобильных дорог Карагандинской области", полоса отвода автодорог областного, районного значения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13257,200 +13319,200 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-99</w:t>
-[...35 lines deleted...]
-16 июня 2011 года</w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25 сентября 2025 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...71 lines deleted...]
-с/о имени Н.Абдирова</w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГУ "Апарат акимат поселк Ботакара", земли населенного пункта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+п.Ботакара</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13478,557 +13540,539 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-83,2</w:t>
-[...35 lines deleted...]
-15 июня 2011 года</w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21 августа 2025 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...213 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+IV.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Каркаралинский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5523,138</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...38 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:tcBorders>
-[...43 lines deleted...]
-          <w:p/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аким сельского округа, земли запаса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+с/о Тегисшилдикский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+455</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+переоформлено</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...104 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14054,182 +14098,136 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-150</w:t>
-[...35 lines deleted...]
-09 сентября 2021 года</w:t>
+636,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Переоформ-лено,25 июля 2025 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...70 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -14252,164 +14250,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-150</w:t>
-[...35 lines deleted...]
-29 августа 2023 года</w:t>
+400</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22 июля 2025 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
-[...35 lines deleted...]
-к/х "Алпан", с/х угодья</w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+к/х "Шокпартас", с/х угодья</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
@@ -14450,178 +14448,166 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-200</w:t>
-[...35 lines deleted...]
-29 августа 2023 года</w:t>
+330</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29 июня 2006 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:tcBorders>
-[...78 lines deleted...]
-Акимат сельского округа, земли запаса </w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+к/х "Елдос", с/х угодья</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
@@ -14662,182 +14648,137 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-600</w:t>
-[...35 lines deleted...]
-29 августа 2023 года</w:t>
+1257,23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+06 сентября 2019 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...70 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -14860,1026 +14801,1018 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-755</w:t>
-[...37 lines deleted...]
-          </w:p>
+332,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-V.</w:t>
-[...141 lines deleted...]
-            </w:pPr>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Карагандинский областной филиал АО "НК" ҚазАвтоЖол" полоса отвода автодорог республиканского значения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+с/о Каршыгалинский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+99</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16 июня 2011 года</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГУ "Управление пассажирского транспорта и автомобильных дорог Карагандинской области" полоса отвода автодорог областного и районного значения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+с/о имени Н.Абдирова</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ТОО "Черниговский и К", с/х угодья</w:t>
-[...144 lines deleted...]
-переоформлено</w:t>
+83,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15 июня 2011 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...156 lines deleted...]
-06 июня 2012 года </w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+к/х "Әбу", с/х угодья</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+с/о Томарский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+09 сентября 2021 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...179 lines deleted...]
-06 августа 2004 года</w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+к/х "Әлішер", с/х угодья,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29 августа 2023 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...74 lines deleted...]
-          </w:p>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+к/х "Алпан", с/х угодья</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15905,164 +15838,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-43</w:t>
-[...35 lines deleted...]
-16 июня 2006 года</w:t>
+200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29 августа 2023 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...35 lines deleted...]
-к/х "Михайлев А.Н.", с/х угодья</w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Акимат сельского округа, земли запаса </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
@@ -16103,1923 +16036,1792 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-160</w:t>
-[...35 lines deleted...]
-14 июля 2004 года</w:t>
+600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18 августа 2025 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...35 lines deleted...]
-ф/х "Алгабас-Агро", с/х угодья</w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Акимат сельского округа, земли запаса</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...71 lines deleted...]
-переоформлено</w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+759</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Переоформ-лено,04 августа 2025 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
-[...179 lines deleted...]
-12 июля 2006 года</w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГУ "Отдел жилищно-коммунального хозяйства, пассажирского транспорта, автомобильных дорог и жилищной инспекции Абайского района", полоса отвода автодорог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29 августа 2023 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
-[...179 lines deleted...]
-переоформлено, бывший землепользова-тель – ПК "Индустриаль-ный"</w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ип "Сырбаева", с/х угодья</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28 июня 2025 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
-[...180 lines deleted...]
-            </w:r>
+V.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нуринский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10003,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:tcBorders>
-[...70 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-с/о Заречный</w:t>
-[...107 lines deleted...]
-12 июня 2007 года</w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ТОО "Черниговский и К", с/х угодья</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+с/о Кобетейский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+900</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Переоформлено</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...70 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...101 lines deleted...]
-20 июня 2007 года</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+572,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+08 июля 2025 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12</w:t>
-[...179 lines deleted...]
-09 июля 2008 года</w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Карагандинский областной филиал АО "НК " ҚазАвтоЖол" полоса отвода автодорог республиканского значения </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+158,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+06 июня 2012 года </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13</w:t>
-[...179 lines deleted...]
-14 августа 2020 года</w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ТОО "Отқанжар", с/х угодья</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+с/о Изендинский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1171</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+06 августа 2004 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14</w:t>
-[...71 lines deleted...]
-с/о Изендинский</w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аким сельского округа, земли запаса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+с/о Кертиндинский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18047,454 +17849,447 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,1</w:t>
-[...35 lines deleted...]
-19 июня.2023 года</w:t>
+43</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16 июня 2006 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-VI.</w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+к/х "Михайлев А.Н.", с/х угодья</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...134 lines deleted...]
-            </w:pPr>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+160</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14 июля 2004 года</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...143 lines deleted...]
-133,5</w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ф/х "Алгабас-Агро", с/х угодья </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1209</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18527,1567 +18322,1672 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ТОО "Карой" , с/х угодья</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+с/о Каройский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-к/х "Бірлік", с/х угодья</w:t>
-[...143 lines deleted...]
-14 августа 2013 года</w:t>
+671</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12 июля 2006 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...180 lines deleted...]
-переоформлено</w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ТОО "Тассуат-Агро", с/х угодья</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+с/о Тассуатский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+855</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+переоформлено, бывший землепользова-тель – ПК "Индустриаль-ный"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...157 lines deleted...]
-19 июля 2006 года</w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+к/х "Альдеран", с/х угодья</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+с/о Акмешитский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+114</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12 июня 2013 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...156 lines deleted...]
-19 июля 2006 года</w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+к/х "Шортанов Е.Ж.", с/х угодья</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+с/о Заречный</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+674</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20 июня 2007 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-VII.</w:t>
-[...141 lines deleted...]
-            </w:pPr>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ТОО "Кайнар", с/х угодья</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+с/о Кайнарский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+09 июля 2008 года</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ТОО "Пржевальское", с/х угодья</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+с/о Музбел</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-к/х "Денис", с/х угодья</w:t>
-[...143 lines deleted...]
-26 июля 2007 года</w:t>
+327</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14 августа 2020 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...180 lines deleted...]
-14 июня 2013 года</w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГУ "Управление пассажирского транспорта и автомобильных дорог Карагандинской области", полоса отвода автодорог областного и районного значения (Караганды - Шахтинск-Есенгелди - Кайнар – Нура, 144-165 км)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+с/о Изендинский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19 июня.2023 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...50 lines deleted...]
-          <w:p/>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ТОО "Ахмет аул-2030", с/х угодья</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+с/о Ахмет </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -20113,575 +20013,605 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-315</w:t>
-[...35 lines deleted...]
-14 июня 2013 года</w:t>
+1099,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19 сентября 2025 года.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...35 lines deleted...]
-к/х "Кайнар", с/х угодья</w:t>
+VI.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...114 lines deleted...]
-            </w:r>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Осакаровский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+594,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...83 lines deleted...]
-              <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31</w:t>
-[...35 lines deleted...]
-14 июня 2013 года</w:t>
+к/х "Жумадилов" с/х угодья</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+с/о Сункар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+133,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+переоформлено</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...50 lines deleted...]
-          <w:p/>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+к/х "Бірлік", с/х угодья</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+с/о Сарыозек</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -20707,2350 +20637,2457 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-127</w:t>
-[...35 lines deleted...]
-20 июля 2012 года</w:t>
+87</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14 августа 2013 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
-[...156 lines deleted...]
-14 июня 2013 года</w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ТОО "TAVRIDA 1" с/х угодья</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+с/о Николаевский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+308</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+переоформлено</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
-[...179 lines deleted...]
-12 июня 2013 года</w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ГУ "Управление пассажирского транспорта и автомобильных дорог Карагандинской области", полоса отвода автодорог областного и районного значения </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+66</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19 июля 2006 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
-[...181 lines deleted...]
-            </w:r>
+VII.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шетский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4151</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...97 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16</w:t>
-[...35 lines deleted...]
-14 августа 2015 года</w:t>
+к/х "Денис", с/х угодья</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+с/о Краснополянский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+251</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26 июля 2007 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11</w:t>
-[...156 lines deleted...]
-29 июля 2014 года</w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+к/х "Кайракты", с/х угодья</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+с/о Таглинский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+531</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+14 июня 2013года </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12</w:t>
-[...35 lines deleted...]
-к/х "Үңірек" ,с/х угодья</w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+к/х "Сарыжал", с/х угодья</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...71 lines deleted...]
-19 августа 2021 года</w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+315</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14 июня 2013 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+к/х "Кайнар", с/х угодья</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...134 lines deleted...]
-            </w:pPr>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+108</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+переоформлено</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-I.</w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+к/х "Тағылы", с/х угодья</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...134 lines deleted...]
-            </w:pPr>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14 июня 2013 года</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...27 lines deleted...]
-          </w:p>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+к/х "Нұр", с/х угодья</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...173 lines deleted...]
-20 мая 2004 года</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+127</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20 июля 2012 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аким сельского округа, земли запаса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...150 lines deleted...]
-20 мая 2004 года</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+944</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14 июня 2013 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...163 lines deleted...]
-20 мая 2004 года</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+к/х "Дружба", с/х угодья</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+с/о Коктенкольский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1426</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12 июня 2013 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...55 lines deleted...]
-Балхаш - Конырат вдоль дороги</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аким сельского округа, земли запаса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+с/о Шетский</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23078,202 +23115,193 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
-[...35 lines deleted...]
-16 мая 2011 года</w:t>
+66,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02 июля 2013 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аким сельского округа, земли запаса</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...31 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -23299,204 +23327,179 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-100</w:t>
-[...35 lines deleted...]
-26 мая 2004 года</w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14 августа 2015 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...104 lines deleted...]
-          </w:p>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аким сельского округа, земли запаса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -23522,159 +23525,182 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-210</w:t>
-[...35 lines deleted...]
-14 июня 2010 года</w:t>
+290</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29 июля 2014 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+к/х "Үңірек" ,с/х угодья</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...47 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -23697,458 +23723,415 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18</w:t>
-[...35 lines deleted...]
-14 июня 2010 года</w:t>
+45,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19 августа 2021 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...189 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ИТОГО по районам:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+148</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28943,874</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-II.</w:t>
+I.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...72 lines deleted...]
-24,9</w:t>
+              <w:t xml:space="preserve">
+город Балхаш </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+388</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24215,87 +24198,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ГУ "Отдел жилищно - коммунального хозяйства, пассажирского транспорта и автомобильных дорог г.Приозерска", земли населенного пункта</w:t>
-[...35 lines deleted...]
-ул. Абая</w:t>
+ГУ "Отдел жилищно - коммунального зозяйства, пассажирского транспорта и автомобильных дорог г.Балхаш", земли населенного пункта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+парк 30 лет ВЛКСМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24323,87 +24306,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1,2</w:t>
-[...35 lines deleted...]
-переоформлено</w:t>
+12,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20 мая 2004 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -24426,159 +24409,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пустыри в прибрежной зоне</w:t>
-[...107 lines deleted...]
-13 июня 2012 года</w:t>
+ул. Жезказганская</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20 мая 2004 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -24601,51 +24584,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-территория ТВ</w:t>
+территория старых дач</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24673,87 +24656,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...35 lines deleted...]
-05 августа 2020 года</w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20 мая 2004 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -24776,51 +24759,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ул. Достык</w:t>
+Балхаш - Конырат вдоль дороги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24848,492 +24831,531 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...35 lines deleted...]
-05 августа 2020 года</w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16 мая 2011 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-III.</w:t>
-[...141 lines deleted...]
-            </w:pPr>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аким сельского округа, земли запаса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Шубар-Тюбек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26 мая 2004 года</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Карагандинский областной филиал АО "НК "ҚазАвтоЖол" полоса отвода автодорог республиканского значения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+г.Балхаш- поселок Гульшат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...173 lines deleted...]
-17 июня 2010 года</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+210</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14 июня 2010 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -25356,51 +25378,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ул. Чкалова</w:t>
+г. Балхаш– подъезд к дом отдыху Бектау–Ата</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -25428,200 +25450,200 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9,3</w:t>
-[...35 lines deleted...]
-17 июня 2010 года</w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14 июня 2010 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...71 lines deleted...]
-полоса отвода автодорог</w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГУ "Отдел жилищно-комунального хозяйства, пассажирского транспорта и автомобильных дорог г.Балхаш" , земли населенного пункта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Парк молодоженов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -25649,863 +25671,734 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,06</w:t>
-[...35 lines deleted...]
-08 августа 2022 года</w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17 августа 2022 года </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...180 lines deleted...]
-            </w:r>
+II.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Приозерск</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:tcBorders>
-[...106 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:tcBorders>
-[...64 lines deleted...]
-08 августа 2022 года</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГУ "Отдел жилищно - коммунального хозяйства, пассажирского транспорта и автомобильных дорог г.Приозерска", земли населенного пункта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ул. Абая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+переоформлено</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...209 lines deleted...]
-11 июля 2023 года</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пустыри в прибрежной зоне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13 июня 2012 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...101 lines deleted...]
-полоса отвода железных дорог Сарань-Дубовка</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+территория ТВ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26533,1851 +26426,2097 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,05</w:t>
-[...35 lines deleted...]
-11 июля 2023 года</w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05 августа 2020 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...34 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...134 lines deleted...]
-            </w:pPr>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ул. Достык</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05 августа 2020 года</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...180 lines deleted...]
-            </w:r>
+III.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Сарань</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12,789</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:tcBorders>
-[...106 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:tcBorders>
-[...64 lines deleted...]
-29 июня 2023 года</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГУ "Отдел жилищно - коммунального хозяйства, пассажирского транспорта и автомобильных дорог г.Сарань", земли населенного пункта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ул. Шахтерская</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17 июня 2010 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...134 lines deleted...]
-            </w:pPr>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ул. Чкалова</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17 июня 2010 года</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-ИТОГО по горчаку ползучему (розовый): </w:t>
-[...104 lines deleted...]
-            </w:pPr>
+ГУ "Управление пассажирского транспорта и автомобильных дорог Карагандинской области", полоса отвода автодорог областного и районного значения </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+полоса отвода автодорог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,06</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+08 августа 2022 года</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-П о в и л и к а, паразитирующие на травянистой растительности (Cuscuta sp.)</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГУ "Управление пассажирского транспорта и автомобильных дорог Карагандинской области", полоса отвода автодорог областного и районного значения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+полоса отвода автодорог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+08 августа 2022 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Карагандинский областной филиал АО "НК "ҚазАвтоЖол" полоса отвода автодорог республиканского значения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок Актас</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...143 lines deleted...]
-6</w:t>
+0,08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+08 августа 2022 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-I.</w:t>
-[...141 lines deleted...]
-            </w:pPr>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АО "QARMET" шахта им.Кузенбаева, полоса отвода автодорог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+полоса отвода автодорог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,279</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11 июля 2023 года</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Угольный департамент "QARMET" полоса отвода железных дорог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+полоса отвода железных дорог Сарань-Дубовка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-территория предприятия ТОО "Ак Нура ХПП"</w:t>
-[...143 lines deleted...]
-23 августа 2016 года</w:t>
+0,05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11 июля 2023 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-II.</w:t>
+IV.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-город Приозерск</w:t>
-[...71 lines deleted...]
-10</w:t>
+город Шахтинск</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,232</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -28442,242 +28581,205 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ГУ "Отдел жилищно - коммунального хозяйства, пассажирского транспорта, автомобильных дорог и жилищной инспекции города г. Приозерск", земли населенного пункта</w:t>
-[...143 lines deleted...]
-05 августа 2020 года</w:t>
+ГУ "Управление пассажирского транспорта и автомобильных дорог Карагандинской области" полоса отвода автодорог областного и районного значения, полоса отвода автодорог (Караганда-Шахтинск-Есенгелди-Шербаковский)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+полоса отвода автодорог </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,112</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11 июля 2023 год</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...35 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -28700,570 +28802,639 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18,2</w:t>
-[...32 lines deleted...]
-            </w:pPr>
+ГУ "Отдел жилищно - коммунального хозяйства, пассажирского транспорта и автомобильных дорог г.Шахтинск", земли населенного пункта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ул. Парковая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29 июня 2023 года</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
-[...30 lines deleted...]
-            </w:r>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ИТОГО по городам:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+425,921</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...34 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...101 lines deleted...]
-3</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ИТОГО по горчаку ползучему (розовый): </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+174</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29369,795</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...209 lines deleted...]
-25.10.2021 года</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+П о в и л и к а, паразитирующие на травянистой растительности (Cuscuta sp.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+I.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...29 lines deleted...]
- ИТОГО по вирус мозайки пепино:</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бухар жырауский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -29291,93 +29462,1453 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+0,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Карагандинский областной филиал КОФ АО "НК "ҚазАвтоЖол" полоса отвода автодорог республиканского значения, (Кызылорда-Павлодар)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+поселок имени Г. Мустафина</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03 сентября 2025 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+II.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Осакаровский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Карагандинский областной филиал КОФ АО "НК "ҚазАвтоЖол" полоса отвода автодорог республиканского значения, (Кызылорда-Павлодар)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+с/о Трудовое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03 сентября 2025 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+II.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Приозерск</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГУ "Отдел жилищно - коммунального хозяйства, пассажирского транспорта, автомобильных дорог и жилищной инспекции города г. Приозерск", земли населенного пункта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ул. Бауржана Момышұлы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05 августа 2020 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18 августа 2025 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ИТОГО по повилика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -29401,87 +30932,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-169</w:t>
-[...35 lines deleted...]
-27023,557</w:t>
+178</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29420,795</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -29782,97 +31313,139 @@
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ул - улица</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>