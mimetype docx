--- v0 (2025-11-08)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6486786" w14:textId="6486786">
+    <w:p w14:paraId="dacd4e7" w14:textId="dacd4e7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -965,1086 +965,1274 @@
         <w:t xml:space="preserve">
       2) разработка учебных документов (образовательных программ, учебных планов и программ), и также методических работ и пособий; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z17" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) внедрение новых и совершенствование существующих методик и методов, стратегий преподавания, инструментов и средств образовательного процесса;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z18" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 4) предусматривается в редакции приказа Министра науки и высшего образования РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 187</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) развитие инновационных технологий и форм обучения, включая дистанционное обучение и онлайн-формы обучения, с использованием информационно-коммуникационных технологий;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z19" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) разработка и развитие систем оценивания учебных достижений, навыков и компетенций обучающихся;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z19" w:id="16"/>
-[...15 lines deleted...]
-      5) разработка и развитие систем оценивания учебных достижений, навыков и компетенций обучающихся;</w:t>
+    <w:bookmarkStart w:name="z20" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) повышение эффективности и качества учебного процесса;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z20" w:id="17"/>
-[...15 lines deleted...]
-      6) повышение эффективности и качества учебного процесса;</w:t>
+    <w:bookmarkStart w:name="z21" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) постоянное совершенствование методического потенциала педагогического коллектива, основанное на развитии творческого мышления педагога, повышении его квалификации и профессионального мастерства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z21" w:id="18"/>
-[...15 lines deleted...]
-      7) постоянное совершенствование методического потенциала педагогического коллектива, основанное на развитии творческого мышления педагога, повышении его квалификации и профессионального мастерства.</w:t>
+    <w:bookmarkStart w:name="z22" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Методическая работа в ОВПО проводится по двум направлениям:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z22" w:id="19"/>
-[...15 lines deleted...]
-      6. Методическая работа в ОВПО проводится по двум направлениям:</w:t>
+    <w:bookmarkStart w:name="z23" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) учебно-методическая работа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z23" w:id="20"/>
-[...15 lines deleted...]
-      1) учебно-методическая работа;</w:t>
+    <w:bookmarkStart w:name="z24" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) научно-методическая работа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z24" w:id="21"/>
-[...15 lines deleted...]
-      2) научно-методическая работа.</w:t>
+    <w:bookmarkStart w:name="z25" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Содержание учебно-методической и научно-методической работы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z25" w:id="22"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Содержание учебно-методической и научно-методической работы</w:t>
+    <w:bookmarkStart w:name="z26" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Учебно-методическая работа – деятельность ОВПО по разработке учебно-методической документации, обеспечению образовательного процесса психолого-педагогическими, дидактико-методическими и учебно-воспитательными материалами для достижения познавательных и развивающихся целей обучающимися.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z26" w:id="23"/>
-[...15 lines deleted...]
-      7. Учебно-методическая работа – деятельность ОВПО по разработке учебно-методической документации, обеспечению образовательного процесса психолого-педагогическими, дидактико-методическими и учебно-воспитательными материалами для достижения познавательных и развивающихся целей обучающимися.</w:t>
+    <w:bookmarkStart w:name="z27" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Учебно-методическая работа направлена на непосредственное методическое обеспечение учебного процесса, совершенствование методики преподавания учебных дисциплин, внедрение в него рекомендаций, выработанных в результате выполнения научно-методических работ, повышение педагогической квалификации профессорско-преподавательского состава, использование инновационных технологий и методов обучения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z27" w:id="24"/>
-[...15 lines deleted...]
-      8. Учебно-методическая работа направлена на непосредственное методическое обеспечение учебного процесса, совершенствование методики преподавания учебных дисциплин, внедрение в него рекомендаций, выработанных в результате выполнения научно-методических работ, повышение педагогической квалификации профессорско-преподавательского состава, использование инновационных технологий и методов обучения.</w:t>
+    <w:bookmarkStart w:name="z28" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. К учебно-методической документации относятся образовательные программы, учебные планы, программы учебных дисциплин (силлабусы), профессиональных практик, производственных и научных стажировок, итоговой аттестации, методические разработки и пособия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z28" w:id="25"/>
-[...15 lines deleted...]
-      9. К учебно-методической документации относятся образовательные программы, учебные планы, программы учебных дисциплин (силлабусы), профессиональных практик, производственных и научных стажировок, итоговой аттестации, методические разработки и пособия.</w:t>
+    <w:bookmarkStart w:name="z29" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Учебно-методическая работа ОВПО включает:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z29" w:id="26"/>
-[...15 lines deleted...]
-      10. Учебно-методическая работа ОВПО включает:</w:t>
+    <w:bookmarkStart w:name="z30" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) разработку образовательных программ и учебных планов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z30" w:id="27"/>
-[...15 lines deleted...]
-      1) разработку образовательных программ и учебных планов;</w:t>
+    <w:bookmarkStart w:name="z31" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) составление рабочих программ по учебным дисциплинам (силлабусов), внесение изменений и дополнений в действующие программы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z31" w:id="28"/>
-[...15 lines deleted...]
-      2) составление рабочих программ по учебным дисциплинам (силлабусов), внесение изменений и дополнений в действующие программы;</w:t>
+    <w:bookmarkStart w:name="z32" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) разработку и внедрение в учебный процесс учебно-методических и дидактических материалов и программных продуктов автоматизированных средств обучения и контроля знаний обучающихся;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z32" w:id="29"/>
-[...15 lines deleted...]
-      3) разработку и внедрение в учебный процесс учебно-методических и дидактических материалов и программных продуктов автоматизированных средств обучения и контроля знаний обучающихся;</w:t>
+    <w:bookmarkStart w:name="z33" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) составление документов по организации учебных занятий: календарно-тематических планов учебных дисциплин, методических пособий для самостоятельной работы обучающихся, в том числе под руководством преподавателя, графика сдачи рубежных заданий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z33" w:id="30"/>
-[...15 lines deleted...]
-      4) составление документов по организации учебных занятий: календарно-тематических планов учебных дисциплин, методических пособий для самостоятельной работы обучающихся, в том числе под руководством преподавателя, графика сдачи рубежных заданий;</w:t>
+    <w:bookmarkStart w:name="z34" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) разработку учебно-программной документации, необходимой для проведения учебных занятий: учебники и учебные пособия, в том числе на электронных носителях, конспекты лекций, задачники, тесты, задания к упражнениям, лабораторным и курсовым работам, пособия к курсовым и дипломным работам (проектам), методические разработки по применению новых технологий в учебном процессе, в том числе кредитной технологии обучения, дистанционного обучения, онлайн-обучения и другие учебно-методические документы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z34" w:id="31"/>
-[...15 lines deleted...]
-      5) разработку учебно-программной документации, необходимой для проведения учебных занятий: учебники и учебные пособия, в том числе на электронных носителях, конспекты лекций, задачники, тесты, задания к упражнениям, лабораторным и курсовым работам, пособия к курсовым и дипломным работам (проектам), методические разработки по применению новых технологий в учебном процессе, в том числе кредитной технологии обучения, дистанционного обучения, онлайн-обучения и другие учебно-методические документы;</w:t>
+    <w:bookmarkStart w:name="z35" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) программно-методическое обеспечение профессиональных практик, разработку к ним пакетов индивидуальных заданий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z35" w:id="32"/>
-[...15 lines deleted...]
-      6) программно-методическое обеспечение профессиональных практик, разработку к ним пакетов индивидуальных заданий;</w:t>
+    <w:bookmarkStart w:name="z36" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) формирование карт обеспеченности учебных дисциплин учебной и учебно-методической литературой, учебно-методической документацией, внедрение современных информационно-библиотечных систем;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z36" w:id="33"/>
-[...15 lines deleted...]
-      7) формирование карт обеспеченности учебных дисциплин учебной и учебно-методической литературой, учебно-методической документацией, внедрение современных информационно-библиотечных систем;</w:t>
+    <w:bookmarkStart w:name="z37" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) разработку контрольно-измерительных и методических материалов по контролю учебных достижений обучающихся;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z37" w:id="34"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z38" w:id="35"/>
+    <w:bookmarkStart w:name="z38" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) обеспечение качества преподавания посредством контрольных посещений занятий, взаимных посещений занятий, проведения показательных, открытых и пробных занятий; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z39" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) проектирование и изготовление наглядных средств обучения (макетов, моделей, демонстрационных стендов и др.);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z39" w:id="36"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z40" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 11) предусматривается в редакции приказа Министра науки и высшего образования РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 187</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) внедрение в учебный процесс результатов научных, научно-методических исследований, новых информационных технологий обучения (автоматизированные системы обучения, виртуальный лабораторный практикум, презентации лекций, компьютерное тестирование и др.);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z41" w:id="38"/>
+    <w:bookmarkStart w:name="z41" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12) методическую работу в рамках повышения квалификации преподавателей. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z42" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Научно-методическая работа – деятельность ОВПО по изучению и обобщению передового опыта организации учебного процесса, совершенствованию форм и способов организации педагогических процессов, технологий и измерений, основанных на научных гипотезах, исследованиях и анализе практики.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z43" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Научно-методическая работа направлена на перспективное развитие процесса обучения, совершенствование его содержания и методики преподавания, поиск новых принципов, закономерностей, методов, форм и средств организации и технологии учебного процесса.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z42" w:id="39"/>
-[...15 lines deleted...]
-      11. Научно-методическая работа – деятельность ОВПО по изучению и обобщению передового опыта организации учебного процесса, совершенствованию форм и способов организации педагогических процессов, технологий и измерений, основанных на научных гипотезах, исследованиях и анализе практики.</w:t>
+    <w:bookmarkStart w:name="z44" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Научно-методическая работа проводится для выработки стратегических направлений совершенствования образовательного процесса.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z43" w:id="40"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z45" w:id="42"/>
+    <w:bookmarkStart w:name="z45" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Научно-методическая работа включает: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z46" w:id="43"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z46" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) проведение мероприятий по обобщению и распространению передового педагогического опыта и информатизации образования; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z47" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) исследование рынка труда, создание банка значимых профессиональных компетенций, востребованных на рынке труда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z48" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) формулирование проектов результатов обучения по образовательной программе в целом, модулям, учебным дисциплинам в соответствии с дескрипторами Национальной рамки квалификаций и требований профессиональных стандартов;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z47" w:id="44"/>
-[...15 lines deleted...]
-      2) исследование рынка труда, создание банка значимых профессиональных компетенций, востребованных на рынке труда;</w:t>
+    <w:bookmarkStart w:name="z49" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) формирование требований к личностным и профессионально значимым качествам подготовки кадров;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z48" w:id="45"/>
-[...15 lines deleted...]
-      3) формулирование проектов результатов обучения по образовательной программе в целом, модулям, учебным дисциплинам в соответствии с дескрипторами Национальной рамки квалификаций и требований профессиональных стандартов;</w:t>
+    <w:bookmarkStart w:name="z50" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) составление логических схем и технологических карт подготовки кадров с целью согласования перечня и содержания дисциплин;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z49" w:id="46"/>
-[...15 lines deleted...]
-      4) формирование требований к личностным и профессионально значимым качествам подготовки кадров;</w:t>
+    <w:bookmarkStart w:name="z51" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) разработку концепций построения новых и модернизации реализуемых учебных программ дисциплин в рамках нового содержания с учҰтом современных методов и технологий обучения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z50" w:id="47"/>
-[...15 lines deleted...]
-      5) составление логических схем и технологических карт подготовки кадров с целью согласования перечня и содержания дисциплин;</w:t>
+    <w:bookmarkStart w:name="z52" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) разработку нормативных документов, регламентирующих все виды методической деятельности в университете;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z51" w:id="48"/>
-[...15 lines deleted...]
-      6) разработку концепций построения новых и модернизации реализуемых учебных программ дисциплин в рамках нового содержания с учҰтом современных методов и технологий обучения;</w:t>
+    <w:bookmarkStart w:name="z53" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) экспертиза рабочих учебных планов и рабочих учебных программ с учетом требований государственных общеобязательных стандартов высшего и послевузовского образования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z52" w:id="49"/>
-[...15 lines deleted...]
-      7) разработку нормативных документов, регламентирующих все виды методической деятельности в университете;</w:t>
+    <w:bookmarkStart w:name="z54" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) анализ качества преподавания, уровня учебных достижений обучающихся;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z53" w:id="50"/>
-[...15 lines deleted...]
-      8) экспертиза рабочих учебных планов и рабочих учебных программ с учетом требований государственных общеобязательных стандартов высшего и послевузовского образования;</w:t>
+    <w:bookmarkStart w:name="z55" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) формулирование общих требований к итоговой аттестации выпускников;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z54" w:id="51"/>
-[...15 lines deleted...]
-      9) анализ качества преподавания, уровня учебных достижений обучающихся;</w:t>
+    <w:bookmarkStart w:name="z56" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) осуществление мониторинга обеспеченности образовательного процесса учебной литературой и научно-методическими разработками;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z55" w:id="52"/>
-[...15 lines deleted...]
-      10) формулирование общих требований к итоговой аттестации выпускников;</w:t>
+    <w:bookmarkStart w:name="z57" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) разработку критериев оценки качества образовательной деятельности университета в целом, его структурных подразделений, конкретных преподавателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z56" w:id="53"/>
-[...15 lines deleted...]
-      11) осуществление мониторинга обеспеченности образовательного процесса учебной литературой и научно-методическими разработками;</w:t>
+    <w:bookmarkStart w:name="z58" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) разработку новых образовательных технологий, в том числе различных видов дистанционного обучения и онлайн формы обучения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z57" w:id="54"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z59" w:id="56"/>
+    <w:bookmarkStart w:name="z59" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14) написание и подготовку к изданию учебников и учебных пособий, научно-методических статей и докладов; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z60" w:id="57"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z60" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15) научное редактирование, рецензирование и экспертиза учебников, учебных пособий, учебно-методических пособий, научно-методических статей и докладов; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z61" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) организацию и проведение научно-методических конференций, семинаров, вебинаров по совершенствованию учебно-методической работы и проблемам высшего и послевузовского образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z62" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) выполнение научных работ и проектов по проблемам высшего и послевузовского образования, создания инновационных образовательных систем и внедрение их результатов в учебный процесс;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z61" w:id="58"/>
-[...15 lines deleted...]
-      16) организацию и проведение научно-методических конференций, семинаров, вебинаров по совершенствованию учебно-методической работы и проблемам высшего и послевузовского образования;</w:t>
+    <w:bookmarkStart w:name="z63" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) разработка и сопровождение научных фундаментальных и прикладных проектов, проектов по коммерциализации, инновационных и стартап проектов в области высшего образования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z62" w:id="59"/>
-[...15 lines deleted...]
-      17) выполнение научных работ и проектов по проблемам высшего и послевузовского образования, создания инновационных образовательных систем и внедрение их результатов в учебный процесс;</w:t>
+    <w:bookmarkStart w:name="z64" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) внесение предложений по совершенствованию нормативных правовых актов, в том числе Классификатора направлений подготовки кадров с высшим и послевузовским образованием, государственных общеобязательных стандартов высшего и послевузовского образования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z63" w:id="60"/>
-[...15 lines deleted...]
-      18) разработка и сопровождение научных фундаментальных и прикладных проектов, проектов по коммерциализации, инновационных и стартап проектов в области высшего образования;</w:t>
+    <w:bookmarkStart w:name="z65" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок организации и осуществления учебно-методической и научно-методической работы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z64" w:id="61"/>
-[...15 lines deleted...]
-      19) внесение предложений по совершенствованию нормативных правовых актов, в том числе Классификатора направлений подготовки кадров с высшим и послевузовским образованием, государственных общеобязательных стандартов высшего и послевузовского образования.</w:t>
+    <w:bookmarkStart w:name="z66" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Учебно-методическая и научно-методическая работа проводится в соответствии с принятой структурой управления в ОВПО. При этом функциями управления методической работой являются: прогнозирование, планирование, организация, реализация мероприятий, контроль и коррекция учебно-методической и научно-методической работы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z65" w:id="62"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 3. Порядок организации и осуществления учебно-методической и научно-методической работы</w:t>
+    <w:bookmarkStart w:name="z67" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Непосредственное руководство учебно-методической и научно-методической работой в ОВПО осуществляется проректором (заместителя первого руководителя), курирующим академическую (учебную) и (или) научную работу, или лицом, исполняющим (замещающим) его обязанности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z66" w:id="63"/>
-[...15 lines deleted...]
-      15. Учебно-методическая и научно-методическая работа проводится в соответствии с принятой структурой управления в ОВПО. При этом функциями управления методической работой являются: прогнозирование, планирование, организация, реализация мероприятий, контроль и коррекция учебно-методической и научно-методической работы.</w:t>
+    <w:bookmarkStart w:name="z68" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Организация учебно-методической и научно-методической работы в ОВПО основывается на принципах коллегиальности и открытости.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z67" w:id="64"/>
-[...15 lines deleted...]
-      16. Непосредственное руководство учебно-методической и научно-методической работой в ОВПО осуществляется проректором (заместителя первого руководителя), курирующим академическую (учебную) и (или) научную работу, или лицом, исполняющим (замещающим) его обязанности.</w:t>
+    <w:bookmarkStart w:name="z69" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Наименование структурных подразделений, органов коллегиального управления, их подчиненность и формы организации учебно-методической и научно-методической работы ОВПО определяют самостоятельно.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z68" w:id="65"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2082,55 +2270,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2456,31 +2644,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>