--- v0 (2025-11-13)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1b6967b" w14:textId="1b6967b">
+    <w:p w14:paraId="5d672a9" w14:textId="5d672a9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -729,51 +729,57 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z51" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z52" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -785,2448 +791,2883 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 39 Закона Республики Казахстан "О государственной регистрации прав на недвижимое имущество" и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" и определяют порядок государственной регистрации объекта кондоминиума, а также порядок оказания государственной услуги "Государственная регистрация объекта кондоминиума".</w:t>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" и определяют порядок государственной регистрации объекта кондоминиума, а также порядок оказания государственной услуги "Государственная регистрация объекта кондоминиума".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 13.03.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z53" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В настоящих Правилах используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z54" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) объект кондоминиума – единый имущественный комплекс, состоящий из квартир, нежилых помещений, парковочных мест, кладовок, находящихся в индивидуальной (раздельной) собственности, и общего имущества, которое не может находиться в индивидуальной (раздельной) собственности и принадлежит собственникам квартир, нежилых помещений, парковочных мест, кладовок на праве общей долевой собственности, включая единый неделимый земельный участок под многоквартирным жилым домом и (или) придомовой земельный участок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z55" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) гидромелиоративный кондоминиум - особая форма собственности на недвижимость как единый имущественный комплекс (далее - объект гидромелиоративного кондоминиума), при котором вещное право на земельные участки принадлежит физическим и юридическим лицам, а гидромелиоративная система или ее элементы принадлежат им на праве общей долевой собственности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции приказа Министра юстиции РК от 30.06.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 355</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменением, внесенным приказом Министра юстиции РК от 26.05.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 343</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="7"/>
-[...55 lines deleted...]
-      2) гидромелиоративный кондоминиум - особая форма собственности на недвижимость как единый имущественный комплекс (далее - объект гидромелиоративного кондоминиума), при котором вещное право на земельные участки принадлежит физическим и юридическим лицам, а гидромелиоративная система или ее элементы принадлежат им на праве общей долевой собственности.</w:t>
+    <w:bookmarkStart w:name="z56" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. В соответствии с законодательством о регистрации прав на недвижимое имущество объект кондоминиума регистрируется в Некоммерческом акционерном обществе "Государственная корпорация "Правительство для граждан" (далее - услугодатель), осуществляющим государственную регистрацию, по месту нахождения недвижимого имущества.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:p>
-[...77 lines deleted...]
-      3. В соответствии с законодательством о регистрации прав на недвижимое имущество объект кондоминиума регистрируется в Некоммерческом акционерном обществе "Государственная корпорация "Правительство для граждан" (далее - услугодатель), осуществляющим государственную регистрацию, по месту нахождения недвижимого имущества.</w:t>
+    <w:bookmarkStart w:name="z57" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для государственной регистрации объекта кондоминиума услугодателю представляется письменное заявление по форме, согласно приложению 1 к настоящим Правилам (далее – заявление) не менее чем от двух собственников квартир, нежилых помещений, парковочных мест, кладовок многоквартирного жилого дома, председателя объединения собственников имущества многоквартирного жилого дома или заявление местного исполнительного органа, или заявление заказчика (застройщика) многоквартирного жилого дома.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z57" w:id="11"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z58" w:id="12"/>
+    <w:bookmarkStart w:name="z58" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При государственной регистрации объекта кондоминиума услугодатель вносит сведения в правовой кадастр в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О жилищных отношениях".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 с изменениями, внесенными приказами Министра юстиции РК от 26.05.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 343</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 13.05.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 411</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 05.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 490</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 4 предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Если на момент государственной регистрации объекта кондоминиума в правовом кадастре отсутствуют сведения о регистрации права на земельный участок, услугодатель вносит сведения о земельном участке из автоматизированной информационной системы государственного земельного кадастра.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При отсутствии в автоматизированной информационной системе государственного земельного кадастра сведений о земельном участке услугодатель направляет в местный исполнительный орган уведомление об оформлении прав на земельный участок в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 3 с изменениями, внесенными приказами Министра юстиции РК от 26.05.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 343</w:t>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 13.05.2024 </w:t>
+        <w:t xml:space="preserve">      Пункт 5 предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Регистрация объекта кондоминиума заключается в подтверждении прав собственности на основании представленных документов путем внесения в информационную систему Единого государственного кадастра недвижимости соответствующих сведений, идентифицирующих земельный участок, первичные объекты, и необходимых для регистрации объекта кондоминиума характеристик вторичных объектов, а также сведений о виде права, форме общей собственности (иного вещного права) и автоматического определения размеров долей участников кондоминиума в общем имуществе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 - в редакции приказа Министра юстиции РК от 13.05.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 411</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 05.09.2025 </w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z62" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Размер долей участников кондоминиума в общем имуществе определяется соотношением полезной площади квартиры и площади нежилого помещения, парковочного места, кладовки находящегося в индивидуальной (раздельной) собственности (ином вещном праве), к сумме полезных площадей всех квартир и площадей всех нежилых помещений, парковочных мест, кладовок находящихся в данном объекте кондоминиума.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции приказа Министра юстиции РК от 13.05.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 411</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z63" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. До регистрации объекта кондоминиума сделки участников кондоминиума либо органа, управляющего объектом кондоминиума, связанные с общей собственностью, не приобретают юридической силы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z64" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. При приватизации многоквартирного жилого дома первоначальная регистрация объекта кондоминиума производится государственным органом, осуществляющим приватизацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z65" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Государственной регистрации подлежит изменение состава общего имущества объекта кондоминиума и (или) размера долей собственников квартир, нежилых помещений, парковочных мест, кладовок в общем имуществе объекта кондоминиума в результате изменения полезной площади квартир и площадей нежилых помещений, парковочных мест, кладовок многоквартирного жилого дома. Внесение изменений и дополнений производится в порядке, установленном настоящими Правилами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 - в редакции приказа Министра юстиции РК от 05.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 490</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="13"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z66" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Порядок государственной регистрации объекта кондоминиума, установленный настоящими Правилами, распространяется и на другие виды кондоминиумов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z17" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги "Государственная регистрация объекта кондоминиума"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 5 - в редакции приказа Министра юстиции РК от 13.05.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 411</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...36 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции приказа Министра юстиции РК от 13.05.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 411</w:t>
+        <w:t xml:space="preserve">      Пункт 11 предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-[...91 lines deleted...]
-</w:t>
+        <w:t>№ 278</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 9 - в редакции приказа Министра юстиции РК от 05.09.2025 </w:t>
-[...73 lines deleted...]
-    <w:bookmarkEnd w:id="21"/>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Прием заявления и выдача результата оказания государственной услуги осуществляется через услугодателя по месту нахождения объекта недвижимого имущества услугополучателя или веб-портал "электронного правительства": www.egov.kz (далее – портал) в соответствии с Перечнем основных требований к оказанию государственной услуги "Государственная регистрация объекта кондоминиума" (далее – Перечень), изложенным согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z168" w:id="22"/>
+    <w:bookmarkStart w:name="z168" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Основанием для начала процедуры (действия) по оказанию государственной услуги является обращение услугополучателя к услугодателю с пакетом документов согласно перечню, предусмотренному в пункте 8 Перечня.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z169" w:id="23"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z169" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При оказании государственной услуги услугополучатель предоставляет согласие на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах, если иное не предусмотрено законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z170" w:id="24"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z170" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае представления услугополучателем неполного пакета документов согласно перечню, предусмотренному пунктом 8 Перечня, а также документов с истекшим сроком действия, работник услугодателя по приему документов отказывает в приеме заявления и выдает расписку об отказе в приеме документов по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z171" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случаях представления через портал услугополучателем неполного пакета документов согласно перечню, предусмотренному пунктом 8 Перечня, и (или) документов с истекшим сроком действия, услугодатель направляет уведомление об отказе в дальнейшем рассмотрении документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 - в редакции приказа Министра юстиции РК от 04.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 217</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z70" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Порядок оказания государственной услуги через услугодателя:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z172" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Работник отдела приема и выдачи принимает заявление и документы согласно пункту 8 Перечня, направляет в отдел регистрации прав на недвижимое имущество электронные копии документов услугополучателя.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z171" w:id="25"/>
-[...15 lines deleted...]
-      В случаях представления через портал услугополучателем неполного пакета документов согласно перечню, предусмотренному пунктом 8 Перечня, и (или) документов с истекшим сроком действия, услугодатель направляет уведомление об отказе в дальнейшем рассмотрении документов.</w:t>
+    <w:bookmarkStart w:name="z173" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугополучателю выдается расписка о приеме соответствующих документов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z174" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Работник отдела регистрации прав на недвижимое имущество по результатам рассмотрения документов регистрирует объект кондоминиума или приостанавливает регистрацию либо готовит мотивированный ответ об отказе по основаниям, предусмотренным пунктами 3 и 9 Перечня, затем представляет результат государственной услуги на подпись руководству услугодателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z175" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководство услугодателя посредством электронной цифровой подписи (далее – ЭЦП) подписывает результат государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z176" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Результат процедуры (действия): направление подписанного посредством ЭЦП уведомление о результате оказания государственной услуги работнику отдела регистрации прав на недвижимое имущество.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z177" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Работник отдела регистрации прав на недвижимое имущество направляет уведомление о результате оказания государственной услуги в отдел приема и выдачи документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 11 - в редакции приказа Министра юстиции РК от 04.04.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 - в редакции приказа Министра юстиции РК от 04.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 217</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...96 lines deleted...]
-      Руководство услугодателя посредством электронной цифровой подписи (далее – ЭЦП) подписывает результат государственной услуги.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 13 предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Порядок оказания государственной услуги через портал:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z178" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугополучатель проходит авторизацию на портале, заполняет заявление и прикрепляет документы в соответствии с пунктом 8 Перечня.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z176" w:id="31"/>
-[...15 lines deleted...]
-      Результат процедуры (действия): направление подписанного посредством ЭЦП уведомление о результате оказания государственной услуги работнику отдела регистрации прав на недвижимое имущество.</w:t>
+    <w:bookmarkStart w:name="z179" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      После подтверждения в информационной системе регистрирующего органа об оплате за государственную регистрацию объекта кондоминиума работник отдела регистрации прав на недвижимое имущество рассматривает пакет документов, по результатам рассмотрения регистрирует объект кондоминиума или приостанавливает регистрацию либо готовит мотивированный ответ об отказе по основаниям, предусмотренным пунктами 3 и 9 Перечня, затем представляет результат государственной услуги на подпись руководителю услугодателя.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z177" w:id="32"/>
-[...15 lines deleted...]
-      Работник отдела регистрации прав на недвижимое имущество направляет уведомление о результате оказания государственной услуги в отдел приема и выдачи документов.</w:t>
+    <w:bookmarkStart w:name="z180" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководство услугодателя посредством ЭЦП подписывает результат государственной услуги.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z181" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Результат процедуры (действия): направление подписанного посредством ЭЦП результата оказания государственной услуги работнику отдела регистрации прав на недвижимое имущество.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z182" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Работник отдела регистрации прав на недвижимое имущество направляет уведомление о результате оказания государственной услуги в личный кабинет услугополучателя на портал.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 12 - в редакции приказа Министра юстиции РК от 04.04.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 - в редакции приказа Министра юстиции РК от 04.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 217</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...56 lines deleted...]
-      После подтверждения в информационной системе регистрирующего органа об оплате за государственную регистрацию объекта кондоминиума работник отдела регистрации прав на недвижимое имущество рассматривает пакет документов, по результатам рассмотрения регистрирует объект кондоминиума или приостанавливает регистрацию либо готовит мотивированный ответ об отказе по основаниям, предусмотренным пунктами 3 и 9 Перечня, затем представляет результат государственной услуги на подпись руководителю услугодателя.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">14. Исключен приказом Министра юстиции РК от 13.09.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 795</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 15 предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Приостановление государственной услуги осуществляется не более чем на один месяц по следующим основаниям:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z452" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) по постановлению (определению) суда на основании исковых и иных заявлений (жалоб), поданных в суд;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z180" w:id="36"/>
-[...15 lines deleted...]
-      Руководство услугодателя посредством ЭЦП подписывает результат государственной услуги.</w:t>
+    <w:bookmarkStart w:name="z453" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в соответствии с актами прокурорского надзора до устранения нарушения закона;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z181" w:id="37"/>
-[...215 lines deleted...]
-    <w:bookmarkStart w:name="z454" w:id="42"/>
+    <w:bookmarkStart w:name="z454" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О противодействии легализации (отмыванию) доходов, полученных преступным путем, и финансированию терроризма";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z455" w:id="43"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z455" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) для представления заявителем документов, необходимых для государственной регистрации в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона, если отсутствие необходимых документов не явилось основанием для отказа в приеме документов на регистрацию;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z456" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) для получения разъяснений или истребования от государственных органов необходимой информации в связи с ее отсутствием в документах, исходящих от таких органов, или наличием противоречий в таких документах, если указанные обстоятельства не явились основаниями для отказа в приеме документов на регистрацию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z457" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) при несоответствии объекта регистрации, устанавливаемого на основании правоустанавливающих документов, и объекта регистрации, указанного в заявлении, для устранения противоречия между ними.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z458" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) при неполной оплате за государственную регистрацию прав на недвижимое имущество;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z459" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) если в течение трех рабочих дней с момента поступления электронной копии правоустанавливающего документа в информационную систему правового кадастра не поступило подтверждение об оплате за государственную регистрацию прав на недвижимое имущество или об освобождении лица от оплаты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z460" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электронная регистрация не приостанавливается по основаниям, указанным в подпунктах 4) и 6) настоящего пункта.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z456" w:id="44"/>
-[...15 lines deleted...]
-      5) для получения разъяснений или истребования от государственных органов необходимой информации в связи с ее отсутствием в документах, исходящих от таких органов, или наличием противоречий в таких документах, если указанные обстоятельства не явились основаниями для отказа в приеме документов на регистрацию;</w:t>
+    <w:bookmarkStart w:name="z461" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При приостановлении оказания государственной услуги услугодатель направляет услугополучателю, уведомление с указанием причин и сроков приостановления, даты и регистрационного номера документа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z457" w:id="45"/>
-[...15 lines deleted...]
-      6) при несоответствии объекта регистрации, устанавливаемого на основании правоустанавливающих документов, и объекта регистрации, указанного в заявлении, для устранения противоречия между ними.</w:t>
+    <w:bookmarkStart w:name="z462" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Решение о приостановлении государственной регистрации может быть принято услугодателем с момента приема документов на государственную регистрацию до момента выдачи документа, но не позднее истечения срока государственной регистрации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z458" w:id="46"/>
-[...15 lines deleted...]
-      7) при неполной оплате за государственную регистрацию прав на недвижимое имущество;</w:t>
+    <w:bookmarkStart w:name="z463" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если в течение одного месяца обстоятельства, явившиеся основанием для приостановления в регистрации не устранены, работник услугодателя не позднее 3 рабочих дней до окончания срока приостановления уведомляет услугополучателя о предварительном решении об отказе в государственной регистрации объекта кондоминиума, а также времени и месте проведения заслушивания для возможности выразить услугополучателю позицию по предварительному решению.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z459" w:id="47"/>
-[...15 lines deleted...]
-      8) если в течение трех рабочих дней с момента поступления электронной копии правоустанавливающего документа в информационную систему правового кадастра не поступило подтверждение об оплате за государственную регистрацию прав на недвижимое имущество или об освобождении лица от оплаты.</w:t>
+    <w:bookmarkStart w:name="z464" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По результатам заслушивания услугодатель производит государственную регистрацию объекта кондоминиума, либо формирует мотивированный отказ в государственной регистрации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z460" w:id="48"/>
-[...15 lines deleted...]
-      Электронная регистрация не приостанавливается по основаниям, указанным в подпунктах 4) и 6) настоящего пункта.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 - в редакции приказа Министра юстиции РК от 30.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 355</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z162" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15-1. В случае наличия оснований для отказа в оказании государственной услуги, предусмотренными пунктом 9 Перечня государственной услуги, услугодатель уведомляет услугополучателя о предварительном решении об отказе в оказании государственной услуги, а также времени и месте проведения заслушивания для возможности выразить услугополучателю позицию по предварительному решению.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z461" w:id="49"/>
-[...15 lines deleted...]
-      При приостановлении оказания государственной услуги услугодатель направляет услугополучателю, уведомление с указанием причин и сроков приостановления, даты и регистрационного номера документа.</w:t>
+    <w:bookmarkStart w:name="z183" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уведомление о заслушивании направляется не менее чем за 3 рабочих дня до завершения срока оказания государственной услуги.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z462" w:id="50"/>
-[...15 lines deleted...]
-      Решение о приостановлении государственной регистрации может быть принято услугодателем с момента приема документов на государственную регистрацию до момента выдачи документа, но не позднее истечения срока государственной регистрации.</w:t>
+    <w:bookmarkStart w:name="z184" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Возражение услугополучателя по предварительному решению принимается услугодателем в течение 2 рабочих дней со дня его получения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z463" w:id="51"/>
-[...15 lines deleted...]
-      Если в течение одного месяца обстоятельства, явившиеся основанием для приостановления в регистрации не устранены, работник услугодателя не позднее 3 рабочих дней до окончания срока приостановления уведомляет услугополучателя о предварительном решении об отказе в государственной регистрации объекта кондоминиума, а также времени и месте проведения заслушивания для возможности выразить услугополучателю позицию по предварительному решению.</w:t>
+    <w:bookmarkStart w:name="z185" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По результатам заслушивания услугодатель производит государственную регистрацию объекта кондоминиума, либо формирует мотивированный отказ в государственной регистрации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z464" w:id="52"/>
-[...15 lines deleted...]
-      По результатам заслушивания услугодатель производит государственную регистрацию объекта кондоминиума, либо формирует мотивированный отказ в государственной регистрации.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Правила дополнены пунктом 15-1 в соответствии с приказом Министра юстиции РК от 13.09.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 795</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования); - в редакции приказа Министра юстиции РК от 04.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 217</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z86" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Заявление о государственной регистрации объекта кондоминиума может быть подано не менее чем от двух собственников квартир, нежилых помещений, парковочных мест, кладовок многоквартирного жилого дома, председателя объединения собственников имущества многоквартирного жилого дома или заявление местного исполнительного органа, или заявление заказчика (застройщика) многоквартирного жилого дома.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 15 - в редакции приказа Министра юстиции РК от 30.06.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 355</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 - в редакции приказа Министра юстиции РК от 05.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 490</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z162" w:id="53"/>
-[...15 lines deleted...]
-      15-1. В случае наличия оснований для отказа в оказании государственной услуги, предусмотренными пунктом 9 Перечня государственной услуги, услугодатель уведомляет услугополучателя о предварительном решении об отказе в оказании государственной услуги, а также времени и месте проведения заслушивания для возможности выразить услугополучателю позицию по предварительному решению.</w:t>
+    <w:bookmarkStart w:name="z30" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Особенности государственной регистрации объекта гидромелиоративного кондоминиума</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z183" w:id="54"/>
-[...15 lines deleted...]
-      Уведомление о заслушивании направляется не менее чем за 3 рабочих дня до завершения срока оказания государственной услуги.</w:t>
+    <w:bookmarkStart w:name="z87" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Размер доли участника гидромелиоративного кондоминиума в общем имуществе, если иное не установлено соглашением участников гидромелиоративного кондоминиума, определяется отношением площади орошаемого земельного участка, находящегося в раздельной (индивидуальной) собственности (ином вещном праве), к сумме площадей всех орошаемых земельных участков, входящих в состав данного гидромелиоративного кондоминиума. Такая доля в имуществе гидромелиоративного кондоминиума не может быть выделена в натуре (идеальная доля).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z184" w:id="55"/>
-[...15 lines deleted...]
-      Возражение услугополучателя по предварительному решению принимается услугодателем в течение 2 рабочих дней со дня его получения.</w:t>
+    <w:bookmarkStart w:name="z186" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Документ о расчете таких долей предоставляется участниками гидромелиоративного кондоминиума вместе с документами, указанными в пункте 8 Перечня.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z185" w:id="56"/>
-[...15 lines deleted...]
-      По результатам заслушивания услугодатель производит государственную регистрацию объекта кондоминиума, либо формирует мотивированный отказ в государственной регистрации.</w:t>
+    <w:bookmarkStart w:name="z187" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При изменении границ земельных участков, входящих в состав гидромелиоративного кондоминиума, и/или всего объекта гидромелиоративного кондоминиума участники гидромелиоративного кондоминиума либо уполномоченные представители подают в регистрирующий орган заявление о внесении изменений и дополнений в регистрационные документы с представлением необходимых документов. Внесение изменений и дополнений в регистрационные документы при этом производится в порядке, установленном настоящими Правилами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z188" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для государственной регистрации объекта гидромелиоративного кондоминиума услугополучатели или их уполномоченные представители представляет услугодателю документы предусмотренные пунктом 8 Перечня.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z189" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министерство юстиции направляет информацию о внесенных изменениях и (или) дополнениях в Правила, в организации, осуществляющие прием заявления и выдачи результата оказания государственной услуги, услугодателю и Единый контакт-центр.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 17 - в редакции приказа Министра юстиции РК от 04.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 217</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Сноска. Правила дополнены пунктом 15-1 в соответствии с приказом Министра юстиции РК от 13.09.2021 </w:t>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z91" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Порядок обжалования решений, действий (бездействия) услугодателя и его работников по вопросам оказания государственных услуг</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z92" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Жалоба на решения, действия (бездействие) услугодателя и (или) их работников по вопросам оказания государственных услуг подается на имя руководителя услугодателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба услугополучателя, поступившая в адрес услугодателя, непосредственно оказывающих государственные услуги, подлежит рассмотрению в течение пяти рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение пятнадцати рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рассмотрение жалобы осуществляется уполномоченным органом, осуществляющим государственное регулирование и контроль деятельности в сфере государственной регистрации прав на недвижимое имущество, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба подается услугодателю, чье решение, действие (бездействие) обжалуется.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугодатель, чье решение, действие (бездействие) обжалуется, не позднее трех рабочих дней со дня поступления жалобы направляет ее и административное дело в орган, рассматривающий жалобу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом услугодатель, чье решение, действие (бездействие) обжалуется, вправе не направлять жалобу в орган, рассматривающий жалобу, если он в течение трех рабочих дней примет решение либо иное административное действие, полностью удовлетворяющие требованиям, указанным в жалобе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 18 - в редакции приказа Министра юстиции РК от 13.09.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 795</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования); - в редакции приказа Министра юстиции РК от 04.04.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 217</w:t>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+        <w:t>      Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...36 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 16 - в редакции приказа Министра юстиции РК от 05.09.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 490</w:t>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-[...149 lines deleted...]
-</w:t>
+        <w:t>№ 278</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 17 - в редакции приказа Министра юстиции РК от 04.04.2023 </w:t>
-[...245 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -3336,51 +3777,51 @@
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> _________________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(филиал НАО "Государственная корпорация "Правительство для граждан")</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z446" w:id="66"/>
+    <w:bookmarkStart w:name="z446" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ЗАЯВЛЕНИЕ № ____________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -3401,51 +3842,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>_________________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(участники кондоминиума)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 - в редакции приказа Министра юстиции РК от 13.05.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4255,50 +4696,136 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>направленное на указанные контакты, будет считаться надлежащим и достаточным.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________ "___"________20__ г. (подпись).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4379,105 +4906,112 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>регистрации объекта</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>кондоминиума</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z447" w:id="67"/>
+    <w:bookmarkStart w:name="z447" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 - в редакции приказа Министра юстиции РК от 05.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 490</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -6366,50 +6900,125 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Услугополучатель имеет возможность получения государственной услуги в электронной форме через веб-портал "электронного правительства" при условии наличия ЭЦП. Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, справочных служб услугодателя, а также Единого контакт-центра 1414, 8 800 080 777. Государственная услуга может оказываться третьим лицам. Электронный запрос третьих лиц исполняется при условии согласия лица, в отношении которого запрашиваются сведения, предоставленного из "личного кабинета" на портале, а также посредством зарегистрированного на портале абонентского номера сотовой связи субъекта путем передачи одноразового пароля или путем отправления короткого текстового сообщения в качестве ответа на уведомление портала. Сервис цифровых документов доступен для пользователей, авторизованных в мобильном приложении и информационных системах пользователей. Для использования цифрового документа необходимо пройти авторизацию методами, доступными в мобильном приложении и информационных системах пользователей, далее в разделе "Цифровые документы" просмотреть необходимый документ для дальнейшего пользования.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 3 предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6739,108 +7348,108 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(адрес услугополучателя)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z439" w:id="68"/>
+    <w:bookmarkStart w:name="z439" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Расписка об отказе в приеме документов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z440" w:id="69"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z440" w:id="64"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Руководствуясь </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 20 Закона Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"О государственных услугах", филиал услугодателя (указать адрес) отказывает</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7212,68 +7821,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>о государственной регистрации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>объекта кондоминиума</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z448" w:id="70"/>
+    <w:bookmarkStart w:name="z448" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уведомление о государственной регистрации объекта кондоминиума</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 4 - в редакции приказа Министра юстиции РК от 13.05.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8394,68 +9003,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z449" w:id="71"/>
+    <w:bookmarkStart w:name="z449" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уведомление о приостановлении регистрации объекта кондоминиума</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -8661,68 +9270,68 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 (фамилия, имя, отчество (при его наличии), прож. по адресу: (адрес) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z450" w:id="72"/>
+    <w:bookmarkStart w:name="z450" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уведомление об отказе в регистрации объекта кондоминиума</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -8994,55 +9603,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9368,31 +9977,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>