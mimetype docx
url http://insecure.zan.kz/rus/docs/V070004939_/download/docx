--- v0 (2025-10-13)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a3ba3e1" w14:textId="a3ba3e1">
+    <w:p w14:paraId="2033fca" w14:textId="2033fca">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -136,51 +136,68 @@
         <w:t xml:space="preserve">
       Сноска. В заголовок внесено изменение на казахском языке, текст на русском языке не меняется в соответствии с приказом Министра РК от 24.05.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 343</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z47" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В целях реализации </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -192,196 +209,185 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О государственной регистрации прав на недвижимое имущество", руководствуясь </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона Республики Казахстан "Об органах юстиции" и в соответствии с подпунктом 1) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах" </w:t>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "Об органах юстиции" и в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ПРИКАЗЫВАЮ</w:t>
-[...12 lines deleted...]
-    <w:bookmarkEnd w:id="1"/>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Министра юстиции РК от 08.06.2020 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 81</w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие c 13.03.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2" w:id="2"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правила</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> выдачи дубликата и аннулирования подлинника (удостоверенной копии) утраченного или поврежденного правоустанавливающего документа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -400,70 +406,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="3"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        2. Настоящий приказ вводится в действие со дня официального опубликования. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -658,125 +664,131 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 24 августа 2007 года № 244</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила выдачи дубликата и аннулирования подлинника (удостоверенной копии)утраченного или поврежденного правоустанавливающего документа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила - в редакции приказа Министра юстиции РК от 08.06.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="5"/>
+    <w:bookmarkStart w:name="z48" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z49" w:id="6"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила выдачи дубликата и аннулирования подлинника (удостоверенной копии) утраченного или поврежденного правоустанавливающего документа (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -788,499 +800,664 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 36 Закона Республики Казахстан от 26 июля 2007 года № 310 "О государственной регистрации прав на недвижимое имущество", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 10 Закона "О государственных услугах" и определяют порядок выдачи дубликата и аннулирования подлинника (удостоверенной копии) утраченного или поврежденного правоустанавливающего документа, а также порядок оказания государственной услуги "Выдача дубликата правоустанавливающего документа на недвижимое имущество".</w:t>
+        <w:t xml:space="preserve"> статьи 10 Закона "О государственных и социально ответственных услугах" и определяют порядок выдачи дубликата и аннулирования подлинника (удостоверенной копии) утраченного или поврежденного правоустанавливающего документа, а также порядок оказания государственной услуги "Выдача дубликата правоустанавливающего документа на недвижимое имущество".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 13.03.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z249" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В настоящих Правилах используются следующие понятия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z250" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) недвижимое имущество (недвижимость) - земельные участки, здания, сооружения и иное имущество, прочно связанное с землей, то есть объекты, перемещение которых без несоразмерного ущерба их назначению невозможно;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:p>
-[...77 lines deleted...]
-      2. В настоящих Правилах используются следующие понятия:</w:t>
+    <w:bookmarkStart w:name="z251" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) правовой кадастр – единый государственный реестр зарегистрированных прав (обременений прав) на недвижимое имущество;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z250" w:id="8"/>
-[...15 lines deleted...]
-      1) недвижимое имущество (недвижимость) - земельные участки, здания, сооружения и иное имущество, прочно связанное с землей, то есть объекты, перемещение которых без несоразмерного ущерба их назначению невозможно;</w:t>
+    <w:bookmarkStart w:name="z252" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) правоустанавливающие документы - документы, на основании которых возникают, изменяются и (или) прекращаются права (обременения прав) на недвижимое имущество;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z251" w:id="9"/>
-[...15 lines deleted...]
-      2) правовой кадастр – единый государственный реестр зарегистрированных прав (обременений прав) на недвижимое имущество;</w:t>
+    <w:bookmarkStart w:name="z253" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) государственная регистрация прав на недвижимое имущество (далее - государственная регистрация) - обязательная процедура признания и подтверждения государством возникновения, изменения или прекращения прав (обременении прав) на недвижимое имущество и иных объектов государственной регистрации в правовом кадастре в порядке и сроки, установленные настоящим Законом и иными законами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z252" w:id="10"/>
-[...15 lines deleted...]
-      3) правоустанавливающие документы - документы, на основании которых возникают, изменяются и (или) прекращаются права (обременения прав) на недвижимое имущество;</w:t>
+    <w:bookmarkStart w:name="z254" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) услугополучатель - физические и юридические лица, за исключением центральных государственных органов, загранучреждений Республики Казахстан, местных исполнительных органов областей, городов республиканского значения, столицы, районов, городов областного значения, акимов районов в городе, городов районного значения, поселков, сел, сельских округов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z253" w:id="11"/>
-[...15 lines deleted...]
-      4) государственная регистрация прав на недвижимое имущество (далее - государственная регистрация) - обязательная процедура признания и подтверждения государством возникновения, изменения или прекращения прав (обременении прав) на недвижимое имущество и иных объектов государственной регистрации в правовом кадастре в порядке и сроки, установленные настоящим Законом и иными законами;</w:t>
+    <w:bookmarkStart w:name="z255" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) уполномоченный представитель заявителя - лицо, которое от имени заявителя подает заявление и осуществляет иные действия, связанные с государственной регистрацией, в силу полномочия, основанного на доверенности, законодательстве, решении суда либо правовом акте;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z254" w:id="12"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z256" w:id="14"/>
+    <w:bookmarkStart w:name="z256" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) регистрационное дело - часть правового кадастра, в котором по объектному принципу осуществляется хранение копии документов, представленных на государственную регистрацию. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 – в редакции приказа Министра юстиции РК от 01.04.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 241</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Государственная услуга "Выдача дубликата правоустанавливающего документа на недвижимое имущество" (далее – государственная услуга) оказывается филиалами НАО "Государственная корпорация "Правительство для граждан" по месту нахождения объекта недвижимого имущества (далее – услугодатель).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 – в редакции приказа Министра юстиции РК от 30.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 355</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z59" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. В случаях утраты или повреждения подлинника (удостоверенной копии) правоустанавливающего документа на недвижимое имущество, на основании которого была произведена регистрация в правовом кадастре, восстановление правоустанавливающего документа производится путем выдачи услугодателем дубликата с копии указанного документа, который хранится в регистрационном деле.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 2 – в редакции приказа Министра юстиции РК от 01.04.2021 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 241</w:t>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">      Пункт 5 предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="15"/>
-[...15 lines deleted...]
-      3. Государственная услуга "Выдача дубликата правоустанавливающего документа на недвижимое имущество" (далее – государственная услуга) оказывается филиалами НАО "Государственная корпорация "Правительство для граждан" по месту нахождения объекта недвижимого имущества (далее – услугодатель).</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. При выдаче дубликата правоустанавливающего документа регистрирующий орган вносит соответствующую запись об аннулировании подлинника правоустанавливающего документа в информационную систему правового кадастра и в соответствующие графы регистрационного листа правового кадастра.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z61" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Дубликат правоустанавливающего документа выдается только правообладателю или его уполномоченному представителю (далее - услугополучатель)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z62" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 3 – в редакции приказа Министра юстиции РК от 30.06.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 355</w:t>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-[...94 lines deleted...]
-    <w:bookmarkStart w:name="z63" w:id="20"/>
+        <w:t xml:space="preserve">      Пункт 7 предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Для получения государственной услуги услугополучатель подает заявление по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1295,51 +1472,50 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (далее – заявление) с приложением документов согласно перечню, предусмотренному пунктом 8 Перечня основных требований к оказанию государственной услуги "Выдача дубликата правоустанавливающего документа на недвижимое имущество" (далее – Перечень) согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам через услугодателя по местонахождению объекта недвижимого имущества услугополучателя либо через веб-портал "электронного правительства": www.egov.kz (далее – портал).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1430,878 +1606,1028 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. При подаче заявления через услугодателя работник отдела приема и выдачи документов услугодателя осуществляет прием документов и направляет их в управление (отдел) по регистрации прав на недвижимое имущество.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z263" w:id="21"/>
+    <w:bookmarkStart w:name="z263" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае представления услугополучателем неполного пакета документов согласно перечню, предусмотренному пунктом 8 Перечня, а также документов с истекшим сроком действия, работник услугодателя по приему документов отказывает в приеме заявления и выдает расписку об отказе в приеме документов по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z264" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случаях представления через портал услугополучателем неполного пакета документов согласно перечню, предусмотренному пунктом 8 Перечня, и (или) документов с истекшим сроком действия, услугодатель направляет уведомление об отказе в дальнейшем рассмотрении документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z265" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При предъявлении работнику отдела приема и выдачи документов услугодателя полного пакета документов услугополучателю выдается расписка о их приеме с указанием даты и времени получения результата государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 - в редакции приказа Министра юстиции РК от 04.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 217</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z68" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Работник управления (отдела) по регистрации прав на недвижимое имущество осуществляет прием документов от отдела приема документов, запрашивает регистрационные дела из архива.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10- в редакции приказа Министра юстиции РК от 04.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 217</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 11 предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. После чего работник управления (отдела) по регистрации прав на недвижимое имущество осуществляет проверку документов, представленных на государственную регистрацию, включая проверку законности совершаемой сделки и (или) иных юридических фактов (юридических составов), являющихся основаниями возникновения, изменения, прекращения прав (обременении) на недвижимое имущество или иных объектов государственной регистрации на соответствие действующему законодательству.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z266" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения, являющиеся государственными электронными информационными ресурсами, необходимые для государственной регистрации прав на недвижимое имущество, работник управления (отдела) по регистрации прав на недвижимое имущество получает из соответствующих государственных информационных систем в форме электронных документов, удостоверенных его личной электронной цифровой подписью.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z264" w:id="22"/>
-[...15 lines deleted...]
-      В случаях представления через портал услугополучателем неполного пакета документов согласно перечню, предусмотренному пунктом 8 Перечня, и (или) документов с истекшим сроком действия, услугодатель направляет уведомление об отказе в дальнейшем рассмотрении документов.</w:t>
+    <w:bookmarkStart w:name="z267" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Работник управления (отдела) по регистрации прав на недвижимое имущество вносит запись в информационную систему правового кадастра об аннулировании подлинника правоустанавливающего документа и выдачи дубликата правоустанавливающего документа либо об отказе в случаях, предусмотренных пунктом 9 Перечня.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z265" w:id="23"/>
-[...223 lines deleted...]
-    <w:bookmarkStart w:name="z268" w:id="28"/>
+    <w:bookmarkStart w:name="z268" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Работник управления (отдела) по регистрации прав на недвижимое имущество при соответствии представленных документов, предусмотренными пунктом 8 Перечня, готовит дубликат правоустанавливающего документа на недвижимое имущество с отметкой "дубликат", проставляет штамп регистрирующего органа по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z269" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      После осуществления процедуры по подготовке дубликата либо подготовке уведомления об отказе документы направляются на рассмотрение руководству, для последующего их подписания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z270" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подписанные документы передаются в отдел приема и выдачи документов, для последующей выдачи дубликата правоустанавливающего документа либо уведомления об отказе выдачи дубликата правоустанавливающего документа услугополучателю.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z271" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае отказа в выдаче дубликата работник управления (отдела) по регистрации прав на недвижимое имущество направляет услугополучателю (уполномоченному представителю заявителя) письменное уведомление об отказе по основаниям, предусмотренным пунктом 9 Перечня.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11- в редакции приказа Министра юстиции РК от 04.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 217</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z76" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. При подаче заявления через портал отправка электронного запроса осуществляется из "личного кабинета" услугополучателя. Запрос автоматически направляется услугодателю в соответствии с выбранной услугой.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z77" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При предъявлении через портал полного пакета документов в "личном кабинете" отображается статус о принятии запроса на оказание государственной услуги с указанием места и даты получения результата.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z269" w:id="29"/>
-[...161 lines deleted...]
-    <w:bookmarkStart w:name="z78" w:id="34"/>
+    <w:bookmarkStart w:name="z78" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. При подаче заявления через портал работник управления (отдела) по регистрации прав на недвижимое имущество осуществляет регистрационные действия согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункту 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих правил.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z257" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13-1. В случае наличия оснований для отказа в оказании государственной услуги, предусмотренными пунктом 9 Перечня государственной услуги услугодатель уведомляет услугополучателя о предварительном решении об отказе в оказании государственной услуги, а также времени и месте проведения заслушивания для возможности выразить услугополучателю позицию по предварительному решению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z272" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уведомление о заслушивании направляется не менее чем за 3 рабочих дня до завершения срока оказания государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z273" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Возражение услугополучателя по предварительному решению принимается услугодателем в течение 2 рабочих дней со дня его получения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z274" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По результатам заслушивания услугодатель принимает решение о выдаче дубликата правоустанавливающего документа либо формирует мотивированный отказ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 13-1 в соответствии с приказом Министра юстиции РК от 13.09.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 795</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования); в редакции приказа Министра юстиции РК от 04.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 217</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z79" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Срок оказания государственной услуги три рабочих дня с момента сдачи пакета документов услугополучателем при обращении к услугодателю (день приема документов не входит в срок оказания государственной услуги) или на портал.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z257" w:id="35"/>
-[...15 lines deleted...]
-      13-1. В случае наличия оснований для отказа в оказании государственной услуги, предусмотренными пунктом 9 Перечня государственной услуги услугодатель уведомляет услугополучателя о предварительном решении об отказе в оказании государственной услуги, а также времени и месте проведения заслушивания для возможности выразить услугополучателю позицию по предварительному решению.</w:t>
+    <w:bookmarkStart w:name="z80" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При не обращении услугополучателя за результатом государственной услуги в указанный срок, услугодатель обеспечивает их хранение по месту приема до получения услугополучателем.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z272" w:id="36"/>
-[...181 lines deleted...]
-    <w:bookmarkStart w:name="z81" w:id="41"/>
+    <w:bookmarkStart w:name="z81" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Результатом оказания государственной услуги является дубликат правоустанавливающего документа на недвижимое имущество с отметкой "дубликат" и штампа регистрирующего органа по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z82" w:id="42"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 16 предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Услугодатель обеспечивает внесение данных о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных услуг в порядке, установленном уполномоченным органом, в сфере информатизации в соответствии с подпунктом 11) пункта 2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона "О государственных услугах";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z275" w:id="43"/>
+    <w:bookmarkStart w:name="z275" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министерство юстиции направляет информацию о внесенных изменениях и (или) дополнениях в Правила в организации, осуществляющие прием заявления и выдачи результата оказания государственной услуги, услугодателю и Единый контакт-центр.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2320,88 +2646,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z83" w:id="44"/>
+    <w:bookmarkStart w:name="z83" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок обжалования решения, действия (бездействия) услугодателя и (или) его работников по вопросам оказания государственных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z84" w:id="45"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z84" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Жалоба на решения, действия (бездействие) услугодателя и (или) их работников по вопросам оказания государственных услуг подается на имя руководителя услугодателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес услугодателя, непосредственно оказывающих государственные услуги, подлежит рассмотрению в течение пяти рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2530,50 +2856,118 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 17 - в редакции приказа Министра юстиции РК от 13.09.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 795</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -2820,126 +3214,126 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(филиал Государственной корпорации "Правительство для граждан")</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z259" w:id="46"/>
+    <w:bookmarkStart w:name="z259" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление № _____о выдаче дубликата правоустанавливающего документа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 - в редакции приказа Министра юстиции РК от 13.09.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 795</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z260" w:id="47"/>
+      <w:bookmarkStart w:name="z260" w:id="41"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Фамилия, Имя, Отчество (при его наличии) (далее – Ф.И.О) /</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Полное наименование юридического лица</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3778,50 +4172,136 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>направленное на указанные контакты, будет считаться надлежащим и достаточным.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________ "___"________20__ г. (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3979,68 +4459,68 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 - в редакции приказа Министра юстиции РК от 04.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 217</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z276" w:id="48"/>
+    <w:bookmarkStart w:name="z276" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -5759,50 +6239,118 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 3 предусматривается в редакции приказа Министра юстиции РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
@@ -6172,108 +6720,108 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>__________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(адрес услугополучателя)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z368" w:id="49"/>
+    <w:bookmarkStart w:name="z368" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Расписка об отказе в приеме документов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z369" w:id="50"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z369" w:id="44"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Руководствуясь </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 20 Закона Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"О государственных услугах", Государственная корпорация "Правительство</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6849,348 +7397,348 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z234" w:id="51"/>
+    <w:bookmarkStart w:name="z234" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                          Штамп регистрирующего органа</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z235" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Право (обременение)______________________ на ________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z236" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (вид права, обременения) (адрес и кадастровый номер объекта)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z237" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зарегистрировано _________________ _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z238" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (дата регистрации) (наименование регистрирующего органа)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z239" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дубликат ___________________________ выдан по заявлению № __________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z240" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (наименование, дата и номер правоустанавливающего документа)</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z235" w:id="52"/>
-[...15 lines deleted...]
-      Право (обременение)______________________ на ________________________</w:t>
+    <w:bookmarkStart w:name="z241" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      от "__" ________ 20__ года. ________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z236" w:id="53"/>
-[...15 lines deleted...]
-      (вид права, обременения) (адрес и кадастровый номер объекта)</w:t>
+    <w:bookmarkStart w:name="z242" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Фамилия, имя, отчество (при его наличии) правообладателя, подавшего</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z237" w:id="54"/>
-[...15 lines deleted...]
-      зарегистрировано _________________ _______________________________________</w:t>
+    <w:bookmarkStart w:name="z243" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заявление на получение дубликата)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z238" w:id="55"/>
-[...15 lines deleted...]
-      (дата регистрации) (наименование регистрирующего органа)</w:t>
+    <w:bookmarkStart w:name="z244" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z239" w:id="56"/>
-[...15 lines deleted...]
-      Дубликат ___________________________ выдан по заявлению № __________</w:t>
+    <w:bookmarkStart w:name="z245" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (наименование регистрирующего органа, выдавшего дубликат)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z240" w:id="57"/>
-[...15 lines deleted...]
-      (наименование, дата и номер правоустанавливающего документа)</w:t>
+    <w:bookmarkStart w:name="z246" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исполнитель _______________ подпись _________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z241" w:id="58"/>
-[...15 lines deleted...]
-      от "__" ________ 20__ года. ________________________________________________</w:t>
+    <w:bookmarkStart w:name="z247" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Начальник отдела _______________ подпись _________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z242" w:id="59"/>
-[...15 lines deleted...]
-      (Фамилия, имя, отчество (при его наличии) правообладателя, подавшего</w:t>
+    <w:bookmarkStart w:name="z248" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель _______________ подпись _________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z243" w:id="60"/>
-[...118 lines deleted...]
-    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -7228,55 +7776,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7602,31 +8150,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>