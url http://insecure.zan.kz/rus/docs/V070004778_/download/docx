--- v0 (2026-03-13)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5585457" w14:textId="5585457">
+    <w:p w14:paraId="f981b80" w14:textId="f981b80">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,106 +76,106 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Об утверждении Правил осуществления предвыборной агитации через средства массовой информации, онлайн-платформы и информационного обеспечения выборов Президента, депутатов Парламента, маслихатов, акима, а также членов иных органов местного самоуправления</w:t>
+        <w:t>Об утверждении Правил осуществления предвыборной агитации через средства массовой информации, онлайн-платформы и информационного обеспечения выборов Президента, депутатов Курултая, маслихатов, акима города районного значения, села, поселка, сельского округа, а также членов иных органов местного самоуправления</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление Центральной избирательной комиссии Республики Казахстан от 25 июня 2007 года N 90/178. Зарегистрировано в Министерстве юстиции Республики Казахстан 3 июля 2007 года N 4778.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Заголовок - в редакции постановления Центральной избирательной комиссии РК от 29.12.2022 </w:t>
+      Сноска. Заголовок - в редакции постановления Центральной избирательной комиссии РК от 30.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 139/644</w:t>
+        <w:t>№ 23/37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2023).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -311,101 +311,121 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-       1. Утвердить прилагаемые Правила осуществления предвыборной агитации через средства массовой информации, онлайн-платформы и информационного обеспечения выборов Президента, депутатов Парламента, маслихатов, акима, а также членов иных органов местного самоуправления.</w:t>
+        <w:t xml:space="preserve">
+       1. Утвердить прилагаемые </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правила</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осуществления предвыборной агитации через средства массовой информации, онлайн-платформы и информационного обеспечения выборов Президента, депутатов Курултая, маслихатов, акима города районного значения, села, поселка, сельского округа (далее – акимы), а также членов иных органов местного самоуправления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции постановления Центральной избирательной комиссии РК от 29.12.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 139/644</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции постановления Центральной избирательной комиссии РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23/37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2023).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -824,113 +844,111 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 25 июня 2007 года N 90/178</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правила осуществления предвыборной агитации через средства массовой информации, онлайн-платформы и информационного обеспечения выборов Президента, депутатов Парламента, маслихатов, акима, а также членов иных органов местного самоуправления</w:t>
+        <w:t xml:space="preserve"> Правила осуществления предвыборной агитации через средства массовой информации, онлайн-платформы и информационного обеспечения выборов Президента, депутатов Курултая, маслихатов, акима города районного значения, села, поселка, сельского округа, а также членов иных органов местного самоуправления</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Правила - в редакции постановления Центральной избирательной комиссии РК от 29.12.2022 </w:t>
+      Сноска. Правила - в редакции постановления Центральной избирательной комиссии РК от 30.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 139/644</w:t>
+        <w:t>№ 23/37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2023).</w:t>
-[...18 lines deleted...]
-      Глава 1. Общие положения</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z10" w:id="7"/>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -942,1791 +960,1763 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О выборах в Республике Казахстан" (далее - Конституционный закон), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики Казахстан "О средствах массовой информации", </w:t>
+        <w:t xml:space="preserve"> Республики Казахстан "О масс-медиа", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики Казахстан "Об информатизации" и определяют порядок осуществления предвыборной агитации, информационного обеспечения избирательной кампании по выборам Президента Республики Казахстан, депутатов Парламента, маслихатов, акимов и членов иных органов местного самоуправления Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> Республики Казахстан "Об онлайн-платформах и онлайн-рекламе" и определяют порядок осуществления предвыборной агитации, информационного обеспечения избирательной кампании по выборам Президента Республики Казахстан, депутатов Курултая Республики Казахстан, маслихатов, акимов города районного значения, села, поселка, сельского округа (далее – акимы) и членов иных органов местного самоуправления Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z11" w:id="8"/>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В Правилах используются следующие понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z12" w:id="9"/>
-[...15 lines deleted...]
-      средство массовой информации - периодическое печатное издание, теле-, радиоканал, кинодокументалистика, аудиовизуальная запись и иная форма периодического или непрерывного публичного распространения массовой информации, включая интернет-ресурсы;</w:t>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      средство массовой информации – периодическое печатное издание, теле-, радиоканал, интернет-издание;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z13" w:id="10"/>
-[...15 lines deleted...]
-      информационное обеспечение выборов - комплекс мер, направленных на оперативное и широкое информирование избирателей о ходе подготовки и проведения избирательной кампании, за исключением предвыборной агитации;</w:t>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      информационное обеспечение выборов – комплекс мер, направленных на оперативное и широкое информирование избирателей о ходе подготовки и проведения избирательной кампании, за исключением предвыборной агитации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z14" w:id="11"/>
-[...15 lines deleted...]
-      предвыборная агитация - деятельность, имеющая целью побудить избирателей принять участие в голосовании за или против того или иного кандидата, политическую партию;</w:t>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      предвыборная агитация – деятельность, имеющая целью побудить избирателей принять участие в голосовании за или против того или иного кандидата, политическую партию, отзыва депутата маслихата, избранного по одномандатному территориальному избирательному округу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z15" w:id="12"/>
-[...15 lines deleted...]
-      выступление - личное обращение кандидатов, уполномоченных представителей политических партий и общественных объединений, выдвинувших соответственно партийные списки и кандидатов, а также доверенных лиц к избирателям с изложением предвыборной программы;</w:t>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выступление – личное обращение кандидатов, уполномоченных представителей политических партий и общественных объединений, выдвинувших соответственно партийные списки и кандидатов, а также доверенных лиц к избирателям с изложением предвыборной программы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z16" w:id="13"/>
-[...15 lines deleted...]
-      предвыборные дебаты - публичный обмен мнениями двух и более кандидатов в Президенты, политических партий, выдвинувших партийные списки кандидатов в депутаты Мажилиса, маслихата, кандидаты в акимы, по различным общественно значимым вопросам, в том числе касающимся их предвыборных программ;</w:t>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      предвыборные дебаты – публичный обмен мнениями двух и более кандидатов в Президенты, политических партий, выдвинувших партийные списки кандидатов в депутаты Курултая, маслихата, кандидатов в акимы, по различным общественно значимым вопросам, в том числе касающимся их предвыборных программ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z17" w:id="14"/>
-[...15 lines deleted...]
-      онлайн-платформа - интернет-ресурс и (или) сервис обмена мгновенными сообщениями, предназначенные для распространения информации пользователем посредством созданной им персональной страницы путем размещения, приема и (или) передачи знаков и (или) сигналов, и (или) голосовой информации, и (или) письменного текста, и (или) изображения, и (или) звуков, и (или) сообщений конкретно определенному или неопределенному кругу лиц, за исключением интернет-ресурса и (или) сервиса обмена мгновенными сообщениями, предназначенных для предоставления финансовых услуг и электронной коммерции.</w:t>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      онлайн-платформа – интернет-ресурс и (или) программное обеспечение, функционирующее в сети Интернет, и (или) сервис обмена мгновенными сообщениями, предназначенные для получения, производства и (или) размещения, и (или) распространения, и (или) хранения контента на онлайн-платформе пользователем онлайн-платформы посредством созданного им аккаунта, публичного сообщества, за исключением интернет-ресурса и (или) программного обеспечения, функционирующего в сети Интернет, и (или) сервиса обмена мгновенными сообщениями, предназначенных для предоставления финансовых услуг и электронной коммерции.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z18" w:id="15"/>
-[...15 lines deleted...]
-      Глава 2. Порядок осуществления предвыборной агитации через средства массовой информации, онлайн-платформы</w:t>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок осуществления предвыборной агитации через средства массовой информации, онлайн-платформы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z19" w:id="16"/>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Государство гарантирует гражданам, общественным объединениям право беспрепятственной предвыборной агитации за или против того или иного кандидата, политической партии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z20" w:id="17"/>
-[...15 lines deleted...]
-      Предвыборная агитация начинается с момента окончания срока регистрации кандидатов в Президенты, депутаты Сената Парламента (далее - Сената), партийных списков политических партий, выдвинувших кандидатов в депутаты Мажилиса Парламента (далее - Мажилиса), маслихата, кандидатов по одномандатным территориальным избирательным округам в депутаты Мажилиса Парламента и маслихатов, а также кандидатов в акимы, члены иных органов местного самоуправления и заканчивается в ноль часов по местному времени дня, предшествующего дню выборов. При проведении повторного голосования предвыборная агитация начинается со дня назначения дня повторного голосования и заканчивается в ноль часов по местному времени дня, предшествующего дню выборов.</w:t>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Предвыборная агитация начинается с момента окончания срока регистрации кандидатов в Президенты, партийных списков политических партий, выдвинувших кандидатов в депутаты Курултая, маслихата, кандидатов по одномандатным территориальным избирательным округам в депутаты маслихатов, а также кандидатов в акимы, члены иных органов местного самоуправления и заканчивается в ноль часов по местному времени дня, предшествующего дню выборов. При проведении повторного голосования предвыборная агитация начинается со дня назначения дня повторного голосования и заканчивается в ноль часов по местному времени дня, предшествующего дню выборов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z21" w:id="18"/>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кандидатам и политическим партиям, выдвинувшим партийные списки гарантируются равные условия доступа к средствам массовой информации для проведения предвыборной агитации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z22" w:id="19"/>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Доверенные лица могут проводить предвыборную агитацию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z23" w:id="20"/>
-[...15 lines deleted...]
-      4. С момента начала предвыборной агитации вся информация, пропагандирующая цели и задачи кандидата в Президенты, депутаты Сената, политической партии, выдвинувшей партийные списки кандидатов в депутаты Мажилиса, маслихата, кандидатов по одномандатным территориальным избирательным округам в депутаты Мажилиса Парламента и маслихатов, а также кандидата в члены иных органов местного самоуправления, за исключением новостных и аналитических программ, должна быть оплачена из избирательного фонда кандидатов или политических партий, либо избирательного фонда кандидатов в члены иных органов местного самоуправления.</w:t>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. С момента начала предвыборной агитации вся информация, пропагандирующая цели и задачи кандидата в Президенты, политической партии, выдвинувшей партийные списки кандидатов в депутаты Курултая, маслихата, кандидатов по одномандатным территориальным избирательным округам в депутаты маслихатов, а также кандидата в члены иных органов местного самоуправления, за исключением новостных и аналитических программ, должна быть оплачена из избирательного фонда кандидатов или политических партий, либо избирательного фонда кандидатов в члены иных органов местного самоуправления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z24" w:id="21"/>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Не допускается бесплатная раздача печатных материалов, за исключением специально изготовленных для избирательной кампании.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z25" w:id="22"/>
-[...15 lines deleted...]
-      5. Предвыборной агитацией в средствах массовой информации, онлайн-платформах признается деятельность по выпуску (выходу в эфир) материалов средств массовой информации, а также распространение информации пользователем содержащих:</w:t>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Предвыборной агитацией в средствах массовой информации, онлайн-платформах признается деятельность по выпуску (выходу в эфир) материалов средств массовой информации, а также распространение пользователем информации, содержащей:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z26" w:id="23"/>
-[...15 lines deleted...]
-      1) призывы голосовать за или против того или иного кандидата в Президенты, депутаты Сената, политическую партию, выдвинувшую партийные списки кандидатов в депутаты Мажилиса, маслихата, кандидата по одномандатным территориальным избирательным округам в депутаты Мажилиса Парламента и маслихатов, а также кандидата в акимы, члены иных органов местного самоуправления;</w:t>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) призывы голосовать за или против того или иного кандидата в Президенты, политическую партию, выдвинувшую партийные списки кандидатов в депутаты Курултая, маслихата, кандидата по одномандатным территориальным избирательным округам в депутаты маслихатов, а также кандидата в акимы, члены иных органов местного самоуправления;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z27" w:id="24"/>
-[...15 lines deleted...]
-      2) предпочтение в отношении кого-либо из кандидатов в Президенты, депутаты Сената, политической партии, выдвинувшей партийные списки кандидатов в депутаты Мажилиса, маслихата, кандидатов по одномандатным территориальным избирательным округам в депутаты Мажилиса Парламента и маслихатов, а также кандидата в акимы, члены иных органов местного самоуправления, за которого будет голосовать избиратель;</w:t>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) предпочтение в отношении кого-либо из кандидатов в Президенты, политической партии, выдвинувшей партийные списки кандидатов в депутаты Курултая, маслихата, кандидатов по одномандатным территориальным избирательным округам в депутаты маслихатов, а также кандидата в акимы, члены иных органов местного самоуправления, за которого будет голосовать избиратель;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z28" w:id="25"/>
-[...15 lines deleted...]
-      3) описание возможных последствий избрания или неизбрания кандидатов в Президенты, депутаты Сената, политической партии, выдвинувшей партийные списки кандидатов в депутаты Мажилиса, маслихата, кандидатов по одномандатным территориальным избирательным округам в депутаты Мажилиса Парламента и маслихатов, а также кандидата в акимы, члены иных органов местного самоуправления;</w:t>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) описание возможных последствий избрания или неизбрания кандидатов в Президенты, политической партии, выдвинувшей партийные списки кандидатов в депутаты Курултая, маслихата, кандидатов по одномандатным территориальным избирательным округам в депутаты маслихатов, а также кандидата в акимы, члены иных органов местного самоуправления;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z29" w:id="26"/>
-[...15 lines deleted...]
-      4) явно преобладающие сведения о каком-либо кандидате в Президенты, депутаты Сената, политической партии, выдвинувшей партийные списки кандидатов в депутаты Мажилиса, маслихата, кандидатов по одномандатным территориальным избирательным округам в депутаты Мажилиса Парламента и маслихатов, а также кандидате в акимы, члены иных органов местного самоуправления позитивного либо негативного аргументирования.</w:t>
+    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) явно преобладающие сведения о каком-либо кандидате в Президенты, политической партии, выдвинувшей партийные списки кандидатов в депутаты Курултая, маслихата, кандидатов по одномандатным территориальным избирательным округам в депутаты маслихатов, а также кандидате в акимы, члены иных органов местного самоуправления позитивного либо негативного аргументирования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z30" w:id="27"/>
+    <w:bookmarkStart w:name="z29" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. В день выборов и предшествующий ему день любая предвыборная агитация не допускается.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z31" w:id="28"/>
-[...15 lines deleted...]
-      Агитационные материалы, ранее размещенные в сети Интернет могут сохраняться на прежних местах. Не допускается выведение ранее размещенных материалов на главные страницы интернет-ресурсов, онлайн-платформ.</w:t>
+    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Агитационные материалы, ранее размещенные в сети Интернет, могут сохраняться на прежних местах. Не допускается выведение ранее размещенных материалов на главные страницы интернет-ресурсов, онлайн-платформ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z32" w:id="29"/>
-[...15 lines deleted...]
-      7. В период предвыборной агитации тираж периодического печатного издания, связанного с предвыборной агитацией кандидатов в Президенты, депутаты Сената, политической партии, выдвинувшей партийные списки кандидатов в депутаты Мажилиса, маслихата, кандидатов по одномандатным территориальным избирательным округам в депутаты Мажилиса Парламента и маслихатов, а также кандидатов в акимы, члены иных органов местного самоуправления, является одинаковым для всех кандидатов.</w:t>
+    <w:bookmarkStart w:name="z31" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. В период предвыборной агитации тираж периодического печатного издания, связанного с предвыборной агитацией кандидатов в Президенты, политической партии, выдвинувшей партийные списки кандидатов в депутаты Курултая, маслихата, кандидатов по одномандатным территориальным избирательным округам в депутаты маслихатов, а также кандидатов в акимы, члены иных органов местного самоуправления, является одинаковым для всех кандидатов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z33" w:id="30"/>
-[...15 lines deleted...]
-      8. Редакция средства массовой информации, пользователь онлайн-платформ, отказывает в публикации (выпуске в эфир) предвыборных программ кандидатов в Президенты, депутаты Сената, политических партий, выдвинувших партийные списки кандидатов в депутаты Мажилиса, маслихата, кандидатов по одномандатным территориальным избирательным округам в депутаты Мажилиса Парламента и маслихатов, а также кандидатов в акимы, члены иных органов местного самоуправления, если они провозглашают идеи насильственного изменения конституционного строя, нарушения целостности Республики, подрыва безопасности государства, разжигания социальной, расовой, национальной, религиозной, сословной и родовой розни, культ жестокости и насилия, а также создание непредусмотренных законодательством военизированных формирований.</w:t>
+    <w:bookmarkStart w:name="z32" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Редакция средства массовой информации, пользователь онлайн-платформ, отказывает в публикации (выпуске в эфир) предвыборных программ кандидатов в Президенты, политических партий, выдвинувших партийные списки кандидатов в депутаты Курултая, маслихата, кандидатов по одномандатным территориальным избирательным округам в депутаты маслихатов, а также кандидатов в акимы, члены иных органов местного самоуправления, если они провозглашают идеи насильственного изменения основ конституционного строя, посягательства на территориальную целостность, Суверенитет и Независимость Республики Казахстан, нарушения общественного порядка, подрыва национальной безопасности, войны, вооруженных конфликтов, социального, расового, национального, этнического, религиозного превосходства или розни, культа жестокости и насилия, а также призывают к совершению таких действий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z34" w:id="31"/>
+    <w:bookmarkStart w:name="z33" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Должностные лица редакций средств массовой информации, пользователи онлайн-платформ, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 28 Конституционного закона не несут ответственности за высказывания кандидатов в ходе их предвыборной кампании, за исключением случаев публикации материалов, указанных в </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> настоящих Правил.</w:t>
+        <w:t xml:space="preserve"> статьи 28 Конституционного закона не несут ответственности за высказывания кандидатов в ходе их предвыборной кампании, за исключением случаев публикации материалов, указанных в пункте 8 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z35" w:id="32"/>
-[...15 lines deleted...]
-      10. Редакция средства массовой информации, пользователи онлайн-платформ, отказывают в публикации (выходе в эфир), распространении агитационных материалов и иной информации кандидатов в Президенты, депутаты Сената, политических партий, выдвинувших партийные списки кандидатов в депутаты Мажилиса, маслихата, кандидатов по одномандатным территориальным избирательным округам в депутаты Мажилиса Парламента и маслихатов, а также кандидатов в акимы, члены иных органов местного самоуправления в ходе их предвыборной кампании в случае наличия в материале информации, заведомо порочащей честь, достоинство и деловую репутацию кандидатов или политической партии, предоставлять указанным лицам возможность бесплатного опубликования опровержения в защиту их чести, достоинства и деловой репутации.</w:t>
+    <w:bookmarkStart w:name="z34" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Редакция средств массовой информации, пользователи онлайн-платформ, отказывают в публикации (выходе в эфир), распространении агитационных материалов и иной информации кандидатов в Президенты, политических партий, выдвинувших партийные списки кандидатов в депутаты Курултая, маслихатов, кандидатов по одномандатным территориальным избирательным округам в депутаты маслихатов, а также кандидатов в акимы, члены иных органов местного самоуправления в ходе их предвыборной кампании в случае наличия в материале информации, заведомо порочащей честь, достоинство и деловую репутацию кандидатов или политической партии, предоставляют указанным лицам возможность бесплатного опубликования опровержения в защиту их чести, достоинства и деловой репутации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z36" w:id="33"/>
-[...15 lines deleted...]
-      Кандидаты в Президенты, депутаты Сената, политические партии, выдвинувшие партийные списки кандидатов в депутаты Мажилиса, маслихата, кандидаты по одномандатным территориальным избирательным округам в депутаты Мажилиса Парламента и маслихатов, а также кандидаты в акимы, члены иных органов местного самоуправления по требованию редакции средства массовой информации, пользователей онлайн-платформ, предоставляют документы, подтверждающие информацию, указанную в агитационных материалах.</w:t>
+    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кандидаты в Президенты, политические партии, выдвинувшие партийные списки кандидатов в депутаты Курултая, маслихата, кандидаты по одномандатным территориальным избирательным округам в депутаты маслихатов, а также кандидаты в акимы, члены иных органов местного самоуправления по требованию редакции средства массовой информации, пользователей онлайн-платформ, предоставляют документы, подтверждающие информацию, указанную в агитационных материалах.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z37" w:id="34"/>
+    <w:bookmarkStart w:name="z36" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отказ в выпуске (выходе в эфир), публикации агитационных материалов обжалуется в установленном гражданским процессуальным законодательством Республики Казахстан порядке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z38" w:id="35"/>
+    <w:bookmarkStart w:name="z37" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Не допускается проведение предвыборной агитации с использованием изображения какого-либо лица без его письменного разрешения, а в случае его смерти - без письменного разрешения наследников.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z39" w:id="36"/>
+    <w:bookmarkStart w:name="z38" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Не допускается распространение субъектами телерадиовещания агитационных материалов в новостных, аналитических программах.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z40" w:id="37"/>
-[...15 lines deleted...]
-      Иностранцам, лицам без гражданства, иностранным юридическим лицам и международным организациям не допускается осуществлять деятельность, препятствующую и (или) способствующую выдвижению и избранию кандидатов в Президенты, депутаты Сената, политических партий, выдвинувших партийные списки кандидатов в депутаты Мажилиса, маслихата, кандидатов по одномандатным территориальным избирательным округам в депутаты Мажилиса Парламента и маслихатов, а также кандидатов в акимы, члены иных органов местного самоуправления достижению определенного результата на выборах.</w:t>
+    <w:bookmarkStart w:name="z39" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Иностранным гражданам, лицам без гражданства, иностранным юридическим лицам и международным организациям не допускается осуществлять деятельность, препятствующую и (или) способствующую выдвижению и избранию кандидатов в Президенты, политических партий, выдвинувших партийные списки кандидатов в депутаты Курултая, маслихата, кандидатов по одномандатным территориальным избирательным округам в депутаты маслихатов, а также кандидатов в акимы, члены иных органов местного самоуправления достижению определенного результата на выборах.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z41" w:id="38"/>
+    <w:bookmarkStart w:name="z40" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Не допускается проведение предвыборной агитации, распространения любых агитационных предвыборных материалов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z42" w:id="39"/>
-[...15 lines deleted...]
-      1) государственным органам, органам местного самоуправления, а также их должностным лицам при исполнении служебных обязанностей;</w:t>
+    <w:bookmarkStart w:name="z41" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) государственным органам, органам местного государственного управления, а также их должностным лицам при исполнении должностных полномочий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z43" w:id="40"/>
+    <w:bookmarkStart w:name="z42" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) военнослужащим Вооруженных Сил, других войск и воинских формирований, работникам органов национальной безопасности, правоохранительных органов и судьям;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z44" w:id="41"/>
+    <w:bookmarkStart w:name="z43" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) членам избирательных комиссий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z45" w:id="42"/>
+    <w:bookmarkStart w:name="z44" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) религиозным объединениям.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z46" w:id="43"/>
-[...15 lines deleted...]
-      Глава 3. Порядок предоставления эфирного времени и печатных площадей для выступлений кандидатов в Президенты, депутаты Сената, политических партий, выдвинувших партийные списки кандидатов в депутаты Мажилиса, маслихата, кандидатов по одномандатным территориальным избирательным округам в депутаты Мажилиса Парламента и маслихатов, а также кандидата в акимы, члены иных органов местного самоуправления с предвыборными программами, финансируемыми государством</w:t>
+    <w:bookmarkStart w:name="z45" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок предоставления эфирного времени и печатных площадей для выступлений кандидатов в Президенты, политических партий, выдвинувших партийные списки кандидатов в депутаты Курултая, маслихата, кандидатов по одномандатным территориальным избирательным округам в депутаты маслихатов, а также кандидата в акимы, члены иных органов местного самоуправления с предвыборными программами, финансируемыми государством</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z47" w:id="44"/>
+    <w:bookmarkStart w:name="z46" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Государство гарантирует кандидатам равное выделение средств для выступления со своими программами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z48" w:id="45"/>
-[...15 lines deleted...]
-      Глава 4. Порядок предоставления на договорной основе эфирного времени, печатной площади, объема информации кандидатам в Президенты, депутаты Сената, политическим партиям, выдвинувшим партийные списки кандидатов в депутаты Мажилиса, маслихата, кандидатам по одномандатным территориальным избирательным округам в депутаты Мажилиса Парламента и маслихатов, а также кандидатам в акимы, члены иных органов местного самоуправления</w:t>
+    <w:bookmarkStart w:name="z47" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Порядок предоставления на договорной основе эфирного времени, печатной площади, объема информации кандидатам в Президенты, политическим партиям, выдвинувшим партийные списки кандидатов в депутаты Курултая, маслихата, кандидатам по одномандатным территориальным избирательным округам в депутаты маслихатов, а также кандидатам в акимы, члены иных органов местного самоуправления</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z49" w:id="46"/>
+    <w:bookmarkStart w:name="z48" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Средства массовой информации на договорной основе предоставляют эфирное время, печатную площадь для публикации агитационных материалов зарегистрированным кандидатам и политическим партиям, выдвинувшим партийные списки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z50" w:id="47"/>
-[...15 lines deleted...]
-      Пользователи онлайн-платформ на договорной основе предоставляют объем информации для публикации агитационных материалов зарегистрированным кандидатам и политическим партиям, выдвинувшим партийные списки.</w:t>
+    <w:bookmarkStart w:name="z49" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пользователи онлайн-платформ на договорной основе предоставляют объем информации для публикации агитационных материалов зарегистрированным кандидатам и политическим партиям, выдвинувшим партийные списки, за исключением политических партий и кандидатов, использующих собственные интернет-ресурсы, аккаунты в онлайн-платформах.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z51" w:id="48"/>
+    <w:bookmarkStart w:name="z50" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Основанием для предоставления эфирного времени, печатной площади и объема информации кандидатам или политическим партиям является удостоверение кандидата, его личное или уполномоченного лица политической партии письменное заявление на имя руководителя средства массовой информации, осуществляющего выпуск (выход в эфир), на имя пользователя онлайн-платформ или копия решения Центральной либо соответствующей территориальной избирательной комиссии о регистрации партийного списка.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z52" w:id="49"/>
+    <w:bookmarkStart w:name="z51" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Условия договора для публикации агитационных материалов не должны создавать преимущества тому или иному кандидату, политической партии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z53" w:id="50"/>
+    <w:bookmarkStart w:name="z52" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Согласие на размещение агитационных материалов, данное средством массовой информации, пользователем онлайн-платформы одному из кандидатов, политической партии, выдвинувшей партийный список, является согласием на размещение агитационных материалов другим кандидатам, политическим партиям, выдвинувшим партийные списки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z54" w:id="51"/>
+    <w:bookmarkStart w:name="z53" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Очередность выступления кандидатов и политических партий, выдвинувших партийные списки, в средствах массовой информации, онлайн-платформах устанавливается в порядке поступления письменных обращений либо по жребию в случае, если обращения поступили одновременно.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z55" w:id="52"/>
+    <w:bookmarkStart w:name="z54" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кандидаты и политические партии, выдвинувшие партийные списки в письменных обращениях указывают дату, время, когда они предполагают выступить. На основании данных предложений редакции средств массовой информации, пользователи онлайн-платформ устанавливают график предоставления эфирного времени и печатных площадей, объема информации для выступлений кандидатов или политических партий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z56" w:id="53"/>
-[...15 lines deleted...]
-      18. График предоставления эфирного времени, печатных площадей и объема информации для выступлений кандидатов в Президенты, депутаты Сената, политических партий, выдвинувших партийные списки кандидатов в депутаты Мажилиса, маслихата, а также кандидатов в акимы, члены иных органов местного самоуправления разрабатывается редакцией средства массовой информации, пользователем онлайн-платформы с учетом технических возможностей средства массовой информации, онлайн-платформы. В этот же график включаются и публикации рекламных и агитационных материалов кандидатов или политических партий.</w:t>
+    <w:bookmarkStart w:name="z55" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. График предоставления эфирного времени, печатных площадей и объема информации для выступлений кандидатов в Президенты, политических партий, выдвинувших партийные списки кандидатов в депутаты Курултая, маслихата, а также кандидатов в акимы, члены иных органов местного самоуправления разрабатывается редакцией средства массовой информации, пользователем онлайн-платформы с учетом технических возможностей средства массовой информации, онлайн-платформы. В этот же график включаются и публикации рекламных и агитационных материалов кандидатов или политических партий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z57" w:id="54"/>
+    <w:bookmarkStart w:name="z56" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Копия графика, в котором указываются дата и время выпуска (выхода в эфир) агитационных материалов кандидатов или политических партий направляется в Центральную или соответствующую территориальную избирательную комиссию в течение трех дней со дня обращения кандидата или политической партии, за исключением внесения изменений в график, который должен быть представлен в течение суток.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z58" w:id="55"/>
+    <w:bookmarkStart w:name="z57" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Не допускается прерывать и комментировать выступления кандидатов и представителя политической партии, выдвинувшей партийные списки на телевидении и по радио сразу после выступления в этот же день, а также в периодических печатных изданиях в том же номере.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z59" w:id="56"/>
-[...15 lines deleted...]
-      20. Республиканские периодические печатные издания распространяют предвыборные материалы политических партий, выдвинувших партийные списки при выборах депутатов маслихата, кандидатов по одномандатным территориальным избирательным округам в депутаты Мажилиса Парламента и маслихатов, а также кандидатов в акимы, члены иных органов местного самоуправления, с изданием дополнительных листов (страниц) в соответствующей области, городе, районе.</w:t>
+    <w:bookmarkStart w:name="z58" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Республиканские периодические печатные издания распространяют предвыборные материалы политических партий, выдвинувших партийные списки при выборах депутатов Курултая, маслихата, кандидатов по одномандатным территориальным избирательным округам в депутаты маслихатов, а также кандидатов в акимы, члены иных органов местного самоуправления, с изданием дополнительных листов (страниц) в соответствующей области, городе, районе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z60" w:id="57"/>
-[...15 lines deleted...]
-      21. Сведения о размере оплаты, условия размещения агитационных материалов должны быть объявлены и опубликованы соответствующим средством массовой информации, пользователем онлайн-платформы не позднее пяти дней до начала проведения предвыборной агитации, а также представлены в Центральную избирательную комиссию при выборах Президента и депутатов Мажилиса Парламента по партийным спискам, в иные территориальные избирательные комиссии – при выборах депутатов Сената Парламента, Мажилиса Парламента по одномандатным территориальным избирательным округам, депутатов маслихатов, акимов и членов иных органов местного самоуправления.</w:t>
+    <w:bookmarkStart w:name="z59" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Сведения о размере оплаты, условия размещения агитационных материалов должны быть объявлены и опубликованы соответствующим средством массовой информации, пользователем онлайн-платформы не позднее пяти календарных дней до начала проведения предвыборной агитации, а также представлены в Центральную избирательную комиссию при выборах Президента и депутатов Курултая, в иные территориальные избирательные комиссии – при выборах депутатов маслихатов, акимов и членов иных органов местного самоуправления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z61" w:id="58"/>
+    <w:bookmarkStart w:name="z60" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На интернет-ресурсах Центральной и территориальных избирательных комиссий размещаются представленные средствами массовой информации, пользователями онлайн-платформ сведения о размере оплаты, условиях размещения агитационных материалов. Средства массовой информации, пользователи онлайн-платформы, предоставляющие эфирное время, печатную площадь и объем информации на договорной основе, не могут осуществлять размещение, распространение агитационных материалов кандидатов, политических партий, выдвинувших партийные списки до опубликования сведений о размере оплаты, условиях размещения агитационных материалов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z62" w:id="59"/>
-[...15 lines deleted...]
-      22. Все агитационные материалы должны содержать сведения об организации, выпустившей данные материалы (по печатным материалам - месте их печатания и тираже), лицах, сделавших заказ, из каких средств оплачено. Запрещаются изготовление агитационных материалов за пределами территории Республики Казахстан, распространение анонимных агитационных материалов.</w:t>
+    <w:bookmarkStart w:name="z61" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Все агитационные материалы должны содержать сведения об организации, выпустившей данные материалы (по печатным материалам – месте их печатания и тираже), лицах, сделавших заказ, а также сведения об источниках финансирования. Запрещаются изготовление агитационных материалов за пределами территории Республики Казахстан, распространение анонимных агитационных материалов, а также использование материалов, изготовленных не на текущую кампанию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z63" w:id="60"/>
+    <w:bookmarkStart w:name="z62" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Способ информирования определяется самой редакцией средства массовой информации и пользователем онлайн-платформы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z64" w:id="61"/>
+    <w:bookmarkStart w:name="z63" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Требования данного пункта в отношении онлайн-платформ применяются в случае, если пользователи онлайн-платформ изготовили агитационные материалы на договорной основе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z65" w:id="62"/>
-[...15 lines deleted...]
-      23. Стоимость выпуска (выхода в эфир) в средствах массовой информации, публикации объема информации в онлайн-платформах агитационных материалов кандидатов в Президенты, депутаты Сената, политических партий, выдвинувших партийные списки кандидатов в депутаты Мажилиса, маслихата, кандидатов по одномандатным территориальным избирательным округам в депутаты Мажилиса Парламента и маслихатов, а также кандидатов в члены иных органов местного самоуправления оплачивается из средств избирательного фонда кандидатов или политической партии.</w:t>
+    <w:bookmarkStart w:name="z64" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Стоимость выпуска (выхода в эфир) в средствах массовой информации, публикации объема информации в онлайн-платформах агитационных материалов кандидатов в Президенты, политических партий, выдвинувших партийные списки кандидатов в депутаты Курултая, маслихата, кандидатов по одномандатным территориальным избирательным округам в депутаты маслихатов, а также кандидатов в члены иных органов местного самоуправления оплачивается из средств избирательного фонда кандидатов или политической партии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z66" w:id="63"/>
+    <w:bookmarkStart w:name="z65" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Не допускается выпуск (выход в эфир) в средствах массовой информации, публикации объема информации в онлайн-платформах агитационных материалов, стоимость которых была оплачена за счет иных, помимо избирательного фонда кандидата либо политической партии, средств.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z67" w:id="64"/>
-[...15 lines deleted...]
-      24. Кандидаты в Президенты, политические партии, выдвинувшие партийные списки кандидатов в депутаты Мажилиса Парламента, вправе участвовать в предвыборных дебатах, организуемых Центральной избирательной комиссией.</w:t>
+    <w:bookmarkStart w:name="z66" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Кандидаты в Президенты, политические партии, выдвинувшие партийные списки кандидатов в депутаты Курултая, вправе участвовать в предвыборных дебатах, организуемых Центральной избирательной комиссией.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z68" w:id="65"/>
-[...15 lines deleted...]
-      Политические партии, выдвинувшие партийные списки кандидатов в депутаты маслихатов, кандидаты в депутаты Сената Парламента, а также кандидаты по одномандатным территориальным избирательным округам в депутаты Мажилиса Парламента и маслихатов, кандидаты в акимы могут участвовать в предвыборных дебатах, которые вправе организовывать соответствующие территориальные избирательные комиссии.</w:t>
+    <w:bookmarkStart w:name="z67" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Политические партии, выдвинувшие партийные списки кандидатов в депутаты маслихатов, а также кандидаты по одномандатным территориальным избирательным округам в депутаты маслихатов, кандидаты в акимы могут участвовать в предвыборных дебатах, которые вправе организовывать соответствующие территориальные избирательные комиссии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z69" w:id="66"/>
-[...15 lines deleted...]
-      25. Информационное обеспечение выборов осуществляется органами государственной власти, избирательными комиссиями, средствами массовой информации в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z68" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Информационное обеспечение выборов осуществляется органами государственной власти, избирательными комиссиями, средствами массовой информации в соответствии с законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z70" w:id="67"/>
-[...15 lines deleted...]
-      Глава 5. Порядок информационного обеспечения выборов</w:t>
+    <w:bookmarkStart w:name="z69" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. Порядок информационного обеспечения выборов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z71" w:id="68"/>
-[...15 lines deleted...]
-      26. Средства массовой информации распространяют информацию о выдвижении всех кандидатов в Президенты, депутаты Сената, политических партий, выдвинувших партийные списки кандидатов в депутаты Мажилиса, маслихата, кандидатов по одномандатным территориальным избирательным округам в депутаты Мажилиса Парламента и маслихатов, а также кандидатов в акимы, члены иных органов местного самоуправления, их регистрации соответствующими избирательными комиссиями, а также проводимых предвыборных агитационных мероприятиях в поддержку кандидатов или политических партий в равном объеме печатной площади, эфирного времени.</w:t>
+    <w:bookmarkStart w:name="z70" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Средства массовой информации распространяют информацию о выдвижении всех кандидатов в Президенты, политических партий, выдвинувших партийные списки кандидатов в депутаты Курултая, маслихата, кандидатов по одномандатным территориальным избирательным округам в депутаты маслихатов, а также кандидатов в акимы, члены иных органов местного самоуправления, их регистрации соответствующими избирательными комиссиями, а также проводимых предвыборных агитационных мероприятиях в поддержку кандидатов или политических партий в равном объеме печатной площади, эфирного времени.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z72" w:id="69"/>
+    <w:bookmarkStart w:name="z71" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Данные публикации, сюжеты новостных и аналитических программ не должны содержать признаков предвыборной агитации и не требуют оплаты из средств избирательных фондов кандидатов или политических партий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z73" w:id="70"/>
+    <w:bookmarkStart w:name="z72" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      27. Средства массовой информации публикуют сообщения избирательных комиссий, данные кандидатов в Президенты, депутаты Сената, политических партий, выдвинувших партийные списки кандидатов в депутаты Мажилиса, маслихата, кандидатов по одномандатным территориальным избирательным округам в депутаты Мажилиса Парламента и маслихатов, а также кандидатов в акимы, члены иных органов местного самоуправления в соответствии с Правилами и объемами размещения периодическими печатными изданиями сообщений избирательных комиссий, за счет средств, предусмотренных республиканским и местным бюджетами, утвержденные </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Центральной избирательной комиссии Республики Казахстан от 25 августа 2018 года № 12/201 "Об утверждении Правил и объема размещения периодическими печатными изданиями сообщений избирательных комиссий за счет средств, предусмотренных республиканским и местным бюджетами" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 17426).</w:t>
+      27. Средства массовой информации публикуют сообщения избирательных комиссий, данные кандидатов в Президенты, политических партий, выдвинувших партийные списки кандидатов в депутаты Курултая, маслихата, кандидатов по одномандатным территориальным избирательным округам в депутаты маслихатов, а также кандидатов в акимы, члены иных органов местного самоуправления в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилами</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и объемами размещения периодическими печатными изданиями сообщений избирательных комиссий, за счет средств, предусмотренных республиканским и местным бюджетами, утвержденными постановлением Центральной избирательной комиссии Республики Казахстан от 25 августа 2018 года № 12/201.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z74" w:id="71"/>
-[...15 lines deleted...]
-      Данные сообщения необходимо опубликовывать в одном номере периодического печатного издания, а при значительном объеме - в качестве приложения к изданию. Данные сообщения необходимо опубликовывать в одном номере периодического печатного издания, а при значительном объеме - в качестве приложения к изданию.</w:t>
+    <w:bookmarkStart w:name="z73" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Данные сообщения необходимо опубликовывать в одном номере периодического печатного издания, а при значительном объеме - в качестве приложения к изданию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z75" w:id="72"/>
+    <w:bookmarkStart w:name="z74" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Средства массовой информации незамедлительно предоставляют возможность соответствующим избирательным комиссиям опубликовывать информацию о ходе избирательной кампании и сообщения, установленные Конституционным законом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z76" w:id="73"/>
+    <w:bookmarkStart w:name="z75" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Информацию необходимо направлять в редакции периодических печатных изданий до 15 часов дня, предшествующего выпуску следующего номера печатной продукции для ее последующей публикации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z77" w:id="74"/>
+    <w:bookmarkStart w:name="z76" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Средствам массовой информации необходимо осуществлять объективное освещение выборной кампании кандидатов, политических партий; воздерживаться от публикации агитационных материалов и иной информации, заведомо порочащих честь, достоинство и деловую репутацию кандидата или политической партии; предоставлять указанным лицам возможность бесплатного опубликования опровержения в защиту чести, достоинства и деловой репутации в ближайшем номере печатного издания в том же объеме, тем же шрифтом и на том же месте, где были размещены опровергаемые сообщение или материал. По радио и телевидению и опровержение должно быть передано в то же время суток и в той же теле-, радиопрограмме, что и опровергаемые сообщение или материал, а в случаях закрытия указанной теле-, радиопрограммы в иной теле-, радиопрограмме и с соответствующей тематической направленностью.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z78" w:id="75"/>
+    <w:bookmarkStart w:name="z77" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Объем опровержения не может вдвое и более превышать объем опровергаемого сообщения или материала.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z79" w:id="76"/>
+    <w:bookmarkStart w:name="z78" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К обращению необходимо прилагать копию решения суда о признании распространенных материалов порочащими честь, достоинство и деловую репутацию кандидатов, политических партий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z80" w:id="77"/>
+    <w:bookmarkStart w:name="z79" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Редакции средств массовой информации при освещении избирательной кампании кандидатов руководствуются принципами равенства и паритетности в освещении деятельности кандидатов, не создавая преимуществ кому-либо из них.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z81" w:id="78"/>
-[...15 lines deleted...]
-      30. В информационных теле- и радиопередачах, публикациях, в периодических печатных изданиях, сообщения о проведении предвыборных мероприятий необходимо давать без предпочтения либо предвзятости к какому-либо кандидату в Президенты, депутаты Сената, политических партий, выдвинувших партийные списки кандидатов в депутаты Мажилиса, маслихата, кандидатов по одномандатным территориальным избирательным округам в депутаты Мажилиса Парламента и маслихатов, а также кандидату в акимы, члены иных органов местного самоуправления.</w:t>
+    <w:bookmarkStart w:name="z80" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. В информационных теле- и радиопередачах, публикациях, в периодических печатных изданиях, сообщения о проведении предвыборных мероприятий необходимо давать без предпочтения либо предвзятости к какому-либо кандидату в Президенты, политической партии, выдвинувших партийные списки кандидатов в депутаты Курултая, маслихата, кандидатов по одномандатным территориальным избирательным округам в депутаты маслихатов, а также кандидату в акимы, члены иных органов местного самоуправления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z82" w:id="79"/>
+    <w:bookmarkStart w:name="z81" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Под предпочтением или предвзятостью следует понимать сообщения как позитивного, так и негативного характера о конкретном кандидате или политической партии, преобладающее по объему в отдельном номере периодического печатного издания, преобладающее по объему и выделенное спецэффектами в отдельной телерадиопередаче, включение в текст диктора новостей оценки кандидата или политической партии призывов и обращений к ним.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z83" w:id="80"/>
-[...15 lines deleted...]
-      31. Журналисты, должностные лица редакций средств массовой информации, зарегистрированные кандидатами в Президенты, депутаты Парламента, маслихата, а также кандидатами в акимы, члены иных органов местного самоуправления, либо их доверенные лица, не могут участвовать в освещении выборов через средства массовой информации.</w:t>
+    <w:bookmarkStart w:name="z82" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Журналисты, должностные лица редакций средств массовой информации, зарегистрированные кандидатами в Президенты, депутаты Курултая, маслихата, а также кандидатами в акимы, члены иных органов местного самоуправления, либо их доверенные лица, не могут участвовать в освещении выборов через средства массовой информации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z84" w:id="81"/>
-[...15 lines deleted...]
-      В случае, если лицом, включенным в избирательный список кандидатов в Президенты, депутаты Парламента, маслихата, а также кандидатов в акимы, члены иных органов местного самоуправления, либо доверенным лицом кандидата в Президенты, депутаты Парламента, маслихата, а также в акимы, члены иных органов местного самоуправления является главный редактор (редактор) средства массовой информации, на период выборов его полномочия передаются другому ответственному лицу.</w:t>
+    <w:bookmarkStart w:name="z83" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае, если лицом, включенным в избирательный список кандидатов в Президенты, депутаты Курултая, маслихата, а также кандидатов в акимы, члены иных органов местного самоуправления, либо доверенным лицом кандидата в Президенты, депутаты Курултая, маслихата, а также в акимы, члены иных органов местного самоуправления является главный редактор (редактор) средства массовой информации, на период выборов его полномочия передаются другому ответственному лицу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z85" w:id="82"/>
+    <w:bookmarkStart w:name="z84" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Средства массовой информации, пользователи онлайн-платформ при опубликовании результатов опросов общественного мнения, связанных с выборами, указывают юридическое лицо, проводившее опрос, лиц, заказавших опрос и оплативших его, время проведения опроса, метод сбора информации, точную формулировку вопроса, число опрошенных и коэффициент погрешности результатов опроса.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z86" w:id="83"/>
-[...15 lines deleted...]
-      Опрос общественного мнения вправе проводить юридические лица, зарегистрированные в соответствии с законодательством Республики Казахстан, имеющие не менее пяти лет опыта по проведению опросов общественного мнения, предварительно уведомив об этом в письменном виде Центральную избирательную комиссию с приложением копий соответствующих документов. В уведомлении, направляемом в Центральную избирательную комиссию, указываются сведения о специалистах, принимающих участие в проведении опроса и имеющих опыт работы в этой сфере, о регионах, в которых будут проводиться опросы общественного мнения, о применяемых методах анализа.</w:t>
+    <w:bookmarkStart w:name="z85" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Опрос общественного мнения вправе проводить юридические лица, зарегистрированные в соответствии с законами Республики Казахстан, имеющие не менее пяти лет опыта по проведению опросов общественного мнения, предварительно уведомив об этом в письменном виде Центральную избирательную комиссию с приложением копий соответствующих документов. В уведомлении, направляемом в Центральную избирательную комиссию, указываются сведения о специалистах, принимающих участие в проведении опроса и имеющих опыт работы в этой сфере, о регионах, в которых будут проводиться опросы общественного мнения, о применяемых методах анализа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z87" w:id="84"/>
-[...15 lines deleted...]
-      Опубликование результатов опросов общественного мнения, прогнозов результатов выборов, иных исследований, связанных с выборами, голосования в поддержку кандидатов либо политических партий в средствах массовой информации, онлайн- платформах не допускается в течение пяти дней до дня голосования и в день голосования.</w:t>
+    <w:bookmarkStart w:name="z86" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Опубликование результатов опросов общественного мнения, прогнозов результатов выборов, иных исследований, связанных с выборами, голосования в поддержку кандидатов либо политических партий в средствах массовой информации, онлайн-платформах не допускается в течение пяти дней до дня голосования и в день голосования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z88" w:id="85"/>
+    <w:bookmarkStart w:name="z87" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Не допускается проводить опрос общественного мнения в день выборов в помещении или пункте для голосования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z89" w:id="86"/>
-[...15 lines deleted...]
-      33. Выполнение за соблюдением кандидатами в Президенты, депутаты Сената, политическими партиями, выдвинувшими партийные списки кандидатов в депутаты Мажилиса, маслихата, кандидатами по одномандатным территориальным избирательным округам в депутаты Мажилиса, а также кандидатами в акимы, члены иных органов местного самоуправления, их доверенными лицами, редакциями средств массовой информации и их сотрудниками, пользователями онлайн-платформы положений настоящих Правил, осуществляется Центральной и соответствующими территориальными избирательными комиссиями.</w:t>
+    <w:bookmarkStart w:name="z88" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Контроль за соблюдением кандидатами в Президенты, политическими партиями, выдвинувшими партийные списки кандидатов в депутаты Курултая, маслихата, кандидатами в депутаты маслихатов, выдвинутых по одномандатным территориальным избирательным округам, в акимы, члены иных органов местного самоуправления, их доверенными лицами, редакциями средств массовой информации и их сотрудниками, пользователями онлайн-платформы положений настоящих Правил, осуществляется Центральной и соответствующими территориальными избирательными комиссиями.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z90" w:id="87"/>
+    <w:bookmarkStart w:name="z89" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Редакция средства массовой информации, пользователь онлайн-платформ ведет учет публикаций, выхода в эфир предвыборных агитационных материалов. В случае поступления запроса от избирательной комиссии редакция средства массовой информации, пользователь онлайн-платформ предоставляет ей письменную информацию в трехдневный срок со дня запроса, а при необходимости и копии запрашиваемых материалов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z91" w:id="88"/>
+    <w:bookmarkStart w:name="z90" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       35. Записи теле- и радиопрограмм (передач), содержащие предвыборную агитацию, хранятся в редакции соответствующего средства массовой информации в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 16 Закона Республики Казахстан "О средствах массовой информации" хранятся не менее шести месяцев с момента последней записи в телеканалов.</w:t>
+        <w:t xml:space="preserve"> статьи 21 Закона Республики Казахстан "О масс-медиа" не менее шести месяцев с момента последней записи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z92" w:id="89"/>
-[...15 lines deleted...]
-      36. Споры, связанные с публикациями, передачами в средствах массовой информации, рассматриваются в соответствии с действующим законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z91" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Споры, связанные с публикациями, передачами в средствах массовой информации, информацией на онлайн-платформах, рассматриваются в соответствии с действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
@@ -2735,55 +2725,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3109,31 +3099,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>