--- v0 (2025-10-09)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="18eee0a" w14:textId="18eee0a">
+    <w:p w14:paraId="cd98ade" w14:textId="cd98ade">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -733,51 +733,57 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила присвоения звания "Народный" или "Образцовый" коллективам художественной самодеятельности (далее – Правила) разработаны в соответствии с подпунктом 28) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -789,374 +795,373 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О культуре" и с подпунктом 1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах" (далее – Закон) и определяют порядок присвоения звания "Народный" или "Образцовый" коллективам художественной самодеятельности.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="7"/>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных и социально ответственных услугах" (далее – Закон) и определяют порядок присвоения звания "Народный" или "Образцовый" коллективам художественной самодеятельности.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра культуры и спорта РК от 26.01.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 23</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 201-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>. (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="8"/>
+    <w:bookmarkStart w:name="z10" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Звания "Народный" или "Образцовый" присваиваются коллективам художественной самодеятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z11" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Звания "Народный" или "Образцовый" коллективам художественной самодеятельности присваиваются для создания дополнительных стимулов в работе коллективов художественной самодеятельности, обеспечения высокого уровня их творческой деятельности, поддержки талантливых самодеятельных исполнителей для дальнейшего профессионального становления одаренных людей во всех возрастных группах.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z12" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок присвоения звания "Народный" или "Образцовый" коллективам художественной самодеятельности</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:bookmarkStart w:name="z13" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Звание "Народный" или "Образцовый" присваивается при:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z14" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осуществлении непрерывной творческой деятельности не менее 5 лет; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) наличии высокого уровня исполнительского мастерства; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) проведении учебно-воспитательных занятий и творческой работы по следующим жанрам: оркестры народных инструментов, духовые и эстрадные, вокально-инструментальные ансамбли и группы, ансамбли песни и танца, вокальные, хореографические, цирковые, изобразительного и декоративно-прикладного искусства и фотоискусства; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) наличии в репертуаре произведений отечественного и зарубежного искусства, народно-традиционного фольклорного творчества, в том числе произведений, способствующие нравственно-эстетическому воспитанию населения, а также совершенствовании исполнительского мастерства; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) наличии призовых мест за участие в культурных мероприятиях (конкурсах, фестивалях районного, городского, областного, республиканского и международного значений);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) освещении в средствах массовой информации регионального и/или республиканского уровнях (не менее 3 публикаций) о деятельности коллектива художественной самодеятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Прием заявок на присвоение звания "Народный" или "Образцовый" коллективам художественной самодеятельности осуществляется в соответствии с порядком, определенным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>главой 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z21" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Для рассмотрения представленных заявок, определения соответствия коллективов художественной самодеятельности условиям, указанным в пункте 4 настоящих Правил, местные исполнительные органы областей, городов Астана, Алматы и Шымкент (далее – местные исполнительные органы) создают комиссии по присвоению звания "Народный" или "Образцовый" коллективам художественной самодеятельности (далее – Комиссия).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1175,70 +1180,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:bookmarkStart w:name="z22" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. В состав Комиссии входят представитель уполномоченного органа в области культуры (далее – уполномоченный орган) и специалисты по жанрам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Количество членов Комиссии является нечетным и состоит из председателя, членов и секретаря. Секретарь не является членом Комиссии.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -1275,228 +1280,228 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="21"/>
+    <w:bookmarkStart w:name="z24" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Заседания Комиссии проводятся по мере поступления заявок в местные исполнительные органы (не менее 5 заявок) и считаются правомочными, если на них присутствует не менее двух третей от общего числа членов Комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z25" w:id="22"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z25" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. По результатам рассмотрения представленных заявок Комиссия принимает решение о присвоении коллективу художественной самодеятельности звания "Народный" или "Образцовый", либо об отказе в присвоении коллективу художественной самодеятельности звания "Народный" или "Образцовый".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z26" w:id="23"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z26" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Решение об отказе в присвоении коллективу художественной самодеятельности звания "Народный" или "Образцовый" принимается Комиссией в случае недостоверности сведений в представленных заявках, либо несоответствия условиям, установленным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z27" w:id="24"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z27" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Решение Комиссии принимается простым большинством голосов от общего числа присутствующих членов Комиссии. При равенстве голосов членов Комиссии голос председателя является решающим.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z28" w:id="25"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z28" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Решение Комиссии оформляется протоколом и подлежит подписанию председателем и присутствующими членами Комиссии. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z29" w:id="26"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z29" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. На основании положительного решения Комиссии уполномоченный орган присваивает коллективу художественной самодеятельности звание "Народный" или "Образцовый" приказом его первого руководителя или лица его замещающего.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z30" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок оказания государственной услуги "Прием заявок на присвоение звания "Народный" или "Образцовый" коллективам художественной самодеятельности"</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z30" w:id="27"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z31" w:id="28"/>
+    <w:bookmarkStart w:name="z31" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Государственная услуга "Прием заявок на присвоение звания "Народный" или "Образцовый" коллективам художественной самодеятельности" (далее – государственная услуга) оказывается местными исполнительными органами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Перечень основных требований к оказанию государственной услуги, включающий характеристики процесса, форму, содержание и результат оказания, а также иные сведения с учетом особенностей предоставления государственной услуги (далее – Перечень) изложены в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1552,91 +1557,159 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z33" w:id="29"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 15 предусматривается в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 201-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>. (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Для получения государственной услуги руководитель коллектива художественной самодеятельности (далее – руководитель коллектива) подает заявку на присвоение звания "Народный" или "Образцовый" коллективу художественной самодеятельности по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам с приложением документов, указанных в пункте 8 (далее – заявка) Перечня в канцелярию местного исполнительного органа или через веб-портал "электронного правительства" www.egov.kz, www.elicense.kz (далее – портал).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1655,110 +1728,172 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="30"/>
+    <w:bookmarkStart w:name="z34" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Заявка рассматривается в течение одного рабочего дня со дня поступления в местный исполнительный орган.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z35" w:id="31"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z35" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. При подаче заявки через канцелярию местного исполнительного органа на его копии ставится штамп местного исполнительного органа, содержащий дату, время приема и номер входящих заявок, с указанием фамилии, имени, отчества (при его наличии) лица, принявшего заявку. При обращении через портал в "личном кабинете" руководителя коллектива отображается статус о принятии запроса на оказание государственной услуги с указанием даты и времени получения результата.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z36" w:id="32"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. В пункт 17 внесены изменения на казахском языке, текст на русском языке не меняется, в соответствии с приказом Заместителя Премьер-Министра - Министра культуры и информации РК от 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 201-НҚ.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>. (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Работник канцелярии местного исполнительного органа осуществляет прием, регистрацию заявки и передает ее руководителю местного исполнительного органа для определения ответственного исполнителя в день его поступления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае обращения руководителя коллектива после окончания рабочего времени, в выходные, праздничные дни согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1835,51 +1970,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="33"/>
+    <w:bookmarkStart w:name="z37" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае обращения руководителя коллектива после окончания рабочего времени, в выходные, праздничные дни согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1894,72 +2029,72 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 23 ноября 2015 года и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закону</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 13 декабря 2001 года "О праздниках в Республике Казахстан", прием заявки, выдача оказания государственной услуги осуществляется на следующий рабочий день.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z38" w:id="34"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z38" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Руководитель местного исполнительного органа определяет ответственного исполнителя и передает заявку ему на исполнение.  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z39" w:id="35"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z39" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Ответственный исполнитель местного исполнительного органа, по итогам рассмотрения заявки, подготавливает расписку о приеме заявки на присвоение звания "Народный" или "Образцовый" коллективу художественной самодеятельности (далее – расписка о приеме) по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1974,71 +2109,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, либо расписку об отказе в приеме заявки на присвоение звания "Народный" или "Образцовый" коллективу художественной самодеятельности (далее – расписка об отказе) по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам и направляет руководителю местного исполнительного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z40" w:id="36"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z40" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Руководитель местного исполнительного органа подписывает расписку о приеме либо расписку об отказе. Ответственный исполнитель местного исполнительного органа направляет результат оказания государственной услуги услугополучателю на бумажном носителе в случае его обращения в канцелярию или в электронной форме в случае его обращения на портал.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Основания для отказа в оказании государственной услуги, указаны в пункте 9 Перечня.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2075,130 +2210,438 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22. При обращении на бумажном носителе, результат оказания государственной услуги оформляется в электронной форме, распечатывается и заверяется печатью и подписью уполномоченного лица местного исполнительного органа.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z43" w:id="38"/>
+      22. При обращении на бумажном носителе, результат оказания государственной услуги оформляется в электронной форме, распечатывается, заверяется печатью местного исполнительного органа и подписью уполномоченного лица.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z85" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При обращении посредством портала результат оказания государственной услуги направляется руководителю коллектива в "личный кабинет" в форме электронного документа, подписанного электронной цифровой подписью уполномоченного лица местного исполнительного органа. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z86" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В случае предоставления услугополучателем полного пакета документов сотрудник структурного подразделения услугодателя в течение 5 (пять) рабочих дней со дня регистрации заявления рассматривает представленные документы и формирует проект результата оказания государственной услуги по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z87" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При выявлении оснований для отказа в оказании государственной услуги услугодатель не позднее чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 73</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан (далее – АППК РК) направляет услугополучателю уведомление о предварительном решении об отказе в оказании государственной услуги, а также времени и месте проведения заслушивания для возможности выразить услугополучателю позицию по предварительному решению.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z44" w:id="39"/>
+    <w:bookmarkStart w:name="z88" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Процедура заслушивания проводится в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 73</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> АППК РК.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z89" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугополучатель предоставляет или высказывает возражение к предварительному решению об отказе в оказании государственной услуги в срок не позднее 2 (двух) рабочих дней со дня получения уведомления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z90" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Протокол заслушивания оформляется в соответствии со статьей 74 АППК РК. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z91" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По результатам рассмотрения возражения, в случае поступления от услугополучателя, услугодатель выдает расписку о приеме заявки на присвоение звания "Народный" или "Образцовый" коллективу художественной самодеятельности, либо мотивированный отказ в оказании государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 22 - в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 201-НҚ.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>. (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 23 предусматривается в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 201-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>. (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Местные исполнительные органы обеспечивают внесение данных о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных услуг в соответствие с подпунктом 11) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">пункта 2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 5 Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган в сфере культуры направляет информацию о порядке оказания государственной услуги и о внесенных изменениях и дополнениях в настоящие Правила в Единый контакт-центр, оператору информационно-коммуникационной инфраструктуры "электронного правительства", а также услугодателям в течение 3 (трех) рабочих дней после государственной регистрации в органах юстиции соответствующего нормативного правового акта.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2235,126 +2678,126 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="40"/>
+    <w:bookmarkStart w:name="z45" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Порядок обжалования решений, действий (бездействия) услугодателя и (или) его должностных лиц по вопросам оказания государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Глава 4 - в редакции приказа Министра культуры и спорта РК от 26.01.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="41"/>
+    <w:bookmarkStart w:name="z46" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается в административный орган, должностному лицу, чьи административный акт, административное действие (бездействие) обжалуются.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2365,148 +2808,148 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее 3 (трех) рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом уполномоченный орган, должностное лицо, чье решение, действие (бездействие) обжалуются, не направляет жалобу в орган, рассматривающий жалобу, если он в течение 3 (трех) рабочих дней примет благоприятное решение, совершит действие, полностью удовлетворяющее требованиям, указанным в жалобе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="42"/>
+    <w:bookmarkStart w:name="z56" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. Жалоба услугополучателя, поступившая в адрес уполномоченного органа, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z79" w:id="43"/>
+    <w:bookmarkStart w:name="z79" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. Если иное не предусмотрено законом Республики Казахстан, обжалование в суде допускается после обжалования в административном (досудебном) порядке в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 Административного процедурного-процессуального кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2609,75 +3052,161 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>самодеятельности"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Сноска. Приложение 1 - в редакции приказа Министра культуры и спорта РК от 26.01.2023 </w:t>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 23</w:t>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 22.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>№ 201-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>. (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Приложение 1 - в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 201-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>. (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -2692,52 +3221,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Перечень основных требований к оказанию государственной услуги "Прием заявок на присвоение звания "Народный" или "Образцовый" коллективам художественной самодеятельности" </w:t>
+              <w:t>
+Перечень основных требований к оказанию государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2770,87 +3299,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование услугодателя</w:t>
+Наименование государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Местные исполнительные органы областей, городов Астана, Алматы и Шымкент</w:t>
+"Прием заявок на присвоение звания "Народный" или "Образцовый" коллективам художественной самодеятельности".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2883,105 +3412,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Способы предоставления государственной услуги</w:t>
+Наименование подвида (при наличии) государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) канцелярия услугодателя;</w:t>
-[...17 lines deleted...]
-2) веб-портал "электронного правительства" www.egov.kz, www.elicense.kz.</w:t>
+Отсутствует.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3014,87 +3525,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок оказания государственной услуги</w:t>
+Наименование услугодателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 (один) рабочий день.</w:t>
+Местные исполнительные органы областей, городов Астана, Алматы и Шымкент.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3127,87 +3638,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Форма оказания государственной услуги</w:t>
+Способы предоставления государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронная (частично автоматизированная)/бумажная.</w:t>
+1) канцелярия услугодателя;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) веб-портал "электронного правительства" www.​egov.​kz, www.​eli​cens​e.​kz.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3240,123 +3769,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Результат оказания государственной услуги</w:t>
+Срок оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Расписка о приеме заявки на присвоение звания "Народный" или "Образцовый" коллективу художественной самодеятельности по форме согласно приложению 3 к настоящим Правилам, либо расписка об отказе в приеме заявки на присвоение звания "Народный" или "Образцовый" коллективу художественной самодеятельности по форме согласно приложению 4 к настоящим Правилам.</w:t>
-[...35 lines deleted...]
-При обращении услугополучателя посредством портала результат оказания государственной услуги направляется услугополучателю в "личный кабинет" в форме электронного документа, подписанного электронной цифровой подписью (далее – ЭЦП) уполномоченного лица услугодателя.</w:t>
+5 (пять) рабочих дней.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3389,87 +3882,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+Форма оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Бесплатно </w:t>
+              <w:t>
+Электронная (частично автоматизированная)/бумажная.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3502,231 +3995,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-График работы услугодателя, и объекта информации</w:t>
+Результат оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) услугодатель – с понедельника по пятницу включительно с 9.00 часов до 18.30 часов, с перерывом на обед с 13.00 часов до 14.30 часов, кроме выходных и праздничных дней, согласно трудовому законодательству Республики Казахстан.</w:t>
-[...143 lines deleted...]
-3) портале.</w:t>
+Расписка о приеме заявки на присвоение звания "Народный" или "Образцовый" коллективу художественной самодеятельности по форме согласно приложению 3 к настоящим Правилам, либо расписка об отказе в приеме заявки на присвоение звания "Народный" или "Образцовый" коллективу художественной самодеятельности по форме согласно приложению 4 к настоящим Правилам. При обращении к услугодателю за результатом оказания государственной услуги на бумажном носителе, результат оказания государственной услуги оформляется в электронной форме, распечатывается и заверяется печатью и подписью уполномоченного лица услугодателя. При обращении услугополучателя посредством портала результат оказания государственной услуги направляется услугополучателю в "личный кабинет" в форме электронного документа, подписанного электронной цифровой подписью (далее – ЭЦП) уполномоченного лица услугодателя.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3759,429 +4108,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
+Размер платы, взимаемой с услугополучателя при оказании государственной услуги и ее подвидов (при наличии), и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-в канцелярию услугодателя:</w:t>
-[...341 lines deleted...]
-5) электронные копии материалов, опубликованных в средствах массовой информации местного и/или республиканского уровня (не менее 3 публикаций) о деятельности коллектива художественной самодеятельности в электронном формате.</w:t>
+Бесплатно.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4214,123 +4221,161 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Основания для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан</w:t>
+График работы услугодателя, Государственной корпорации и объектов информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z41" w:id="48"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
+1) услугодатель – с понедельника по пятницу включительно с 7.30 часов до 17.30 часов, с перерывом на обед с 12.00 часов до 13.30 часов, кроме выходных и праздничных дней, согласно трудовому законодательству Республики Казахстан. Прием заявок и выдача результатов оказания государственной услуги осуществляется с 08.00 часов до 16.30 часов с перерывом на обед с 12.00 часов до 13.30 часов. Прием осуществляется в порядке очереди, без предварительной записи и ускоренного обслуживания.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="48"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) портала – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ. При обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни, согласно трудовому законодательству Республики Казахстан, прием заявок и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем. Адреса мест оказания государственной услуги размещены на:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) несоответствие услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным нормативными правовыми актами Республики Казахстан;</w:t>
+1) официальном интернет-ресурсе уполномоченного органа в области культуры;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) отсутствие согласия услугополучателя, предоставляемого в соответствии со статьей 8 Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
+2) официальном интернет-ресурсе услугодателя;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) портале.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4363,128 +4408,619 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
+Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги и ее подвидов (при наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z43" w:id="49"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в канцелярию услугодателя:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="49"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) заявка на присвоение звания "Народный" или "Образцовый" коллективу художественной самодеятельности от руководителя коллектива художественной самодеятельности по форме согласно приложению 2 к настоящим Правилам;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) протокол собрания коллектива художественной самодеятельности;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) творческая характеристика на коллектив, с указанием следующей информации: сведения о руководителях; репертуар и план учебно-воспитательной работы на текущий год; программа выступления коллектива; список состава участников;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) копии документов, свидетельствующие о получении призовых мест;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5) материалы, опубликованные в средствах массовой информации местного и/или республиканского уровня (не менее 3 публикаций) о деятельности коллектива художественной самодеятельности; на портал:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) заявка на присвоение звания "Народный" или "Образцовый" коллективу художественной самодеятельности от руководителя коллектива художественной самодеятельности в форме электронного документа по форме согласно приложению 2 к настоящим Правилам, удостоверенного ЭЦП услугополучателя;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) электронная копия протокола собрания коллектива художественной самодеятельности;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) электронная копия творческой характеристики на коллектив, с указанием следующей информации: сведения о руководителях; репертуар и план учебно-воспитательной работы на текущий год; программы выступления коллектива; список состава участников;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) электронные копии документов, свидетельствующие о получении призовых мест;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) электронные копии материалов, опубликованных в средствах массовой информации местного и/или республиканского уровня (не менее 3 публикаций) о деятельности коллектива художественной самодеятельности в электронном формате.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Особенности оказания государственной услуги услугополучателям с ограниченными возможностями при обращении к услугодателю: здание оборудовано пандусами, предназначенными для доступа людей с ограниченными возможностями.</w:t>
+Основания для отказа в оказании государственной услуги и ее подвидов (при наличии), установленные законами Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z52" w:id="50"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="50"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) несоответствие услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным нормативными правовыми актами Республики Казахстан;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Адреса и места оказания государственной услуги размещены на интернет-ресурсе уполномоченного органа в области культуры: www.msm.gov.kz в разделе "Государственные услуги".</w:t>
+3) отсутствие согласия услугополучателя, предоставляемого в соответствии со статьей 8 Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
             </w:r>
           </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+12. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги посредством обращения в единый контакт-центр по вопросам оказания государственных услуг: 1414, 8 800 080 7777.</w:t>
+Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Особенности оказания государственной услуги услугополучателям с ограниченными возможностями при обращении к услугодателю: здание оборудовано пандусами, предназначенными для доступа людей с ограниченными возможностями. Адреса и места оказания государственной услуги размещены на интернет-ресурсе уполномоченного органа в области культуры: www.​mam.​gov.​kz в разделе "Государственные услуги". Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги посредством обращения в единый контакт-центр по вопросам оказания государственных услуг: 1414, 8 800 080 7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4836,80 +5372,114 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(адрес)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z81" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Примечание ИЗПИ! Приложение 2 предусматривается в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>№ 201-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>. (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z81" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve">                    Заявка на присвоение звания "Народный" или "Образцовый"</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                         коллективу художественной самодеятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 - в редакции приказа Министра культуры и спорта РК от 26.01.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5422,116 +5992,136 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_______________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(адрес)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z83" w:id="45"/>
+    <w:bookmarkStart w:name="z83" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Расписка о приеме заявки на присвоение звания "Народный"</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              или "Образцовый" коллективу художественной самодеятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 3 - в редакции приказа Министра культуры и спорта РК от 26.01.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); внесены изменения на казахском языке, текст на русском языке не меняется, в соответствии с приказом Заместителя Премьер-Министра - Министра культуры и информации РК от 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 201-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>. (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Настоящим подтверждается прием заявки на присвоение звания "Народный" или </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6010,116 +6600,136 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_______________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(адрес)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z84" w:id="46"/>
+    <w:bookmarkStart w:name="z84" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Расписка об отказе в приеме заявки на присвоение звания</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">       "Народный" или "Образцовый" коллективу художественной самодеятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 4 - в редакции приказа Министра культуры и спорта РК от 26.01.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); внесены изменения на казахском языке, текст на русском языке не меняется, в соответствии с приказом Заместителя Премьер-Министра - Министра культуры и информации РК от 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 201-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>. (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6417,55 +7027,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>