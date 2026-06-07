--- v0 (2025-12-19)
+++ v1 (2026-06-07)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="04df2b4" w14:textId="04df2b4">
+    <w:p w14:paraId="5a96049" w14:textId="5a96049">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -107,187 +107,229 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление Правления Национального Банка Республики Казахстан от 25 июля 2006 года № 65. Зарегистрировано в Министерстве юстиции Республики Казахстан 1 сентября 2006 года № 4361.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...36 lines deleted...]
-          <w:color w:val="000000"/>
+      Сноска. Заголовок - в редакции на государственном языке, текст на русском языке не меняется в соответствии с постановлением Правления Национального Банка РК от 30.06.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 126</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
-          <w:i/>
-          <w:color w:val="000000"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В целях обеспечения эффективности доверительного управления Национальным фондом Республики Казахстан, а также в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Законом </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Республики Казахстан "О Национальном Банке Республики Казахстан" и </w:t>
+        <w:t>подпунктом 23)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 2 статьи 15 Закона Республики Казахстан "О Национальном Банке Республики Казахстан", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 17)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> абзаца четвертого части второй пункта 19 Положения о Национальном Банке Республики Казахстан, утвержденного Указом Президента Республики Казахстан от 31 декабря 2003 года № 1271 "Об утверждении Положения и структуры Национального Банка Республики Казахстан", и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правительства Республики Казахстан от 18 мая 2001 года N 655 "О договоре о доверительном управлении Национальным фондом Республики Казахстан" Правление Национального Банка Республики Казахстан </w:t>
+        <w:t xml:space="preserve"> Правительства Республики Казахстан от 18 мая 2001 года № 655 "О договоре о доверительном управлении Национальным фондом Республики Казахстан" Правление Национального Банка Республики Казахстан </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ПОСТАНОВЛЯЕТ</w:t>
-[...9 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции постановления Правления Национального Банка РК от 11.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -985,120 +1027,140 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Законом</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> Республики Казахстан "О Национальном Банке Республики Казахстан" и </w:t>
+        <w:t>подпунктом 23)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 2 статьи 15 Закона Республики Казахстан "О Национальном Банке Республики Казахстан", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 17)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> абзаца четвертого части второй пункта 19 Положения о Национальном Банке Республики Казахстан, утвержденного Указом Президента Республики Казахстан от 31 декабря 2003 года № 1271 "Об утверждении Положения и структуры Национального Банка Республики Казахстан", и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 18 мая 2001 года № 655 "О договоре о доверительном управлении Национальным фондом Республики Казахстан" и устанавливают порядок осуществления Национальным Банком Республики Казахстан (далее – Национальный Банк) инвестиционных операций при доверительном управлении Национальным фондом Республики Казахстан (далее – Фонд).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции постановления Правления Национального Банка РК от 25.12.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 101</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции постановления Правления Национального Банка РК от 11.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -3527,6056 +3589,6476 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> Правительством Республики Казахстан совместно с Национальным Банком по предложению Совета по управлению Национальным фондом Республики Казахстан.</w:t>
+        <w:t>
+      32. Финансовые инструменты, в которые инвестируются активы Фонда, утверждаются Перечнем разрешенных финансовых инструментов и сделок с ними, за исключением нематериальных активов, определяемым Правительством Республики Казахстан совместно с Национальным Банком по предложению Совета по управлению Национальным фондом Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ограничения, предусмотренные настоящими Правилами, не распространяются на казахстанские финансовые инструменты, приобретенные в соответствии с решениями Совета по управлению Национальным фондом Республики Казахстан, которые не учитываются в расчете показателей доходности и рисков.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 32 в редакции постановления Правления Национального Банка РК от 27.08.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 221</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); внесены изменения на государственном языке, текст на русском языке не меняется в соответствии с постановлением Правления Национального Банка РК от 30.06.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 126</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными постановлением Правления Национального Банка РК от 11.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования). </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z115" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       32-1. При доверительном управлении применяется активное управление активами, пассивное управление активами и усовершенствованное индексное управление активами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Сноска. Пункт 32 в редакции постановления Правления Национального Банка РК от 27.08.2013 </w:t>
+        <w:t xml:space="preserve">Сноска. Правила дополнены пунктом 32-1 в соответствии с постановлением Правления Национального Банка РК от 27.08.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 221</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); внесены изменения на государственном языке, текст на русском языке не меняется в соответствии с постановлением Правления Национального Банка РК от 30.06.2017 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 126</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции постановления Правления Национального Банка РК от 21.04.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования). </w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z115" w:id="47"/>
+        <w:t xml:space="preserve"> (вводится в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z134" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       32-1. При доверительном управлении применяется активное управление активами, пассивное управление активами и усовершенствованное индексное управление активами.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="47"/>
+      33. Операции репо и обратного репо осуществляются с контрпартнерами, имеющими краткосрочные кредитные рейтинги не ниже А-1 (Standard&amp;Poor’s)/P1 (Moody’s) и долгосрочные кредитные рейтинги не ниже A- (Standard&amp;Poor’s)/A3 (Moody’s). Обеспечением для операций обратного репо являются ценные бумаги с минимальным кредитным рейтингом не ниже A+ (Standard&amp;Poor’s)/А1 (Moody’s), рыночная стоимость которых составляет не менее 100 (сто) процентов от суммы операции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Сноска. Правила дополнены пунктом 32-1 в соответствии с постановлением Правления Национального Банка РК от 27.08.2013 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 221</w:t>
+        <w:t xml:space="preserve">Сноска. Пункт 33 - в редакции постановления Правления Национального Банка РК от 21.04.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции постановления Правления Национального Банка РК от 21.04.2020 </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z134" w:id="48"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z44" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      34. Депозиты (вклады) в иностранной валюте и в золоте размещаются у контрпартнеров, имеющих краткосрочные кредитные рейтинги не ниже A-1 (Standard&amp;Poor’s)/P1 (Moody’s) и долгосрочные кредитные рейтинги не ниже A (Standard&amp;Poor’s)/A2(Moody’s). Максимальный срок депозитов (вкладов) в иностранной валюте – 1 (один) месяц. Максимальный срок депозитов (вкладов) в золоте предусмотрен </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 56-11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Сноска. Пункт 33 - в редакции постановления Правления Национального Банка РК от 21.04.2020 </w:t>
+        <w:t xml:space="preserve">Сноска. Пункт 34 - в редакции постановления Правления Национального Банка РК от 21.04.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="49"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z45" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Сделки по принципу "поставка против платежа" осуществляются при одновременной поставке активов между контрпартнерами или кастодианами без ограничений на их кредитный рейтинг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Сноска. Пункт 34 - в редакции постановления Правления Национального Банка РК от 21.04.2020 </w:t>
+        <w:t xml:space="preserve">Сноска. Пункт 35 - в редакции постановления Правления Национального Банка РК от 21.04.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="50"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z101" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      35-1. Операции с валютой ограничиваются покупкой и продажей валют стран, входящих в эталонный портфель сберегательного и стабилизационного портфелей, за исключением случая, предусмотренного пунктом 35-3 настоящих Правил. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Сноска. Пункт 35 - в редакции постановления Правления Национального Банка РК от 21.04.2020 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 56</w:t>
+        <w:t xml:space="preserve">Сноска. Глава 3 дополнена пунктом 35-1 в соответствии с постановлением Правления НБ РК от 28.01.2009 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.04.2009); с изменениями, внесенными постановлением Правления Национального Банка РК от 30.11.2009 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 15.12.2009); внесены изменения на государственном языке, текст на русском языке не меняется в соответствии с постановлением Правления Национального Банка РК от 30.06.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 126</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z101" w:id="51"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z102" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35-2. Инвестирование остатков денег осуществляется в фонды денежного рынка с рейтингом АААm (Standard&amp;Poor's)/Ааа-mf (Moody's) или аналогичным рейтингом других международных рейтинговых агентств либо в фонды денежного рынка, выполняющие все требования, предъявляемые к фондам с рейтингом АААm (Standard&amp;Poor's)/Ааа-mf (Moody's) или аналогичным рейтингом других международных рейтинговых агентств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Максимальный объем активов, инвестированных в фонды денежного рынка, не превышает 10 (десяти) процентов от рыночной стоимости активов соответствующего портфеля под управлением Национального Банка или внешних управляющих. Инвестирование в фонды денежного рынка осуществляется при соблюдении следующих условий:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) объем активов фонда денежного рынка не менее 3 000 000 000 (трех миллиардов) долларов США;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) опыт работы фонда денежного рынка не менее 5 (пяти) лет;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) минимальные долгосрочный и краткосрочный кредитные рейтинги финансовых инструментов, разрешенных для инвестирования в фонды денежного рынка, не ниже A- и A-1 (Standard&amp;Poor's)/A3 и P-1 (Moody’s) соответственно, или аналогичного кредитного рейтинга других международных рейтинговых агентств;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) не менее 90 (девяноста) процентов активов фонда денежного рынка инвестируются в:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      финансовые инструменты денежного рынка США, выпущенные Правительством США, номинированные в долларах США, а также операции репо с ними;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      инструменты денежного рынка, выпущенные или гарантированные правительствами стран, входящих в состав Еврозоны, с долгосрочным кредитным рейтингом не ниже A- (Standard &amp; Poor’s)/A3 (Moody’s) или аналогичного кредитного рейтинга других международных рейтинговых агентств, номинированные в евро, а также операции репо с ними.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 3 дополнена пунктом 35-2 в соответствии с постановлением Правления НБ РК от 28.01.2009 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N 6 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(вводится в действие с 01.04.2009); в редакции постановления Правления Национального Банка РК от 11.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z103" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       35-3. Для типов мандата "Глобальные активные акции" и "Глобальное тактическое распределение активов" допускается инвестирование 10 (десяти) процентов активов портфеля в акции и в валюты, не входящие в эталонный портфель портфеля акций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Сноска. Глава 3 дополнена пунктом 35-1 в соответствии с постановлением Правления НБ РК от 28.01.2009 </w:t>
-[...9 lines deleted...]
-        <w:t>N 6</w:t>
+        <w:t xml:space="preserve">Сноска. Глава 3 дополнена пунктом 35-3 в соответствии с постановлением Правления Национального Банка РК от 30.11.2009 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.04.2009); с изменениями, внесенными постановлением Правления Национального Банка РК от 30.11.2009 </w:t>
-[...42 lines deleted...]
-    <w:bookmarkStart w:name="z102" w:id="52"/>
+        <w:t xml:space="preserve"> (вводится в действие с 15.12.2009).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z118" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       35-2. Инвестирование остатков денег осуществляется в фонды денежного рынка с рейтингом АААm – Standard &amp; Poor's или Ааа – Moody's или в фонды денежного рынка, выполняющие все требования, предъявляемые к фондам с рейтингом АААm – Standard &amp; Poor's или Ааа – Moody's.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="52"/>
+      35-4. В случае отсутствия у государственной ценной бумаги кредитного рейтинга применяется суверенный рейтинг страны-эмитента, до присвоения кредитного рейтинга государственной ценной бумаге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Сноска. Глава 3 дополнена пунктом 35-2 в соответствии с постановлением Правления НБ РК от 28.01.2009 </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">N 6 </w:t>
+        <w:t xml:space="preserve">Сноска. Глава 3 дополнена пунктом 35-4 в соответствии с постановлением Правления Национального Банка РК от 21.11.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 223</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">(вводится в действие с 01.04.2009); в редакции постановления Правления Национального Банка РК от 21.04.2020 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 56</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции постановления Правления Национального Банка РК от 30.06.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 126</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z103" w:id="53"/>
+    <w:bookmarkStart w:name="z247" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       35-3. Для типов мандата "Глобальные активные акции" и "Глобальное тактическое распределение активов" допускается инвестирование 10 (десяти) процентов активов портфеля в акции и в валюты, не входящие в эталонный портфель портфеля акций.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="53"/>
+      35-5. В целях повышения доходности активов Фонда допускается осуществление операций по предоставлению ценных бумаг взаймы под залог (securities lending) в соответствии с главой 8-1 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Сноска. Глава 3 дополнена пунктом 35-3 в соответствии с постановлением Правления Национального Банка РК от 30.11.2009 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 107</w:t>
+        <w:t xml:space="preserve">Сноска. Правила дополнены пунктом 35-5 в соответствии с постановлением Правления Национального Банка РК от 29.10.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 15.12.2009).</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z118" w:id="54"/>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); внесено изменение на казахском языке, текст на русском языке не изменяется постановлением Правления Национального Банка РК от 21.04.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 56</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z383" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      35-4. В случае отсутствия у государственной ценной бумаги кредитного рейтинга применяется суверенный рейтинг страны-эмитента, до присвоения кредитного рейтинга государственной ценной бумаге.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="54"/>
+      35-6. Ограничения, предусмотренные в Правилах для портфелей Фонда, не распространяются на активы, размещенные в транзитном портфеле.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 26-8 в соответствии с постановлением Правления Национального Банка РК от 20.10.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 86</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...66 lines deleted...]
-    <w:bookmarkEnd w:id="55"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Глава 4. Основные параметры стабилизационного портфеля</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Сноска. Правила дополнены пунктом 35-5 в соответствии с постановлением Правления Национального Банка РК от 29.10.2018 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 256</w:t>
+        <w:t xml:space="preserve">Сноска. Заголовок в редакции постановления Правления Национального Банка РК от 30.06.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 126</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); внесено изменение на казахском языке, текст на русском языке не изменяется постановлением Правления Национального Банка РК от 21.04.2020 </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z383" w:id="56"/>
+    <w:bookmarkStart w:name="z47" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      35-6. Ограничения, предусмотренные в Правилах для портфелей Фонда, не распространяются на активы, размещенные в транзитном портфеле.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="56"/>
+       36. Эталонным портфелем стабилизационного портфеля является индекс, состоящий из ценных бумаг, входящих в широкий индекс краткосрочных государственных ценных бумаг казначейства США (ICE BofA US Treasury Bill Index).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Показатели доходности и риска стабилизационного портфеля рассчитываются Национальным Банком ежедневно.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 26-8 в соответствии с постановлением Правления Национального Банка РК от 20.10.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 86</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 36 - в редакции постановления Правления Национального Банка РК от 25.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="57"/>
+    <w:bookmarkStart w:name="z48" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Стабилизационный портфель состоит из высоколиквидных активов стран с кредитным рейтингом не ниже, чем А-(Standard&amp;Poor’s)/А3 (Moody’s).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...7 lines deleted...]
-    <w:bookmarkEnd w:id="57"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 37 в редакции постановления Правления Национального Банка РК от 30.06.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 126</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z49" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      38. Секторное распределение стабилизационного портфеля определяется согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">приложению 2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">Сноска. В пункт 38 внесены изменения на государственном языке, текст на русском языке не меняется в соответствии с постановлением Правления Национального Банка РК от 30.06.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 126</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z50" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Эмитенты корпоративных ценных бумаг в стабилизационном портфеле имеют долгосрочные кредитные рейтинги не ниже АА (Standard&amp;Poor’s)/Aа2 (Moody’s).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Коммерческие ценные бумаги и депозитные сертификаты в стабилизационном портфеле имеют краткосрочные кредитные рейтинги не ниже А-1 (Standard&amp;Poor’s)/P-1 (Moody’s).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 39 в редакции постановления Правления Национального Банка РК от 29.10.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z51" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Максимальный срок погашения ценной бумаги не превышает 10 (десять) лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 40 - в редакции постановления Правления Национального Банка РК от 21.04.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 56</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z52" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41.Средневзвешенный срок погашения финансовых инструментов стабилизационного портфеля не превышает 1 (один) год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 41 - в редакции постановления Правления Национального Банка РК от 21.04.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 56</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z53" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Во внешнее управление передается не более 50 (пятидесяти) процентов активов стабилизационного портфеля.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 42 - в редакции постановления Правления Национального Банка РК от 21.04.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 56</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. В активы, деноминированные в валютах стран, отличных от доллара США, входящих в индексы сберегательного портфеля инвестируется максимум 50 (пятьдесят) процентов активов стабилизационного портфеля в разрезе валютного распределения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 43 - в редакции постановления Правления Национального Банка РК от 21.04.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 56</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z55" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Глава </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5. Параметры сберегательного портфеля</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">Сноска. Заголовок в редакции постановления Правления Национального Банка РК от 30.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 126</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="58"/>
+    <w:bookmarkStart w:name="z56" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Параграф 1. Основные параметры сберегательного портфеля</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Заголовок в редакции постановления Правления Национального Банка РК от 30.06.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 126</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       36. Эталонным портфелем стабилизационного портфеля является индекс, состоящий из ценных бумаг, входящих в широкий индекс краткосрочных государственных ценных бумаг казначейства США (ICE BofA US Treasury Bill Index).</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="58"/>
+      44. Сберегательный портфель делится на портфель облигаций, портфель акций, портфель альтернативных инструментов и портфель золота.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Показатели доходности и риска стабилизационного портфеля рассчитываются Национальным Банком ежедневно.</w:t>
+      Портфель облигаций состоит из портфеля государственных облигаций развитых стран, портфеля государственных облигаций развивающихся стран и портфеля корпоративных облигаций.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Портфель альтернативных инструментов состоит из портфеля глобальных альтернативных инструментов, портфеля открытого инвестиционного партнерства и портфеля зарубежных цифровых активов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Портфель глобальных альтернативных инструментов включает широкий спектр альтернативных инвестиций и формируется без привязки к отдельным регионам, секторам или инвестиционным тематикам.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 36 - в редакции постановления Правления Национального Банка РК от 25.12.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 101</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 44 – в редакции постановления Правления Национального Банка РК от 11.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="59"/>
+    <w:bookmarkStart w:name="z248" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      37. Стабилизационный портфель состоит из высоколиквидных активов стран с кредитным рейтингом не ниже, чем А-(Standard&amp;Poor’s)/А3 (Moody’s).</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="59"/>
+      44-1. Инвестирование не менее 20 (двадцати) процентов портфеля облигаций осуществляется внешними управляющими активами Фонда.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Сноска. Пункт 37 в редакции постановления Правления Национального Банка РК от 30.06.2017 </w:t>
+        <w:t xml:space="preserve">Сноска. Правила дополнены пунктом 44-1 в соответствии с постановлением Правления Национального Банка РК от 29.10.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z384" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44-2. В структуре сберегательного портфеля допускается создание транзитного портфеля.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z385" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Не допускается пополнение транзитного портфеля путем приобретения ценных бумаг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z386" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Получение сверхдоходности не является целью управления транзитным портфелем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 44-2 в соответствии с постановлением Правления Национального Банка РК от 20.10.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 86</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z393" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44-3. Оценка эффективности управления сберегательным портфелем проводится в долгосрочной перспективе методом скользящей оценки (rolling window) за периоды сроками в 5 (пять), 10 (десять) лет и с начала управления сберегательным портфелем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 44-3 в соответствии с постановлением Правления Национального Банка РК от 25.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 101</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Исключен постановлением Правления Национального Банка РК от 30.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 126</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="60"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z59" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      38. Секторное распределение стабилизационного портфеля определяется согласно </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="60"/>
+      46. Целевое стратегическое распределение активов сберегательного портфеля определяется согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Возврат к целевому стратегическому распределению активов сберегательного портфеля осуществляется в последний рабочий день календарного квартала.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      По итогам каждого отчетного года в случае отклонения любого класса активов на 3 (три) процента в течение первых 2 (двух) месяцев года, следующего за отчетным (январь и февраль), доля класса активов доводится до целевого стратегического распределения активов сберегательного портфеля в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложением 2-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам в срок до конца первого квартала года, следующего за отчетным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 46 - в редакции постановления Правления Национального Банка РК от 25.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 101</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Сноска. В пункт 38 внесены изменения на государственном языке, текст на русском языке не меняется в соответствии с постановлением Правления Национального Банка РК от 30.06.2017 </w:t>
+        <w:t xml:space="preserve">47. Исключен постановлением Правления Национального Банка РК от 30.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 126</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="61"/>
-[...36 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z143" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...21 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Параграф 1-1. Основные параметры сберегательного портфеля переходного периода</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила дополнены параграфом 1-1 в соответствии с постановлением Правления Национального Банка РК от 30.06.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 126</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); исключен постановлением Правления Национального Банка РК от 25.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 101</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="62"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z148" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...46 lines deleted...]
-    <w:bookmarkEnd w:id="63"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Параграф 2. Параметры портфеля государственных облигаций развитых стран</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Сноска. Пункт 41 - в редакции постановления Правления Национального Банка РК от 21.04.2020 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 56</w:t>
+        <w:t xml:space="preserve">Сноска. Заголовок в редакции постановления Правления Национального Банка РК от 29.10.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="64"/>
+    <w:bookmarkStart w:name="z62" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      42. Во внешнее управление передается не более 50 (пятидесяти) процентов активов стабилизационного портфеля.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="64"/>
+      48. Эталонным портфелем для портфеля государственных облигаций развитых стран с фиксированной доходностью является композитный индекс, состоящий из ценных бумаг, входящих в широкий индекс высоколиквидных государственных облигаций развитых стран (ICE BofA Global Government Index, ICE BofA Global Inflation-Linked Government Index).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 48 - в редакции постановления Правления Национального Банка РК от 21.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 61</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z63" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. Дюрация портфеля не превышает пределов +30/-40 (плюс тридцать/минус сорок) процентов от дюрации эталонного портфеля.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Сноска. Пункт 42 - в редакции постановления Правления Национального Банка РК от 21.04.2020 </w:t>
+        <w:t xml:space="preserve">Сноска. Пункт 49 - в редакции постановления Правления Национального Банка РК от 21.04.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="65"/>
+    <w:bookmarkStart w:name="z64" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      43. В активы, деноминированные в валютах стран, отличных от доллара США, входящих в индексы сберегательного портфеля инвестируется максимум 50 (пятьдесят) процентов активов стабилизационного портфеля в разрезе валютного распределения.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="65"/>
+      50. Секторное распределение портфеля государственных облигаций развитых стран определяется согласно приложению 4 к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Сноска. Пункт 43 - в редакции постановления Правления Национального Банка РК от 21.04.2020 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 56</w:t>
+        <w:t xml:space="preserve">Сноска. Пункт 50 в редакции постановления Правления Национального Банка РК от 29.10.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="66"/>
+    <w:bookmarkStart w:name="z104" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50-1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Исключен постановлением Правления Национального Банка РК от 29.10.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z65" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. Минимальный долгосрочный кредитный рейтинг ценной бумаги – BBB (Standard&amp;Poor’s)/Baa2 (Moody’s).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="66"/>
+      Лимиты по долгосрочному кредитному рейтингу (Standard&amp;Poor's/Moody's) на корпоративные ценные бумаги в портфеле отдельного управляющего портфеля государственных облигаций развитых стран устанавливаются согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Минимальный краткосрочный кредитный рейтинг коммерческих ценных бумаг и депозитных сертификатов – А-3 (Standard&amp;Poor’s)/P-3 (Moody’s).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Максимальные отклонения в портфеле государственных облигаций развитых стран, не входящих в эталонный портфель, муниципальных долговых обязательств стран, входящих в эталонный портфель, агентских долговых обязательств, долговых обязательств международных финансовых организаций с долгосрочным кредитным рейтингом АА- (Standard&amp;Poor's)/Aa3 (Moody's) и ниже определяются согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Муниципальные долговые обязательства обеспечиваются государственной гарантией.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ценные бумаги под залог недвижимости (MBS) и ценные бумаги под залог активов (ABS) имеют кредитные рейтинги от ААА до ВВВ (Standard&amp;Poor’s) или от Ааа до Ваа2 (Moody’s).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Сноска. Заголовок в редакции постановления Правления Национального Банка РК от 30.06.2017 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 126</w:t>
+        <w:t xml:space="preserve">Сноска. Пункт 51 в редакции постановления Правления Национального Банка РК от 29.10.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным постановлением Правления Национального Банка РК от 22.02.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="67"/>
+    <w:bookmarkStart w:name="z161" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51-1. Ожидаемая изменчивость отклонения доходности портфеля государственных облигаций развитых стран (ex-ante tracking error) с учетом входящих в него производных финансовых инструментов не превышает 2 (двух) процентов годовых.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае превышения ограничения, предусмотренного частью первой настоящего пункта, Национальный Банк устраняет несоответствие в срок не более 15 (пятнадцати) рабочих дней со дня превышения.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...7 lines deleted...]
-    <w:bookmarkEnd w:id="67"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Параграф 2 дополнен пунктом 51-1 в соответствии с постановлением Правления Национального Банка РК от 30.06.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 126</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции постановления Правления Национального Банка РК от 21.04.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 56</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z249" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...64 lines deleted...]
-    </w:p>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Параграф 2-1. Параметры портфеля государственных облигаций развивающихся стран</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Сноска. Пункт 44 в редакции постановления Правления Национального Банка РК от 21.08.2019 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 144</w:t>
+        <w:t xml:space="preserve">Сноска. Глава 5 дополнена параграфом 2-1 в соответствии с постановлением Правления Национального Банка РК от 29.10.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z248" w:id="69"/>
+    <w:bookmarkStart w:name="z250" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      44-1. Инвестирование не менее 20 (двадцати) процентов портфеля облигаций осуществляется внешними управляющими активами Фонда.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="69"/>
+      51-2. Портфель государственных облигаций развивающихся стран состоит из:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z394" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) портфеля государственных облигаций развивающихся стран с применением эталонного портфеля, состоящего из ценных бумаг, входящих в широкий индекс государственных облигаций развивающихся рынков (ICE BofA US Emerging Markets External Sovereign Index, ICE BofA Emerging Markets Corporate Plus Index, ICE BofA US Emerging Markets External Debt Sovereign &amp; Corporate Plus Index).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Эталонный портфель для портфеля государственных облигаций развивающихся стран не включает облигации стран с долей нефти в экспорте в размере более чем 80 (восемьдесят) процентов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z395" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) портфеля в китайских юанях без применения эталонного портфеля, объем которого не превышает 1 (один) процент от сберегательного портфеля.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 51-2 - в редакции постановления Правления Национального Банка РК от 25.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 101</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z251" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      51-3. Для портфеля государственных облигаций развивающихся стран применяются следующие условия: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z396" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) минимальный кредитный рейтинг ценных бумаг портфеля государственных облигаций развивающихся стран соответствует уровню ВВ (Standard&amp;Poor's)/Ва2 (Moody’s) или аналогичному кредитному рейтингу других международных рейтинговых агентств. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии 2 (двух) и более кредитных рейтингов для ценных бумаг портфеля государственных облигаций развивающихся стран минимальный кредитный рейтинг определяется как наименьший из них.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Если значение кредитного рейтинга по ценной бумаге снижается ниже минимального кредитного рейтинга, Национальный Банк осуществляет мероприятия по ликвидации позиции по данной ценной бумаге с учетом текущей конъюнктуры рынка в срок не более 2 (двух) месяцев со дня снижения значения минимального кредитного рейтинга по ценной бумаге; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z397" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) секторное распределение портфеля государственных облигаций развивающихся стран отдельного управляющего согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 6-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 51-3 - в редакции постановления Правления Национального Банка РК от 25.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 101</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z252" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51-4. Для портфеля государственных облигаций развивающихся стран с применением эталонного портфеля применяются следующие условия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) исключение из состава индекса облигаций стран с долей нефти в экспорте в размере более чем 80 (восемьдесят) процентов осуществляется Национальным Банком не реже, чем 1 (один) раз в год;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) доля ценных бумаг одной страны-эмитента, входящей в эталонный портфель, не превышает 20 (двадцать) процентов от объема портфеля государственных облигаций развивающихся стран;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) доля ценных бумаг одной страны-эмитента, не входящей в эталонный портфель, не превышает 5 (пять) процентов от объема портфеля государственных облигаций развивающихся стран;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) дюрация портфеля государственных облигаций развивающихся стран не превышает пределов +30/-40 (плюс тридцать/минус сорок) процентов от дюрации эталонного портфеля;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ожидаемая изменчивость отклонения доходности портфеля государственных облигаций развивающихся стран (ex-ante tracking error) с учетом входящих в него производных финансовых инструментов не превышает 4 (четыре) процента годовых.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае превышения ограничения, предусмотренного подпунктом 5) настоящего пункта, Национальный Банк устраняет несоответствие в срок не более 15 (пятнадцати) рабочих дней со дня превышения.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Сноска. Правила дополнены пунктом 44-1 в соответствии с постановлением Правления Национального Банка РК от 29.10.2018 </w:t>
+        <w:t xml:space="preserve">Сноска. Пункт 51-4 - в редакции постановления Правления Национального Банка РК от 21.04.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 56</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z255" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">51-5. Исключен постановлением Правления Национального Банка РК от 21.04.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 56</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z256" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">51-6. Исключен постановлением Правления Национального Банка РК от 21.04.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 56</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z257" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">51-7. Исключен постановлением Правления Национального Банка РК от 21.04.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 56</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z258" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">51-8. Исключен постановлением Правления Национального Банка РК от 21.04.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 56</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z259" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">51-9. Исключен постановлением Правления Национального Банка РК от 21.04.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 56</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z260" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Параграф 2-2. Параметры портфеля корпоративных облигаций</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Глава 5 дополнена параграфом 2-2 в соответствии с постановлением Правления Национального Банка РК от 29.10.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 256</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z384" w:id="70"/>
+    <w:bookmarkStart w:name="z261" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      51-10. Эталонным портфелем для портфеля корпоративных облигаций является индекс, состоящий из ценных бумаг, входящих в широкий индекс корпоративных облигаций (ICE BofA Global Corporate &amp; High Yield Index). </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      44-2. В структуре сберегательного портфеля допускается создание транзитного портфеля.</w:t>
-[...42 lines deleted...]
-    <w:bookmarkEnd w:id="72"/>
+      Эталонный портфель для портфеля корпоративных облигаций не включает ценные бумаги, выпускаемые компаниями с повышенным уровнем выбросов парниковых газов, угледобывающими компаниями и производителями табачных изделий.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 44-2 в соответствии с постановлением Правления Национального Банка РК от 20.10.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 86</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 51-10 - в редакции постановления Правления Национального Банка РК от 25.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z393" w:id="73"/>
+    <w:bookmarkStart w:name="z262" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      51-11. Минимальный кредитный рейтинг ценных бумаг портфеля корпоративных облигаций соответствует уровню ВВ (Standard&amp;Poor's)/Ва2 (Moody’s) или аналогичному кредитному рейтингу других международных рейтинговых агентств. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      44-3. Оценка эффективности управления сберегательным портфелем проводится в долгосрочной перспективе методом скользящей оценки (rolling window) за периоды сроками в 5 (пять), 10 (десять) лет и с начала управления сберегательным портфелем.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="73"/>
+      При наличии 2 (двух) и более кредитных рейтингов для ценных бумаг портфеля корпоративных облигаций минимальный кредитный рейтинг определяется как наименьший из них.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Доля ценных бумаг в портфеле корпоративных облигаций с кредитным рейтингом ВВ (Standard&amp;Poor's)/Ва2 (Moody’s) или аналогичным кредитным рейтингом других международных рейтинговых агентств не превышает долю ценных бумаг с кредитным рейтингом ВВ (Standard&amp;Poor's)/Ва2 (Moody’s) или аналогичным кредитным рейтингом других международных рейтинговых агентств в эталонном портфеле корпоративных облигаций более чем на 1 (один) процент.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если значение кредитного рейтинга по ценной бумаге снижается ниже минимального кредитного рейтинга, Национальный Банк осуществляет мероприятия по ликвидации позиции по данной ценной бумаге с учетом текущей конъюнктуры рынка, но не более 1 (одного) месяца со дня снижения значения минимального кредитного рейтинга по ценной бумаге.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 44-3 в соответствии с постановлением Правления Национального Банка РК от 25.12.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 51-11 - в редакции постановления Правления Национального Банка РК от 25.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="74"/>
+    <w:bookmarkStart w:name="z265" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      45.</w:t>
+      51-12. Дюрация портфеля корпоративных облигаций не превышает пределов +30/-40 (плюс тридцать/минус сорок) процентов от дюрации эталонного портфеля.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Исключен постановлением Правления Национального Банка РК от 30.06.2017 </w:t>
+        <w:t xml:space="preserve">Сноска. Пункт 51-12 - в редакции постановления Правления Национального Банка РК от 21.04.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 56</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z266" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51-13. Секторное распределение портфеля корпоративных облигаций определяется согласно приложению 6-2 к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z267" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51-14. Ожидаемая изменчивость отклонения доходности портфеля корпоративных облигаций (ex-ante tracking error) с учетом входящих в него производных финансовых инструментов не превышает 4 (четырех) процентов годовых.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае превышения ограничения, предусмотренного частью первой настоящего пункта, Национальный Банк устраняет несоответствие в срок не более 15 (пятнадцати) рабочих дней со дня превышения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 51-14 - в редакции постановления Правления Национального Банка РК от 21.04.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 56</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z66" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Параграф 3. Параметры портфеля акций</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Заголовок в редакции постановления Правления Национального Банка РК от 30.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 126</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z59" w:id="75"/>
+    <w:bookmarkStart w:name="z67" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      46. Целевое стратегическое распределение активов сберегательного портфеля определяется согласно </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="75"/>
+      52. Эталонным портфелем для портфеля акций является индекс, состоящий из ценных бумаг, входящих в широкий индекс глобального рынка акций (MSCI World Index). </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Возврат к целевому стратегическому распределению активов сберегательного портфеля осуществляется в последний рабочий день календарного квартала.</w:t>
-[...37 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам в срок до конца первого квартала года, следующего за отчетным.</w:t>
+      Эталонный портфель для портфеля акций в пассивном управлении включает индекс, состоящий из ценных бумаг, входящих в MSCI World ESG Index.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Показателем доходности эталонного портфеля для портфеля акций, рассчитываемой ежедневно, является доходность индекса с учетом реинвестирования дивидендов без учета налогов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 46 - в редакции постановления Правления Национального Банка РК от 25.12.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 52 - в редакции постановления Правления Национального Банка РК от 25.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z60" w:id="76"/>
+    <w:bookmarkStart w:name="z68" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       53. Активы портфеля акций сберегательного портфеля (далее – портфель акций) инвестируются в простые и привилегированные акции, индексы, базируемые на эталонном портфеле портфеля акций или на составляющих его секторах, производные финансовые инструменты, а также деньги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">47. Исключен постановлением Правления Национального Банка РК от 30.06.2017 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 126</w:t>
+        <w:t xml:space="preserve">Сноска. Пункт 53 - в редакции постановления Правления Национального Банка РК от 21.04.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z143" w:id="77"/>
+    <w:bookmarkStart w:name="z69" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       54. Активы портфеля акций в самостоятельном управлении инвестируются в финансовые инструменты, перечисленные в пункте 53 Правил, а также допускаются инвестирование в государственные ценные бумаги со сроком погашения до 1 (одного) года, депозиты и совершение операций репо.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...60 lines deleted...]
-          <w:color w:val="ff0000"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 54 - в редакции постановления Правления Национального Банка РК от 21.04.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 56</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z148" w:id="78"/>
+    <w:bookmarkStart w:name="z70" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       55. Доля портфеля акций, находящаяся в активном управлении, не превышает 50 (пятьдесят) процентов от портфеля акций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...7 lines deleted...]
-    <w:bookmarkEnd w:id="78"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 55 - в редакции постановления Правления Национального Банка РК от 21.04.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 56</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z105" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-1. Инвестирование не менее 80 (восьмидесяти) процентов от рыночной стоимости портфеля акций осуществляется с помощью внешних управляющих активами Фонда.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Производные финансовые инструменты для хеджирования портфеля акций, осуществляемого Национальным Банком, не учитываются в расчете лимита, определенного в части первой настоящего пункта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 5 дополнена пунктом 55-1 в соответствии с постановлением Правления Национального Банка РК от 30.11.2009 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 15.12.2009); в редакции постановления Правления Национального Банка РК от 28.04.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z162" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-2. Хеджирование портфеля акций, осуществляемое Национальным Банком с помощью производных финансовых инструментов, проводится для минимизации убытков и (или) приближения портфеля акций к целевому стратегическому распределению активов сберегательного портфеля.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сумма номинальных стоимостей в абсолютных значениях всех позиций по производным финансовым инструментам для хеджирования портфеля акций, осуществляемого Национальным Банком, на момент заключения сделок не превышает 100 (ста) процентов от рыночной стоимости портфеля акций.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Производные финансовые инструменты для хеджирования портфеля акций, осуществляемого Национальным Банком, не учитываются в расчете ожидаемой изменчивости отклонения доходности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Параграф 3 дополнен пунктом 55-2 в соответствии с постановлением Правления Национального Банка РК от 30.06.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 126</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции постановления Правления Национального Банка РК от 28.04.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z380" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-3. Ожидаемая изменчивость отклонения доходности портфеля акций в активном управлении (ex-ante tracking error) с учетом входящих в него производных финансовых инструментов не превышает 7 (семи) процентов годовых.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае превышения ограничения, предусмотренного частью первой настоящего пункта, Национальный Банк устраняет несоответствие в срок не более 15 (пятнадцати) рабочих дней со дня превышения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 55-3 в соответствии с постановлением Правления Национального Банка РК от 28.04.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z71" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">56. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Сноска. Заголовок в редакции постановления Правления Национального Банка РК от 29.10.2018 </w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ислючен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - постановлением Правления НБ РК от 22.08.2008 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N 65 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 01.10.2008).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z163" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Параграф 4. Портфель альтернативных инструментов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Правила дополнены параграфом 4 в соответствии с постановлением Правления Национального Банка РК от 30.06.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 126</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции постановления Правления Национального Банка РК от 29.10.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 256</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="79"/>
+    <w:bookmarkStart w:name="z269" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      48. Эталонным портфелем для портфеля государственных облигаций развитых стран с фиксированной доходностью является композитный индекс, состоящий из ценных бумаг, входящих в широкий индекс высоколиквидных государственных облигаций развитых стран (ICE BofA Global Government Index, ICE BofA Global Inflation-Linked Government Index).</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="79"/>
+      56-1. Целевым уровнем доходности портфеля глобальных альтернативных инструментов является доходность композитного индекса (референс портфеля), состоящего на 80 (восемьдесят) процентов из индекса MSCI АCWI IMI Net Total Return USD Index и на 20 (двадцать) процентов из индекса Bloomberg Global-Aggregate Total Return Index Value Hedged USD, измеряемых в долларах США.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Возврат к эталонному распределению в композитном индексе (референс портфеле), предусмотренном частью первой настоящего пункта осуществляется в последний рабочий день календарного квартала.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом минимальным уровнем долгосрочной доходности для портфеля глобальных альтернативных инструментов, а также портфеля открытого инвестиционного партнерства является значение US Consumer Price Index (CPI YOY) + 3 (три) процента, который рассчитывается методом скользящей оценки (rolling window) за периоды сроками в 5 (пять), 10 (десять) и 15 (пятнадцать) лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оценка эффективности управления портфелями зарубежных цифровых активов и открытого инвестиционного партнерства не проводится относительно референс портфеля.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оценка эффективности управления портфелем зарубежных цифровых активов осуществляется на ежегодной основе. Результаты управления портфелем зарубежных цифровых активов оцениваются относительно показателей доходности и риска эталонного портфеля, утверждаемого Советом директоров акционерного общества "Национальная инвестиционная корпорация Национального Банка Казахстана" (далее – Корпорация).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 48 - в редакции постановления Правления Национального Банка РК от 21.10.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 61</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 56-1 - в редакции постановления Правления Национального Банка РК от 25.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 101</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции постановления Правления Национального Банка РК от 11.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="80"/>
+    <w:bookmarkStart w:name="z271" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      49. Дюрация портфеля не превышает пределов +30/-40 (плюс тридцать/минус сорок) процентов от дюрации эталонного портфеля.</w:t>
-[...51 lines deleted...]
-    <w:bookmarkStart w:name="z64" w:id="81"/>
+      56-2. Целью портфеля альтернативных инструментов является обеспечение доходности активов в долгосрочной перспективе и диверсификация активов Фонда. В соответствии с целью портфеля альтернативных инструментов оценка его эффективности осуществляется за период свыше 15 (пятнадцати) лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z272" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      50. Секторное распределение портфеля государственных облигаций развитых стран определяется согласно приложению 4 к настоящим Правилам.</w:t>
-[...51 lines deleted...]
-    <w:bookmarkStart w:name="z104" w:id="82"/>
+      56-3. Внешнее управление портфелем альтернативных инструментов осуществляет Корпорация.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      50-1.</w:t>
-[...514 lines deleted...]
-    <w:bookmarkEnd w:id="89"/>
+      Для анализа и управления инвестиционными проектами в рамках программы открытого инвестиционного партнерства Корпорацией привлекаются международные управляющие активами, имеющие под управлением не менее 2 (двух) миллиардов долларов США и опыт инвестирования не менее 10 (десяти) лет.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 51-2 - в редакции постановления Правления Национального Банка РК от 25.12.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 101</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 56-3 - в редакции постановления Правления Национального Банка РК от 11.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z251" w:id="90"/>
+    <w:bookmarkStart w:name="z273" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      51-3. Для портфеля государственных облигаций развивающихся стран применяются следующие условия: </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="91"/>
+      56-4. Инвестиции в портфеле глобальных альтернативных инструментов осуществляются с учетом ограничений, установленных настоящими Правилами. Секторное распределение портфеля глобальных альтернативных инструментов по классам активов осуществляется в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложением 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При наличии 2 (двух) и более кредитных рейтингов для ценных бумаг портфеля государственных облигаций развивающихся стран минимальный кредитный рейтинг определяется как наименьший из них.</w:t>
-[...59 lines deleted...]
-    <w:bookmarkEnd w:id="92"/>
+      В случае нарушения секторного распределения, установленного в соответствии с приложением 10 к настоящим Правилам, вследствие пополнения портфеля глобальных альтернативных инструментов на сумму в размере менее 100 (ста) процентов от объема глобальных альтернативных инструментов за последний отчетный период и (или) в результате изменения стоимости активов портфеля глобальных альтернативных инструментов, и (или) изъятия активов из портфеля глобальных альтернативных инструментов, портфель глобальных альтернативных инструментов приводится в соответствие с установленным распределением в течение 1 (одного) года с момента нарушения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае нарушения секторного распределения, установленного в соответствии с приложением 10 к настоящим Правилам, вследствие пополнения портфеля глобальных альтернативных инструментов на сумму в размере более 100 (ста) процентов от объема глобальных альтернативных инструментов за последний отчетный период, портфель глобальных альтернативных инструментов приводится в соответствие с установленным распределением в течение транзитного периода, действующего в течение 3 (трех) лет с момента нарушения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В течение транзитного периода портфель глобальных альтернативных инструментов оценивается относительно параметров референс портфеля согласно приложению 11 к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Объем портфеля альтернативных инструментов не превышает 10 (десяти) процентов от объема активов сберегательного портфеля на момент перевода активов Фонда в портфель альтернативных инструментов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Совокупный объем пополнения портфеля открытого инвестиционного партнерства не превышает 1 (одного) миллиарда долларов США.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рыночная стоимость портфеля зарубежных цифровых активов в портфеле альтернативных инструментов не превышает 30 (тридцати) процентов от портфеля альтернативных инструментов.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 51-3 - в редакции постановления Правления Национального Банка РК от 25.12.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 101</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 56-4 - в редакции постановления Правления Национального Банка РК от 11.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z252" w:id="93"/>
+    <w:bookmarkStart w:name="z274" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      51-4. Для портфеля государственных облигаций развивающихся стран с применением эталонного портфеля применяются следующие условия:</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="93"/>
+      56-5. Активы портфеля альтернативных инструментов инвестируются в следующие альтернативные инструменты:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z399" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) исключение из состава индекса облигаций стран с долей нефти в экспорте в размере более чем 80 (восемьдесят) процентов осуществляется Национальным Банком не реже, чем 1 (один) раз в год;</w:t>
-[...1 lines deleted...]
-    </w:p>
+      1) частный капитал;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z400" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) доля ценных бумаг одной страны-эмитента, входящей в эталонный портфель, не превышает 20 (двадцать) процентов от объема портфеля государственных облигаций развивающихся стран;</w:t>
-[...1 lines deleted...]
-    </w:p>
+      2) хедж фонды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z401" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) доля ценных бумаг одной страны-эмитента, не входящей в эталонный портфель, не превышает 5 (пять) процентов от объема портфеля государственных облигаций развивающихся стран;</w:t>
-[...1 lines deleted...]
-    </w:p>
+      3) недвижимость;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z402" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) дюрация портфеля государственных облигаций развивающихся стран не превышает пределов +30/-40 (плюс тридцать/минус сорок) процентов от дюрации эталонного портфеля;</w:t>
-[...1 lines deleted...]
-    </w:p>
+      4) инфраструктура;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z403" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) ожидаемая изменчивость отклонения доходности портфеля государственных облигаций развивающихся стран (ex-ante tracking error) с учетом входящих в него производных финансовых инструментов не превышает 4 (четыре) процента годовых.</w:t>
-[...433 lines deleted...]
-    </w:p>
+      5) частный долг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 51-10 - в редакции постановления Правления Национального Банка РК от 25.12.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 56-5 - в редакции постановления Правления Национального Банка РК от 25.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z262" w:id="101"/>
+    <w:bookmarkStart w:name="z280" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      51-11. Минимальный кредитный рейтинг ценных бумаг портфеля корпоративных облигаций соответствует уровню ВВ (Standard&amp;Poor's)/Ва2 (Moody’s) или аналогичному кредитному рейтингу других международных рейтинговых агентств. </w:t>
-[...56 lines deleted...]
-    </w:p>
+      56-6. Допускается инвестирование активов портфеля альтернативных инструментов в иные финансовые инструменты, предусмотренные Перечнем разрешенных финансовых инструментов и сделок с ними, за исключением нематериальных активов, для размещения Национального фонда Республики Казахстан, утвержденным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства Республики Казахстан от 21 мая 2025 года № 353 "Об утверждении перечня разрешенных финансовых инструментов и сделок с ними, за исключением нематериальных активов, для размещения Национального фонда Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 51-11 - в редакции постановления Правления Национального Банка РК от 25.12.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 101</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 56-6 - в редакции постановления Правления Национального Банка РК от 11.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z265" w:id="102"/>
-[...1690 lines deleted...]
-    <w:bookmarkEnd w:id="125"/>
     <w:bookmarkStart w:name="z281" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56-7. Для осуществления совместных инвестиций, инвестиций в фонды фондов (fund of funds) и путем прямого инвестирования в фонды допускается инвестирование посредством приобретения акций и (или) долей компаний специального назначения (special purpose vehicle).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -13779,50 +14261,70 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 2-1 в соответствии с постановлением Правления Национального Банка РК от 25.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции постановления Правления Национального Банка РК от 11.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
@@ -14245,51 +14747,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-60</w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14394,51 +14896,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-29</w:t>
+19</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14841,51 +15343,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30-35</w:t>
+35-40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14990,51 +15492,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0-5</w:t>
+5-10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15160,51 +15662,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Примечание: по строкам 2 и 3 графы 4 применяется фактически сложившаяся доля альтернативных инструментов на момент перевода или пополнения портфеля альтернативных инструментов при условии, что совместная доля альтернативных инструментов и акций равняется 35 (тридцати пяти) процентам.</w:t>
+      Примечание: по строкам 2 и 3 графы 4 применяется фактически сложившаяся доля альтернативных инструментов на момент перевода или пополнения портфеля альтернативных инструментов при условии, что совместная доля альтернативных инструментов и акций не превышает 45 (сорока пяти) процентов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z93" w:id="168"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Приложение 3</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -15467,2111 +15969,93 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> План перехода</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Правила дополнены приложением 3-1 в соответствии с постановлением Правления Национального Банка РК от 30.06.2017 </w:t>
+      Сноска. Приложение 3-1 исключено постановлением Правления Национального Банка РК от 11.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 126</w:t>
+        <w:t>№ 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции постановления Правления Национального Банка РК от 20.10.2022 </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...2003 lines deleted...]
-      <w:bookmarkStart w:name="z94" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z94" w:id="170"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Приложение 4 к Правилам</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkEnd w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>осуществления инвестиционных</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -17596,80 +16080,80 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Национального фонда</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z367" w:id="172"/>
+    <w:bookmarkStart w:name="z367" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Секторное распределение портфеля государственных облигаций развитых стран</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkEnd w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18812,64 +17296,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z95" w:id="173"/>
+      <w:bookmarkStart w:name="z95" w:id="172"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Приложение 5</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkEnd w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>к Правилам осуществления</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -19545,64 +18029,64 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z96" w:id="174"/>
+      <w:bookmarkStart w:name="z96" w:id="173"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Приложение 6</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkEnd w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>к Правилам осуществления</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -19675,140 +18159,130 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Сноска. Приложение 6 в редакции постановления Правления Национального Банка РК от 22.02.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z227" w:id="175"/>
+    <w:bookmarkStart w:name="z227" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Максимальные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">отклонения в портфеле государственных облигаций развитых стран, не входящих </w:t>
+        <w:t>отклонения в портфеле государственных облигаций развитых стран, не входящих в эталонный портфель, муниципальных долговых обязательств стран, входящих в эталонный портфель, агентских долговых обязательств, долговых обязательств международных финансовых организаций с долгосрочным кредитным рейтингом АА-(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>в эталонный портфель, муниципальных долговых обязательств стран, входящих в эталонный портфель, агентских долговых обязательств, долговых обязательств международных финансовых организаций с долгосрочным кредитным рейтингом АА-(</w:t>
+        <w:t>Standard&amp;Poor's</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Standard&amp;Poor's</w:t>
+        <w:t>)/Aa3(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>)/Aa3(</w:t>
+        <w:t>Moody's</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Moody's</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t>) и ниже</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkEnd w:id="174"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -20429,68 +18903,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Национального фонда</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z368" w:id="176"/>
+    <w:bookmarkStart w:name="z368" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Секторное распределение портфеля государственных облигаций развивающихся стран отдельного управляющего</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkEnd w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 6-1 в соответствии с постановлением Правления Национального Банка РК от 29.10.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21715,64 +20189,64 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z328" w:id="177"/>
+      <w:bookmarkStart w:name="z328" w:id="176"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Приложение 6-2</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkEnd w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>к Правилам осуществления</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -21797,126 +20271,136 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Национального фонда</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z369" w:id="178"/>
+    <w:bookmarkStart w:name="z369" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Секторное распределение портфеля корпоративных облигаций</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkEnd w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Сноска. Правила дополнены приложением 6-2 в соответствии с постановлением Правления Национального Банка РК от 29.10.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 256</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции постановления Правления Национального Банка РК от 21.09.2020 </w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">постановления Правления Национального Банка РК от 21.09.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
@@ -22769,64 +21253,64 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 50 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z97" w:id="179"/>
+      <w:bookmarkStart w:name="z97" w:id="178"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Приложение 7</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkEnd w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>к Правилам осуществления</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -22977,64 +21461,64 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 15.12.2009).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z98" w:id="180"/>
+      <w:bookmarkStart w:name="z98" w:id="179"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        Приложение 8</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkEnd w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>к Правилам осуществления</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -23185,64 +21669,64 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 15.12.2009).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z99" w:id="181"/>
+      <w:bookmarkStart w:name="z99" w:id="180"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        Приложение 9</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkEnd w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>к Правилам осуществления</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -23504,104 +21988,275 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Национального фонда</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z407" w:id="182"/>
+    <w:bookmarkStart w:name="z407" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Секторное распределение портфеля альтернативных инструментов по классам активов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkEnd w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 10 в соответствии с постановлением Правления Национального Банка РК от 25.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции постановления Правления Национального Банка РК от 11.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 10</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам осуществления</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>инвестиционных операций</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Национального фонда</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Секторное распределение портфеля глобальных альтернативных инструментов по классам активов</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
@@ -23694,122 +22349,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Рыночная стоимость</w:t>
-[...16 lines deleted...]
-              <w:t>(в процентах) в период 5 лет после первичного пополнения портфеля альтернативных инструментов</w:t>
+Рыночная стоимость (в процентах) в период 5 лет после первичного пополнения портфеля глобальных альтернативных инструментов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Рыночная стоимость</w:t>
-[...16 lines deleted...]
-              <w:t>(в процентах) по истечении 5 лет после первичного пополнения портфеля альтернативных инструментов</w:t>
+Рыночная стоимость (в процентах) по истечении 5 лет после первичного пополнения портфеля глобальных альтернативных инструментов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -24161,51 +22782,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-65</w:t>
+70</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25493,90 +24114,771 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z408" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Примечание: по строкам 6 и 7 совокупный объем облигаций и акций не превышает 40 (сорока) процентов в период формирования портфеля альтернативных инструментов, составляющий не более 5 (пяти) лет после первичного пополнения портфеля альтернативных инструментов. По истечении периода формирования портфеля альтернативных инструментов, совокупный объем облигаций и акций не превышает 15 (пятнадцати) процентов.</w:t>
-[...9 lines deleted...]
-      <w:bookmarkStart w:name="z100" w:id="184"/>
+      Примечание: по строкам 6 и 7 совокупный объем облигаций и акций не превышает 40 (сорока) процентов в период формирования портфеля глобальных альтернативных инструментов, составляющий не более 5 (пяти) лет после первичного пополнения портфеля глобальных альтернативных инструментов. По истечении периода формирования портфеля глобальных альтернативных инструментов, совокупный объем облигаций и акций не превышает 15 (пятнадцати) процентов.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 11</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам осуществления</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>инвестиционных операций</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Национального фонда</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параметры референс портфеля для портфеля глобальных альтернативных инструментов на транзитный период</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила допонены приложением 11 в соответствии с постановлением Правления Национального Банка РК от 11.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Период</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Параметры референс портфеля</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Первый год транзитного периода</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Референс портфель, состоящий на 35 (тридцать пять) процентов из индекса MSCI АCWI IMI Net Total Return USD Index и на 65 (шестьдесят пять) процентов из индекса Bloomberg Global-Aggregate Total Return Index Value Hedged USD, измеряемых в долларах США.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Второй год транзитного периода</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Референс портфель, состоящий на 50 (пятьдесят) процентов из индекса MSCI АCWI IMI Net Total Return USD Index и на 50 (пятьдесят) процентов из индекса Bloomberg Global-Aggregate Total Return Index Value Hedged USD, измеряемых в долларах США.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Третий год транзитного периода</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Референс портфель, состоящий на 65 (шестьдесят пять) процентов из индекса MSCI АCWI IMI Net Total Return USD Index и на 35 (тридцать пять) процентов из индекса Bloomberg Global-Aggregate Total Return Index Value Hedged USD, измеряемых в долларах США.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z100" w:id="182"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        Приложение</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkEnd w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>к постановлению Правления</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -25847,55 +25149,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -26221,31 +25523,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>