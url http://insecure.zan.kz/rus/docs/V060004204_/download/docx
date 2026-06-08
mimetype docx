--- v0 (2025-11-13)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="61a2dde" w14:textId="61a2dde">
+    <w:p w14:paraId="f12e3e2" w14:textId="f12e3e2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -394,122 +394,116 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Контроль за исполнением настоящего постановления возложить на заместителя Председателя Агентства Узбекова Г.Н. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8628"/>
-        <w:gridCol w:w="3672"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8628" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Председатель</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3672" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -744,120 +738,120 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Настоящая Инструкция по требованиям к методам оценки и принципам расчета страховых тарифов по классам (видам) страхования страховых (перестраховочных) организаций, филиалов страховых (перестраховочных) организаций-нерезидентов Республики Казахстан разработана в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики Казахстан от 18 декабря 2000 года "О страховой деятельности", </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Республики Казахстан (Особенная часть) от 1 июля 1999 года и определяет требования к методам оценки и принципам расчета страховых тарифов по классам (видам) страхования страховых (перестраховочных) организаций, филиалов страховых (перестраховочных) организаций-нерезидентов Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> Республики Казахстан "О страховой деятельности" (далее – Закон), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Гражданским</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кодексом Республики Казахстан и определяет требования к методам оценки и принципам расчета страховых тарифов по классам (видам) страхования страховых (перестраховочных) организаций, филиалов страховых (перестраховочных) организаций-нерезидентов Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Преамбула в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 12.02.2021 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции постановления Правления Агентства РК по регулированию и развитию финансового рынка от 27.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z9" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1872,242 +1866,324 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. При осуществлении расчета страховых тарифов или страховых премий по </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>классам</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (видам) страхования в отрасли "страхование жизни" приводится подробная информация об источниках и способах получения таблиц смертности, с приложением указанных таблиц, которые будут использоваться при определении размеров страховой премии. </w:t>
+        <w:t xml:space="preserve"> (видам) страхования в отрасли "страхование жизни" приводится подробная информация об источниках и способах получения таблиц смертности, с приложением указанных таблиц, которые будут использоваться при определении размеров страховой премии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z12" w:id="26"/>
+    <w:bookmarkStart w:name="z46" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15-1. При осуществлении расчета страховых тарифов для физических лиц по добровольным классам страхования, не включающим продукты накопительного страхования жизни, страхования на случай болезни, в том числе выезжающие за рубеж, нагрузка не превышает значения нетто-ставки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска.  Глава 3 дополнена пунктом 15-1 в соответствии с постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 27.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z12" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Требования к результатам расчета страховых тарифов, их</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>оформлению и размещению</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 4 в редакции постановления Правления Национального Банка РК от 13.02.2012 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:bookmarkStart w:name="z29" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. В результате расчета страховых тарифов по классу (виду) страхования должны быть определены и обоснованы следующие показатели:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) базовый, минимальный базовый и максимальный базовый размеры страхового тарифа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) рисковые факторы, которые влекут применение к рассчитанным базовым страховым тарифам коэффициентов дифференциации с обоснованием величин этих коэффициентов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) подробная классификация рисков (страхователей) по классу (виду) страхования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z39" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) таблица распределения страховых тарифов (размеров страховых премий) в зависимости от категории страхователей (застрахованных) и принимаемых на страхование страховых рисков в соответствии с принятой классификацией.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Требования подпункта 4) настоящего пункта не распространяются на страховые организации и филиалы страховых организаций-нерезидентов Республики Казахстан, осуществляющих страховую деятельность в отрасли "страхование жизни".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2126,170 +2202,252 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="33"/>
+    <w:bookmarkStart w:name="z47" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16-1. Разница между минимальным базовым и максимальным базовым размером страхового тарифа, устанавливаемых для физических лиц по добровольным классам (видам) страхования, за исключением классов накопительного страхования и страхования на случай болезни, в том числе выезжающие за рубеж, не превышает 50 (пятидесяти) процентов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска.  Глава 4 дополнена пунктом 16-1 в соответствии с постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 27.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Расчет страховых тарифов производится актуарием, имеющим лицензию на право осуществления актуарной деятельности на страховом рынке, и утверждается подписью и печатью (при наличии) актуария с указанием его фамилии, имени, отчества (при наличии), номера и даты выдачи лицензии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z31" w:id="34"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z31" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17-1. Страховая (перестраховочная) организация, филиал страховой (перестраховочной) организации-нерезидента Республики Казахстан размещают на интернет-ресурсе или в месте, доступном для обозрения клиентами, информацию о размерах страховых тарифов по классам страхования, включая, но не ограничиваясь информацией о:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z41" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) базовых, минимальных базовых и максимальных базовых размерах страхового тарифа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z42" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) коэффициентах дифференциации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z43" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) таблице распределения страховых тарифов (размеров страховых премий) в зависимости от категории страхователей (застрахованных) и принимаемых на страхование страховых рисков в соответствии с принятой классификацией.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z44" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Требования подпункта 3) настоящего пункта не распространяются на страховые организации и филиалы страховых организаций-нерезидентов Республики Казахстан, осуществляющих страховую деятельность в отрасли "страхование жизни".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2328,70 +2486,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="39"/>
+    <w:bookmarkStart w:name="z32" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17-2. Для размещения информации, указанной в пункте 17-1 настоящей Инструкции, используются собственный Интернет-ресурс или помещение в головном офисе страховой (перестраховочной) организации, филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан и филиалах страховой (перестраховочной) организации, а также помещения страхового агента (юридического лица), в которые имеют свободный доступ клиенты страховой (перестраховочной) организации, филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2430,90 +2588,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="40"/>
+    <w:bookmarkStart w:name="z33" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17-3. Информация, указанная в пункте 17-1 настоящей Инструкции, размещается на государственном и русском языках с указанием даты и времени, по состоянию на которые данная информация составлена, и периода ее действия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z45" w:id="41"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z45" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае пересмотра страховой (перестраховочной) организацией, филиалом страховой (перестраховочной) организации-нерезидента Республики Казахстан размеров страховых тарифов по классам страхования, страховая (перестраховочная) организация, филиал страховой (перестраховочной) организации-нерезидента Республики Казахстан в течение трех рабочих дней с даты их утверждения актуарием, обновляет соответствующую информацию на своем интернет-ресурсе и (или) в месте, доступном для обозрения клиентами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2552,180 +2710,180 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="42"/>
+    <w:bookmarkStart w:name="z13" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  5. Заключительные положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 5 в редакции постановления Правления Национального Банка РК от 13.02.2012 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="43"/>
+    <w:bookmarkStart w:name="z34" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        18. Вопросы, не урегулированные настоящей Инструкцией, разрешаются в порядке, определенном законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3051,31 +3209,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>