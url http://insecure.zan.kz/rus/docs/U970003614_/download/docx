--- v0 (2025-10-12)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="431421e" w14:textId="431421e">
+    <w:p w14:paraId="efaf9b8" w14:textId="efaf9b8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -169,51 +169,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> пункта 2 статьи 33 Конституционного закона Республики Казахстан от 26 декабря 1995 года "О Президенте Республики Казахстан" </w:t>
+        <w:t xml:space="preserve"> пункта 2 статьи 38 Конституционного закона Республики Казахстан от 26 декабря 1995 года "О Президенте Республики Казахстан" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПОСТАНОВЛЯЮ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -228,50 +228,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Преамбула в редакции Указа Президента РК от 01.03.2012 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 273</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1763,1620 +1783,1758 @@
         <w:t>
       10) привлечение сторонних специалистов к участию в разрабатываемых научно-исследовательских проектах на контрактной основе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z59" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) создание в установленном законодательством порядке советов по присуждению ученых степеней.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z60" w:id="46"/>
-[...15 lines deleted...]
-      16. Курирование видов деятельности института, предусмотренных пунктом 15 настоящего Положения, осуществляется Государственным секретарем Республики Казахстан.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Курирование видов деятельности института, предусмотренных пунктом 15 настоящего Положения, осуществляется Руководителем Администрации Президента Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 – в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z61" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Институт не вправе осуществлять деятельность, а также совершать сделки, не отвечающие предмету и целям его деятельности, закрепленным в настоящем Положении.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z61" w:id="47"/>
-[...15 lines deleted...]
-      17. Институт не вправе осуществлять деятельность, а также совершать сделки, не отвечающие предмету и целям его деятельности, закрепленным в настоящем Положении.</w:t>
+    <w:bookmarkStart w:name="z62" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сделка, совершенная институтом в противоречии с целями деятельности, определенно ограниченными законами Республики Казахстан или учредительными документами, либо с нарушением компетенции его руководителя, предусмотренной настоящим Положением, может быть признана недействительной по иску:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z62" w:id="48"/>
-[...15 lines deleted...]
-      Сделка, совершенная институтом в противоречии с целями деятельности, определенно ограниченными законами Республики Казахстан или учредительными документами, либо с нарушением компетенции его руководителя, предусмотренной настоящим Положением, может быть признана недействительной по иску:</w:t>
+    <w:bookmarkStart w:name="z63" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) уполномоченного органа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z63" w:id="49"/>
-[...15 lines deleted...]
-      1) уполномоченного органа;</w:t>
+    <w:bookmarkStart w:name="z64" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) уполномоченного органа по государственному имуществу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z64" w:id="50"/>
-[...15 lines deleted...]
-      2) уполномоченного органа по государственному имуществу;</w:t>
+    <w:bookmarkStart w:name="z65" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) прокурора.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z65" w:id="51"/>
-[...15 lines deleted...]
-      3) прокурора.</w:t>
+    <w:bookmarkStart w:name="z66" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Управление институтом</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z66" w:id="52"/>
+    <w:bookmarkStart w:name="z67" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Общее управление институтом осуществляет уполномоченный орган.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z68" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Уполномоченный орган в установленном законодательством Республики Казахстан порядке осуществляет следующие функции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z69" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) закрепляет за институтом имущество;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z70" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) утверждает план финансирования института;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z71" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осуществляет контроль за сохранностью имущества института;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z72" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) определяет права, обязанности и ответственность директора института, основания освобождения его от занимаемой должности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z73" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) утверждает структуру и реестр должностей гражданских служащих института;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z74" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) согласовывает по представлению директора кандидатуры на должности его заместителей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z75" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) утверждает годовую финансовую отчетность;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z76" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) дает письменное согласие уполномоченному органу по государственному имуществу на изъятие или перераспределение имущества, переданного институту или приобретенного им в результате собственной хозяйственной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z77" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) по согласованию с уполномоченным органом по государственному имуществу осуществляет реорганизацию и ликвидацию института;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z78" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) осуществляет иные полномочия, возложенные на него настоящим Положением и законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 19 с изменением, внесенным Указом Президента РК от 29.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 589</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Директор института (далее – директор) назначается на должность и освобождается от должности Президентом Республики Казахстан по представлению Руководителя Администрации Президента Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 20 – в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z80" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Директор организует работу института и руководит ею, непосредственно подчиняется уполномоченному органу и несет персональную ответственность за выполнение возложенных на институт задач и осуществление им своих функций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z81" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Директор действует на принципах единоначалия и самостоятельно решает вопросы деятельности института в соответствии с его компетенцией, определяемой законодательством Республики Казахстан и настоящим Положением.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z82" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Действия директора, направленные на осуществление институтом деятельности, не предусмотренной настоящим Положением, являются нарушением трудовых обязанностей и влекут применение мер дисциплинарной и материальной ответственности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z83" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Директор в установленном законодательством Республики Казахстан порядке:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z84" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) без доверенности действует от имени института;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z85" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) представляет интересы института в государственных органах, международных организациях, научных учреждениях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z86" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) заключает договоры;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z87" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) выдает доверенности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z88" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) утверждает планы института по командировкам, стажировкам, обучению сотрудников в казахстанских и зарубежных учебных центрах и иным видам повышения квалификации сотрудников;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z89" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) открывает банковские счета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z90" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) издает приказы и дает указания, обязательные для всех работников;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z91" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) принимает на работу и увольняет с работы сотрудников института;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z92" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) применяет меры поощрения и налагает дисциплинарные взыскания на сотрудников института в порядке, установленном законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z93" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) назначает по согласованию с уполномоченным органом и определяет обязанности и круг полномочий своих заместителей и иных руководящих сотрудников института;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z94" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) в пределах своей компетенции издает приказы, утверждает положения о подразделениях, представительствах института и должностные инструкции сотрудников института;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z95" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) организует работу Ученого совета института и выполнение его решений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z96" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) осуществляет иные функции, возложенные на него законодательством Республики Казахстан, уполномоченным органом, настоящим Положением.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z97" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Ученый совет является постоянно действующим коллегиальным органом, в состав которого входят директор, заместители директора, ученый секретарь, руководители отделов, главные и ведущие научные сотрудники.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z98" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Заседания Ученого совета проводятся не реже чем один раз в полугодие по следующим и иным вопросам текущей деятельности института:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z99" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обсуждение и принятие решений, связанных с организацией аналитической, научно-исследовательской деятельности института;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z100" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) рассмотрение и утверждение текущих и перспективных планов аналитических и научно-исследовательских работ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z101" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) заслушивание и утверждение полугодовых и годовых отчетов структурных подразделений института о результатах аналитической, научно-исследовательской и организационной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z102" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сотрудничество с казахстанскими и зарубежными экспертно-аналитическими и научными организациями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z103" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) рекомендации к опубликованию периодических, книжных изданий, утверждение состава редакционных коллегий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z104" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) подготовка и повышение квалификации научных кадров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z105" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) представление к присвоению ученых и почетных званий, ведомственных и государственных наград;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z106" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) функционирование сайта и других информационных ресурсов института.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z107" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Решение Ученого совета вступает в силу после его утверждения директором.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z108" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. В состав института входят подразделения научно-вспомогательного и административного характера.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z109" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Заместители директора несут ответственность за организацию курируемых ими направлений, качество аналитических, научно- исследовательских, организационных работ. В отсутствие директора один из заместителей замещает его с правом подписи служебной и финансовой документации, а также несет полную ответственность за режим работы института.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z110" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Институт имеет право осуществлять любую, не противоречащую законодательству Республики Казахстан, научную, производственную, хозяйственную деятельность.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z111" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Институт имеет право открывать свои представительства на территории Республики Казахстан, необходимые для реализации поставленных перед ним целей и задач, в пределах предусмотренных средств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z112" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Здания, сооружения и другое имущество переданы институту уполномоченным органом по государственному имуществу на праве оперативного управления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z113" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Проверка и ревизия финансово-хозяйственной деятельности института осуществляются уполномоченным органом в установленном законодательством Республики Казахстан порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z114" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 4. Управление институтом</w:t>
-[...242 lines deleted...]
-    <w:bookmarkEnd w:id="64"/>
+        <w:t xml:space="preserve"> Глава 5. Порядок образования имущества института</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z115" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Имущество института составляют активы юридического лица, стоимость которых отражается на его балансе. Имущество института формируется за счет:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z116" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) имущества, переданного ему собственником;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z117" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) имущества (включая денежные доходы), приобретенного в результате собственной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z118" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z119" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Институт не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выделенных ему по смете.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z120" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Деятельность института финансируется:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z121" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      из республиканского бюджета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z122" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      за счет средств, поступающих по договорам за выполнение научно-исследовательских работ, а также от хозяйственной деятельности института.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z123" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Институт ведет бухгалтерский учет и представляет отчетность в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z124" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...752 lines deleted...]
-    <w:bookmarkStart w:name="z114" w:id="100"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 6. Режим работы института</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z125" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Режим работы института устанавливается правилами внутреннего трудового распорядка и не должен противоречить нормам трудового законодательства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z126" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 5. Порядок образования имущества института</w:t>
-[...183 lines deleted...]
-    <w:bookmarkStart w:name="z124" w:id="110"/>
+        <w:t xml:space="preserve"> Глава 7. Порядок внесения изменений и дополнений в учредительные документы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z127" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Внесение изменений и дополнений в учредительные документы института производится по решению Президента Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z128" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Внесенные изменения и дополнения в учредительные документы института регистрируются в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z129" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 6. Режим работы института</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z126" w:id="112"/>
+        <w:t xml:space="preserve"> Глава 8. Условия реорганизации и ликвидации института</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z130" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Реорганизация и ликвидация института производятся по решению Президента Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z131" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Реорганизацию и ликвидацию института осуществляет уполномоченный орган по согласованию с уполномоченным органом по государственному имуществу, если иное не установлено законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z132" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Имущество ликвидированного института, оставшееся после удовлетворения требований кредиторов, перераспределяется уполномоченным органом по государственному имуществу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z133" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Деньги ликвидированного института, включая средства, полученные в результате реализации имущества этого юридического лица, оставшиеся после удовлетворения требований кредиторов, зачисляются в доход республиканского бюджета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z134" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 7. Порядок внесения изменений и дополнений в учредительные документы</w:t>
-[...117 lines deleted...]
-      40. Имущество ликвидированного института, оставшееся после удовлетворения требований кредиторов, перераспределяется уполномоченным органом по государственному имуществу.</w:t>
+        <w:t xml:space="preserve"> Глава 9. Сведения о филиалах и представительствах института</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z133" w:id="119"/>
-[...15 lines deleted...]
-      41. Деньги ликвидированного института, включая средства, полученные в результате реализации имущества этого юридического лица, оставшиеся после удовлетворения требований кредиторов, зачисляются в доход республиканского бюджета.</w:t>
+    <w:bookmarkStart w:name="z135" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Институт имеет представительство в городе Алматы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z134" w:id="120"/>
-[...36 lines deleted...]
-    <w:bookmarkEnd w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -3414,55 +3572,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>