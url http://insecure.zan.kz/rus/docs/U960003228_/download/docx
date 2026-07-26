--- v0 (2025-10-05)
+++ v1 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9ab5f06" w14:textId="9ab5f06">
+    <w:p w14:paraId="a55b0fb" w14:textId="a55b0fb">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -722,51 +722,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 18 июля 1996 года № 3068 "О воинских символах Вооруженных Сил Республики Казахстан", но на обратной стороне полотнища, в его центре, взамен символа Вооруженных Сил Республики Казахстан вышивается соответствующий символ Пограничной службы Комитета национальной безопасности Республики Казахстан, Национальной гвардии Республики Казахстан, а по нижнему краю - наименование соединения, части Пограничной службы Комитета национальной безопасности Республики Казахстан, Национальной гвардии Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) знамена департаментов внутренних дел областей, города республиканского значения и столицы, на транспорте, департаментов уголовно-исполнительной системы областей, города республиканского значения и столицы, а также высших учебных заведений Министерства внутренних дел Республики Казахстан по размерам, стилистике решения и материалам изготовления соответствуют знамени Министерства внутренних дел Республики Казахстан, но по нижнему краю на лицевой стороне полотнища вышивается наименование департамента внутренних дел, уголовно-исполнительной системы, высшего учебного заведения; </w:t>
+      2) знамена департаментов внутренних дел столицы, областей и города республиканского значения, на транспорте, департаментов уголовно-исполнительной системы столицы, областей и города республиканского значения, а также высших учебных заведений Министерства внутренних дел Республики Казахстан по размерам, стилистике решения и материалам изготовления соответствуют знамени Министерства внутренних дел Республики Казахстан, но по нижнему краю на лицевой стороне полотнища вышивается наименование департамента внутренних дел, уголовно-исполнительной системы, высшего учебного заведения; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Пограничная служба Комитета национальной безопасности Республики Казахстан, Министерство внутренних дел Республики Казахстан, Национальная гвардия Республики Казахстан и Служба обороны объектов в вопросах порядка хранения, содержания и выноса боевых знамен соединений и частей, а также знамен подчиненных органов руководствуются соответствующими положениями общевоинских уставов Вооруженных Сил Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -788,51 +788,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Сноска. Пункт 3 в редакции Указа Президента РК от 01.10.2015</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 94</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -943,130 +963,122 @@
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Установить, что:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z14" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) флаги Пограничной службы Комитета национальной безопасности Республики Казахстан, Министерства внутренних дел Республики Казахстан, Национальной гвардии Республики Казахстан устанавливаются в кабинетах заместителя Председателя Комитета национальной безопасности Республики Казахстан – Директора Пограничной службы, Министра внутренних дел Республики Казахстан, заместителя Министра внутренних дел Республики Казахстан – Главнокомандующего Национальной гвардией, выносятся (выставляются) на парады войск и в других необходимых случаях, связанных с участием Пограничной службы Комитета национальной безопасности Республики Казахстан, Министерства внутренних дел Республики Казахстан, Национальной гвардии Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z15" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) военно-морской флаг кораблей и судов Пограничной службы Комитета национальной безопасности Республики Казахстан, вымпел, флаги и брейд-вымпелы должностных лиц выставляются на кораблях и судах Пограничной службы Комитета национальной безопасности Республики Казахстан в случаях, предусмотренных общевоинскими (корабельным) уставами Вооруженных Сил Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z16" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) символы Пограничной службы Комитета национальной безопасности Республики Казахстан, Министерства внутренних дел Республики Казахстан, Национальной гвардии Республики Казахстан, Службы обороны объектов устанавливаются на зданиях центрального аппарата Пограничной службы Комитета национальной безопасности Республики Казахстан, Министерства внутренних дел Республики Казахстан, Службы обороны объектов, штабов Национальной гвардии Республики Казахстан, а также подведомственных органов, штабов частей и соединений, военных учебных, учебных и иных заведений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z17" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) приказами или иными актами заместителя Председателя Комитета национальной безопасности Республики Казахстан – Директора Пограничной службы, Министра внутренних дел Республики Казахстан, заместителя Министра внутренних дел Республики Казахстан – Главнокомандующего Национальной гвардией и Начальника Службы государственной охраны Республики Казахстан могут предусматриваться и другие случаи обязательного воспроизведения изображений символов Пограничной службы Комитета национальной безопасности Республики Казахстан, Министерства внутренних дел Республики Казахстан, Национальной гвардии Республики Казахстан и Службы обороны объектов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1549,69 +1561,89 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сноска. Описание с изменениями, внесенными указами Президента РК от 12.04.2001</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 582</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">; от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Символ Пограничной службы Комитета национальной безопасности Республики Казахстан представляет собой круг зеленого цвета с вписанной в него правильной пятиконечной звездой изумрудно-голубого цвета. Диаметр звезды равен диаметру круга. В центре звезды располагается стилизованное изображение солнца, обрамленного лучами (элемент Государственного флага Республики Казахстан), выполненное в золотисто-желтом цвете. Круг и звезда окаймлены контуром золотисто-желтого цвета при этом окаймленные концы звезды выступают за контур круга. Контур круга составляет 0,75 контура звезды.</w:t>
+      Символ Пограничной службы Комитета национальной безопасности Республики Казахстан представляет собой круг зеленого цвета с вписанной в него правильной пятиконечной звездой изумрудно-голубого цвета. Диаметр звезды равен диаметру круга. В центре звезды располагается стилизованное изображение солнца, обрамленного лучами (элемент Государственного Флага Республики Казахстан), выполненное в золотисто-желтом цвете. Круг и звезда окаймлены контуром золотисто-желтого цвета при этом окаймленные концы звезды выступают за контур круга. Контур круга составляет 0,75 контура звезды.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -1767,69 +1799,89 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сноска. Описание с изменениями, внесенными указами Президента РК от 12.04.2001</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 582</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">; от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Флаг Пограничной службы Комитета национальной безопасности Республики Казахстан представляет собой трехцветное прямоугольное двухстороннее полотнище, разделенное по вертикали на три части. Боковые части флага - зеленого цвета, средняя - изумрудно-голубого цвета. В центре флага расположено стилизованное изображение солнца, обрамленного лучами, и парящего под ним орла (элементов Государственного флага Республики Казахстан) золотистого цвета. В верхнем левом углу флага с лицевой стороны и в верхнем правом углу с обратной стороны находится изображение правильной пятиконечной звезды золотисто-желтого цвета. Боковые и средние части отделены друг от друга полосами золотисто-желтого цвета. Соотношение общей ширины и длины флага - 1:2. Точное соотношение и размеры отдельных элементов флага даны в прилагаемом графическом изображении.</w:t>
+      Флаг Пограничной службы Комитета национальной безопасности Республики Казахстан представляет собой трехцветное прямоугольное двухстороннее полотнище, разделенное по вертикали на три части. Боковые части флага - зеленого цвета, средняя - изумрудно-голубого цвета. В центре флага расположено стилизованное изображение солнца, обрамленного лучами, и парящего под ним орла (элементов Государственного Флага Республики Казахстан) золотистого цвета. В верхнем левом углу флага с лицевой стороны и в верхнем правом углу с обратной стороны находится изображение правильной пятиконечной звезды золотисто-желтого цвета. Боковые и средние части отделены друг от друга полосами золотисто-желтого цвета. Соотношение общей ширины и длины флага - 1:2. Точное соотношение и размеры отдельных элементов флага даны в прилагаемом графическом изображении.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -1997,50 +2049,70 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сноска. Описание с изменениями, внесенными указами Президента РК от 12.04.2001</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 582</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">; от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       А. Кормовые флаги и вымпелы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2054,280 +2126,312 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Военно-морской флаг кораблей и судов Пограничной службы Комитета национальной безопасности Республики Казахстан представляет собой полотнище зеленого цвета, имеющее в крыже изображение военно-морского флага Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Отношение ширины флага к длине - 1:2. Размер военно-морского флага Республики Казахстан составляет 1/4 часть всего полотнища. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="9"/>
+    <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Вымпел кораблей Пограничной службы Комитета национальной безопасности Республики Казахстан представляет собой узкую полосу зеленого цвета с косицей, имеющую у шкаторины изображение военно-морского флага Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Отношение длины вымпела к ширине флага - 30:1 (на катерах 12:1). Длина выреза косиц равна 1/7 длины вымпела, растворение косиц - 1/2 ширины флага. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="10"/>
+    <w:bookmarkStart w:name="z10" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В. Флаги и брейд-вымпелы должностных лиц</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z11" w:id="11"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Флаг заместителя Председателя Комитета национальной безопасности Республики Казахстан - Директора Пограничной службы представляет собой полотнище, разделенное по вертикали на две равные части: бирюзовую (у шкаторины) и зеленую. На бирюзовой половине полотнища изображен символ Государственного флага Республики Казахстан, на зеленой-звезда. </w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="11"/>
+      3. Флаг заместителя Председателя Комитета национальной безопасности Республики Казахстан - Директора Пограничной службы представляет собой полотнище, разделенное по вертикали на две равные части: бирюзовую (у шкаторины) и зеленую. На бирюзовой половине полотнища изображен символ Государственного Флага Республики Казахстан, на зеленой-звезда. </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Отношение ширины флага к длине - 1:2. Символ Государственного флага Республики Казахстан (золотые солнце и орел) по высоте равен 1/2 ширины флага и расположен по центру бирюзовой половины, звезда диаметром, равным 1/3 высоты ширины флага, - по центру зеленой половины полотнища. </w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z12" w:id="12"/>
+      Отношение ширины флага к длине - 1:2. Символ Государственного Флага Республики Казахстан (золотые солнце и орел) по высоте равен 1/2 ширины флага и расположен по центру бирюзовой половины, звезда диаметром, равным 1/3 высоты ширины флага, - по центру зеленой половины полотнища. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Флаг Начальника Главного штаба Пограничной службы Комитета национальной безопасности Республики Казахстан представляет собой полотнище, разделенное по вертикали на две равные части: бирюзовую (у шкаторины) и зеленую. На бирюзовой половине полотнища помещен символ Государственного флага Республики Казахстан, на зеленой - две звезды. </w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="12"/>
+      4. Флаг Начальника Главного штаба Пограничной службы Комитета национальной безопасности Республики Казахстан представляет собой полотнище, разделенное по вертикали на две равные части: бирюзовую (у шкаторины) и зеленую. На бирюзовой половине полотнища помещен символ Государственного Флага Республики Казахстан, на зеленой - две звезды. </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Отношение ширины флага к длине - 1:2. Символ Государственного флага Республики Казахстан (золотые солнце и орел) по высоте равен 1/2 ширины флага и расположен по центру бирюзовой половины звезды диаметром, равным 1/4 ширины флага, расположены по центру четвертей полотнища на зеленой половине. </w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z13" w:id="13"/>
+      Отношение ширины флага к длине - 1:2. Символ Государственного Флага Республики Казахстан (золотые солнце и орел) по высоте равен 1/2 ширины флага и расположен по центру бирюзовой половины звезды диаметром, равным 1/4 ширины флага, расположены по центру четвертей полотнища на зеленой половине. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Флаг начальника морского управления Пограничной службы Комитета национальной безопасности Республики Казахстан представляет собой полотнище зеленого цвета, имеющее в крыже изображение военно-морского флага Республики Казахстан. На вертикальной зеленой половине флага помещены две звезды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Отношение ширины флага к длине - 1:2. Размер военно-морского флага Республики Казахстан к крыже равен 1/4 всего полотнища. Звезды диаметром, равным 1/4 ширины полотнища, расположены по центру четвертей полотнища на зеленой половине. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="14"/>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Флаг командира соединения кораблей Пограничной службы Комитета национальной безопасности Республики Казахстан представляет собой полотнище зеленого цвета имеющее в крыже изображение военно-морского флага Республики Казахстан. На вертикальной зеленой половине флага помещена одна звезда. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Отношение ширины флага к длине - 1:2. Размер военно-морского флага Республики Казахстан равен 1/4 всего полотнища. Звезда диаметром, равным 1/4 ширины полотнища, расположена в центре вертикальной зеленой половины полотнища. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="15"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Брейд-вымпел командира соединения кораблей Пограничной службы Комитета национальной безопасности Республики Казахстан представляет собой военно-морской флаг Республики Казахстан уменьшенного размера с коническим полотнищем зеленого цвета с косицами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отношение длины брейд-вымпела к ширине флага - 5:1. Длина выреза косиц равна длине флага. Растворение косиц равно половине ширины флага.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
@@ -2424,108 +2528,164 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 20 ноября 1996 года № 3228</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z25" w:id="16"/>
+    <w:bookmarkStart w:name="z25" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Описание</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>знамени Министерства внутренних дел</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Знамя Министерства внутренних дел Республики Казахстан представляет собой прямоугольное двухстороннее полотнище изумрудно-голубого цвета. В центре знамени с лицевой стороны расположено изображение Государственного герба Республики Казахстан золотисто-желтого цвета. Над гербом вдоль верхнего края полотнища - надпись на казахском языке "КАЗАКСТАН РЕСПУБЛИКАСЫ", под гербом - надпись на казахском языке "IШКI IСТЕР МИНИСТЕРЛIГI". По центру с обратной стороны полотнища - цветное изображение символа. Над символом Министерства внутренних дел Республики Казахстан - девиз "МIНДЕТ, АБЫРОЙ, ЕРЛIК". Все надписи выполнены в золотисто-желтом цвете. Знамя окаймлено по краю бахромой золотисто-желтого цвета. Соотношение общей ширины и длины флага - 1:1,5. </w:t>
+      Сноска. Описание – в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Знамя Министерства внутренних дел Республики Казахстан представляет собой прямоугольное двухстороннее полотнище изумрудно-голубого цвета. В центре знамени с лицевой стороны расположено изображение Государственного Герба Республики Казахстан золотисто-желтого цвета. Над Государственным Гербом вдоль верхнего края полотнища – надпись на казахском языке "ҚАЗАҚСТАН РЕСПУБЛИКАСЫ", под Государственным Гербом – надпись на казахском языке "IШКI IСТЕР МИНИСТРЛIГI". По центру с обратной стороны полотнища – цветное изображение символа. Над символом Министерства внутренних дел Республики Казахстан – девиз "МIНДЕТ, АБЫРОЙ, ЕРЛIК". Все надписи выполнены в золотисто-желтом цвете. Знамя окаймлено по краю бахромой золотисто-желтого цвета. Соотношение общей ширины и длины флага – 1:1,5.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -2606,123 +2766,401 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 20 ноября 1996 года № 3228</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z18" w:id="17"/>
+    <w:bookmarkStart w:name="z18" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ОПИСАНИЕ флага Министерства внутренних дел Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Описание флага - в редакции Указа Президента РК от 20.11.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 400</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="18"/>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Флаг Министерства внутренних дел Республики Казахстан представляет собой прямоугольное двухстороннее полотнище изумрудно-голубого цвета, в центре которого расположено стилизованное изображение солнца, обрамленного лучами, и парящего под ним орла (элементов Государственного Флага Республики Казахстан) золотисто-желтого цвета. В верхнем левом углу флага с лицевой стороны и верхнем правом углу с обратной стороны находится цветное схематичное изображение символа Министерства внутренних дел Республики Казахстан золотистого, изумрудно-голубого и сине-зеленого цветов. Соотношение общей ширины и длины флага - 1:2.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Утверждено</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Указом Президента</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 20 ноября 1996 года № 3228</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z26" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ОПИСАНИЕ символа Министерства внутренних дел Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Описание символа - в редакции Указа Президента РК от 20.11.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 400</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Символ Министерства внутренних дел Республики Казахстан представлен в трех цветах - золотистом, изумрудно-голубом и сине-зеленом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z48" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Вся композиция символа заключена в два круга, окантовка которых выполнена в форме каната золотистого цвета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z49" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центральное место композиции занимает парящий орел (выполненный в золотистом цвете), расположенный во внутреннем круге (сине-зеленого цвета).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z50" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На заднем фоне орла изображены круглый щит (изумрудно-голубого цвета с золотыми элементами), меч и лавровый венок (в золотистом цвете), символизирующие основные принципы деятельности органов внутренних дел Республики Казахстан - законность, единство, соблюдение и уважение прав, свобод и законных интересов граждан, открытость и прозрачность.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z51" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Между контурами большого и малого кругов расположена надпись "Қазақстан Республикасы Ішкі істер министрлігі" (золотистого цвета) с изображением двух пятиконечных звезд, расположенных между словами с двух сторон на сине-зеленом фоне.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -2759,251 +3197,265 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Утверждено</w:t>
+              <w:t>Утверждено</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Указом Президента</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 20 ноября 1996 года № 3228</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ОПИСАНИЕ символа Министерства внутренних дел Республики Казахстан</w:t>
-[...28 lines deleted...]
-        <w:t>№ 400</w:t>
+        <w:t xml:space="preserve"> ОПИСАНИЕ</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>символа Национальной гвардии Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сноска. Описание символа в редакции Указа Президента РК от 01.10.2015</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 94</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="20"/>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Символ Национальной гвардии Республики Казахстан представляет собой изображение лучей солнца с охваченными снизу силуэтным изображением парящего орла (элемент Государственного Флага Республики Казахстан) голубого цвета, в средней части лучей располагается изображение шанырака (элемент Государственного Герба Республики Казахстан), выполненное в золотисто-желтом цвете, поверх которого размещен силуэт всадника, скачущего на коне, в руках держащего древко с флагом, в краповом цвете. Между лучами солнца и силуэтным изображением парящего орла располагается надпись на казахском языке "ҰЛТТЫҚ ҰЛАН". Надпись, изображение лучей и силуэтные очертания орла выполнены в золотисто-желтом цвете.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="3619500" cy="3048000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3619500" cy="3048000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3082,187 +3534,207 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 20 ноября 1996 года № 3228</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z22" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ОПИСАНИЕ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>символа Национальной гвардии Республики Казахстан</w:t>
-[...17 lines deleted...]
-      Сноска. Описание символа в редакции Указа Президента РК от 01.10.2015</w:t>
+        <w:t>флага Национальной гвардии Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сноска. Описание флага в редакции Указа Президента РК от 01.10.2015</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 94</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Символ Национальной гвардии Республики Казахстан представляет собой изображение лучей солнца с охваченными снизу силуэтным изображением парящего орла (элемент Государственного Флага Республики Казахстан) голубого цвета, в средней части лучей располагается изображение шанырака (элемент Государственного Герба Республики Казахстан), выполненное в золотисто-желтом цвете, поверх которого размещен силуэт всадника, скачущего на коне, в руках держащего древко с флагом, в краповом цвете. Между лучами солнца и силуэтным изображением парящего орла располагается надпись на казахском языке "ҰЛТТЫҚ ҰЛАН". Надпись, изображение лучей и силуэтные очертания орла выполнены в золотисто-желтом цвете.</w:t>
+      Флаг Национальной гвардии Республики Казахстан представляет собой прямоугольное двухстороннее полотнище голубого цвета, в центре которого расположено изображение символа Национальной гвардии Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Соотношение общей ширины и длины флага - 1:2. Точное соотношение и размеры отдельных элементов флага даны в прилагаемом графическом изображении.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="3619500" cy="3048000"/>
+            <wp:extent cx="7188200" cy="3517900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId4"/>
+                    <a:blip r:embed="rId5"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3619500" cy="3048000"/>
+                      <a:ext cx="7188200" cy="3517900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -3374,238 +3846,126 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 20 ноября 1996 года № 3228</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z22" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ОПИСАНИЕ</w:t>
+        <w:t xml:space="preserve"> Описание символа</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>флага Национальной гвардии Республики Казахстан</w:t>
-[...92 lines deleted...]
-</w:t>
+        <w:t>Службы охраны Президента</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-    </w:p>
-[...62 lines deleted...]
-</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сноска. Описание символа исключено Указом Президента РК от 06.10.2014</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 922</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3686,128 +4046,222 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 20 ноября 1996 года № 3228</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z29" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Описание символа</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> Изображение символа Службы обороны объектов Службы государственной охраны Республики Казахстан  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="4533900" cy="4787900"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId6"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4533900" cy="4787900"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Службы охраны Президента</w:t>
+        <w:t xml:space="preserve"> Изображение</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Республики Казахстан</w:t>
-[...17 lines deleted...]
-      Сноска. Описание символа исключено Указом Президента РК от 06.10.2014</w:t>
+        <w:t>символа Службы обороны объектов</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Службы государственной охраны Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сноска. Описание символа в редакции Указа Президента РК от 06.10.2014</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 922</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Символ Службы обороны объектов Службы государственной охраны Республики Казахстан представляет собой пятиконечную звезду голубого цвета, в центре которой расположено заключенное в круг изображение сакского воина на коне (иссыкского "Золотого человека"). Звезда окаймлена контуром золотисто-желтого цвета. Контур круга и изображение воина на коне также выполнены в золотисто- желтом цвете.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3886,466 +4340,172 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 20 ноября 1996 года № 3228</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z29" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Изображение символа Службы обороны объектов Службы государственной охраны Республики Казахстан  </w:t>
-[...46 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Боевые знамена частей Службы обороны объектов</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Службы государственной охраны Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сноска. Заголовок в редакции Указа Президента РК от 06.10.2014</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 922</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Флаг Республиканской гвардии представляет собой прямоугольное двухстороннее полотнище изумрудно-голубого цвета. В центре флага расположено стилизованное изображение солнца, обрамленного лучами, и парящего под ним орла (элементов Государственного флага Республики Казахстан) золотисто-желтого цвета. В верхнем левом углу флага с лицевой стороны и в верхнем правом углу с обратной стороны находится схематичное изображение символа Республиканской гвардии золотисто-желтого цвета. Под ним - надпись золотисто-желтыми буквами на казахском языке "УЛАН". Соотношение общей ширины и длины флага - 1:2. Точное соотношение и размеры отдельных элементов флага даны в прилагаемом графическом изображении.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:br/>
-[...9 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Изображение</w:t>
-[...304 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Боевые знамена частей Службы обороны объектов Службы государственной охраны Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z33" w:id="30"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Боевое знамя воинской части 0112 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (Президентский полк "АЙБЫН")</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -4406,70 +4566,70 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="31"/>
+    <w:bookmarkStart w:name="z34" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лицевая сторона</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4512,90 +4672,90 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="32"/>
+    <w:bookmarkStart w:name="z35" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оборотная сторона</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z36" w:id="33"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z36" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Боевое знамя воинской части 0111 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (Президентский полк "БАТЫР")</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -4656,70 +4816,70 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="34"/>
+    <w:bookmarkStart w:name="z37" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лицевая сторона</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4762,230 +4922,230 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="35"/>
+    <w:bookmarkStart w:name="z38" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оборотная сторона</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z39" w:id="36"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z39" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ОПИСАНИЕ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>боевых знамен частей Службы обороны объектов Службы государственной охраны Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z40" w:id="37"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z40" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Боевое знамя части Службы обороны объектов Службы государственной охраны Республики Казахстан состоит из двухстороннего полотнища, древка и шнура с кистями.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z41" w:id="38"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z41" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Полотнище знамени прямоугольное длиной 145 см и шириной 115 см, изготовленное из сложенного вдвое голубого фая и обшитое по кайме с трех сторон золотистой шелковой бахромой.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z42" w:id="39"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z42" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На лицевой стороне в центре полотнища нашит золотистым шелком Государственный Герб Республики Казахстан размером 50 см. По верхнему краю полотнища вышита золотистым шелком надпись "ҚАЗАҚСТАН РЕСПУБЛИКАСЫ", по нижнему краю надпись "ОТАН ҮШІН", высота букв надписи - 7,5 см.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z43" w:id="40"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z43" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На оборотной стороне в центре полотнища аппликация: пятиконечная звезда голубого (бирюзового) цвета, в центре которой расположено заключенное в круг стилизованное изображение сакского воина на коне. Контур звезды, круга и изображения воина на коне выполнены в золотистом (желтом) цвете. Размер звезды 1/3 длины знамени.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z44" w:id="41"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z44" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Над аппликацией по верхнему краю знамени золотым шелком вышита надпись "ҚАЗАҚСТАН РЕСПУБЛИКАСЫНЫҢ МЕМЛЕКЕТТІК КҮЗЕТ ҚЫЗМЕТІ", а под аппликацией по нижнему краю полотнища знамени наименование части Службы обороны объектов Службы государственной охраны Республики Казахстан. Размер букв надписи - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6 см.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z46" w:id="42"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z46" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Древковая часть знамени прошита швом, позволяющим надеть знамя на древко диаметром 4 см и длиной 250 см. Древко окрашено в темно-коричневый цвет, лакировано. В верхней части древка фигурное навершие. Шнур знамени крученый, изготовлен из золотистого шелка, с двумя кистями на концах. Длина шнура 270 - 285 см.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5053,55 +5213,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5427,31 +5587,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>