--- v0 (2025-11-07)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5590b83" w14:textId="5590b83">
+    <w:p w14:paraId="cda95e7" w14:textId="cda95e7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -576,130 +576,208 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) общевоинскими уставами Вооруженных Сил Республики Казахстан или нормативными актами Министра обороны Республики Казахстан могут предусматриваться и другие случаи обязательного выноса флагов видов Вооруженных Сил Республики Казахстан; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) по случаю национального траура флаги видов Вооруженных Сил Республики Казахстан приспускаются на половину высоты флагштока в течение срока национального траура. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="6"/>
-[...15 lines deleted...]
-      6. Определить, что Боевое Знамя воинской части представляет собой прямоугольное полотнище голубого цвета размером по длине 145 см и по ширине 115 см, обшитое с трех сторон золотистой шелковой бахромой. На лицевой стороне полотнища вышит Государственный герб Республики Казахстан, над ним надпись "Казакстан Республикасы", а по нижнему краю - девиз "Отан ушин". На обратной стороне полотнища вышита пятиконечная звезда с расположенным в центре контуром солнца с лучами, под которым - парящий орел. По верхнему краю полотнища вышит девиз "Миндет: абырой, ерлик", а по нижнему - наименование воинской части. Изображение Государственного герба, солнца, лучей и надписей - цвета золота, а пятиконечной звезды - цвета бордо. </w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Определить, что Боевое Знамя воинской части представляет собой прямоугольное полотнище голубого цвета размером по длине 145 см и по ширине 115 см, обшитое с трех сторон золотистой шелковой бахромой. На лицевой стороне полотнища вышит Государственный Герб Республики Казахстан, над ним надпись "Қазақстан Республикасы", а по нижнему краю – девиз "Отан үшін". На обратной стороне полотнища вышита пятиконечная звезда с расположенным в центре контуром солнца с лучами, под которым – парящий орел. По верхнему краю полотнища вышит девиз "Міндет, абырой, ерлік", а по нижнему – наименование воинской части. Изображение Государственного Герба, солнца, лучей и надписей – цвета золота, а пятиконечной звезды – цвета бордо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 –в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Установить, что Порядок хранения, содержания и выноса Боевого Знамени определяется общевоинскими уставами Вооруженных Сил Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z35" w:id="7"/>
-[...15 lines deleted...]
-      7. Установить, что Порядок хранения, содержания и выноса Боевого Знамени определяется общевоинскими уставами Вооруженных Сил Республики Казахстан. </w:t>
+    <w:bookmarkStart w:name="z36" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Определить, что Символ Вооруженных Сил Республики Казахстан представляет собой изображение пятиконечной звезды с контуром солнца и лучами в центре, под которым - парящий орел. В цветном изображении Символ Вооруженных Сил Республики Казахстан двух цветов: красно-бордового цвета и золота. Воспроизводимое изображение Символа Вооруженных Сил Республики Казахстан, независимо от его размеров, должно в точности соответствовать цветному или черно-белому изображению эталона Символа Вооруженных Сил Республики Казахстан, хранящегося в здании Министерства обороны Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z36" w:id="8"/>
-[...15 lines deleted...]
-      8. Определить, что Символ Вооруженных Сил Республики Казахстан представляет собой изображение пятиконечной звезды с контуром солнца и лучами в центре, под которым - парящий орел. В цветном изображении Символ Вооруженных Сил Республики Казахстан двух цветов: красно-бордового цвета и золота. Воспроизводимое изображение Символа Вооруженных Сил Республики Казахстан, независимо от его размеров, должно в точности соответствовать цветному или черно-белому изображению эталона Символа Вооруженных Сил Республики Казахстан, хранящегося в здании Министерства обороны Республики Казахстан. </w:t>
+    <w:bookmarkStart w:name="z37" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. Установить, что: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z37" w:id="9"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) изображение Символа Вооруженных Сил Республики Казахстан, помещается: на зданиях Министерства обороны Республики Казахстан, штабов видов Вооруженных Сил Республики Казахстан, объединений, соединений, частей, военно-учебных заведений и учреждений Вооруженных Сил Республики Казахстан; в кабинете Министра обороны Республики Казахстан, в залах заседаний коллегии Министерства обороны Республики Казахстан и военных советов видов Вооруженных Сил Республики Казахстан, в актовых залах домов офицеров и солдатских клубов; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3894,241 +3972,449 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                       Вооруженных Сил Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Гюйс кораблей 1-го и 2-го рангов представляет собой белое прямоугольное полотнище (отношение сторон 1:1) с эмблемой Государственного флага Республики Казахстан в центре. Высота эмблемы равна 1/2 высоты гюйса. Полотнище обрамлено по контуру тремя полосами. Снаружи темно-синяя, равная 1/27 ширины полотнища. Затем белая (1/13,5 ширины полотнища). Внутренняя золотая (1/9 ширины полотнища). </w:t>
-[...35 lines deleted...]
-      3. Флаг вспомогательного флота Военно-Морских Сил Республики Казахстан представляет собой прямоугольное полотнище с отношением ширины к длине 1:2. В верхнем левом углу, по площади равному 1/4 размера флага, - Военно-морской флаг Республики Казахстан, а остальное полотнище темно-синего цвета. </w:t>
+      1. Гюйс кораблей 1-го и 2-го рангов представляет собой белое прямоугольное полотнище (отношение сторон 1:1) с эмблемой Государственного Флага Республики Казахстан в центре. Высота эмблемы равна 1/2 высоты гюйса. Полотнище обрамлено по контуру тремя полосами. Снаружи темно-синяя, равная 1/27 ширины полотнища. Затем белая (1/13,5 ширины полотнища). Внутренняя золотая (1/9 ширины полотнища). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337.</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-                      Флаги и брейд-вымпелы должностных лиц </w:t>
+      2. Вымпел военных кораблей представляет собой узкую коническую полоску белого цвета. Часть полотнища, начиная от шкаторины вымпела (у шкаторины) к его длине 1:12 (для кораблей 1-го и 2-го рангов - 1:30). </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Флаг вспомогательного флота Военно-Морских Сил Республики Казахстан представляет собой прямоугольное полотнище с отношением ширины к длине 1:2. В верхнем левом углу, по площади равному 1/4 размера флага, - Военно-морской флаг Республики Казахстан, а остальное полотнище темно-синего цвета. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
+                      Флаги и брейд-вымпелы должностных лиц </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
       1. Штандарт Президента Республики Казахстан утвержден Указом Президента Республики Казахстан от 29 декабря 1995 г. N 2736. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. При нахождении на борту корабля высших должностных лиц государства на гафеле фок-мачты над Военно-морским флагом поднимается Государственный флаг Республики Казахстан. </w:t>
-[...35 lines deleted...]
-      4. Флаг начальника Главного штаба Вооруженных Сил Республики Казахстан представляет собой прямоугольное полотнище с отношением ширины к длине 1:2. Полотнище флага разделено по вертикали на две равные (по 1/2 длины флага) части: бирюзовой (у шкаторины) и белой. В центре бирюзовой половины находится символ Государственного флага Республики Казахстан - золотые солнце и орел. На белой полосе расположены две красных пятиконечных звезды диаметром в 1/5 ширины флага. Центры их расположены на 3/4 длины флага от шкаторины и на расстояниях в 1/4 ширины флага от верхней и нижней кромок. </w:t>
+      2. При нахождении на борту корабля высших должностных лиц государства на гафеле фок-мачты над Военно-морским флагом поднимается Государственный Флаг Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Флаг Министра обороны Республики Казахстан представляет собой прямоугольное полотнище с отношением ширины к длине 1:2. Полотнище флага разделено по вертикали на две равные части (по 1/2 длины полотнища): бирюзовой (у шкаторины) и белой. В центре бирюзовой половины флага находится символ Государственного Флага Республики Казахстан (золотые солнце и орел). На белой полосе находится красная звезда диаметром в 1/3 ширины флага, центр которой находится на расстоянии 3/4 длины флага от шкаторины и на 1/2 высоты флага от верхней кромки полотнища. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337 .</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Флаг начальника Главного штаба Вооруженных Сил Республики Казахстан представляет собой прямоугольное полотнище с отношением ширины к длине 1:2. Полотнище флага разделено по вертикали на две равные (по 1/2 длины флага) части: бирюзовой (у шкаторины) и белой. В центре бирюзовой половины находится символ Государственного Флага Республики Казахстан – золотые солнце и орел. На белой полосе расположены две красные пятиконечные звезды диаметром в 1/5 ширины флага. Центры их расположены на 3/4 длины флага от шкаторины и на расстояниях в 1/4 ширины флага от верхней и нижней кромок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 – в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337 .</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Флаг командующего Военно-Морскими Силами Республики Казахстан представляет собой прямоугольное полотнище с отношением ширины к длине 1:2. Полотнище разделено по вертикали на две равные части по 1/2 длины полотнища: бирюзовую (у шкаторины) и белую. Белая часть имеет угловой вырез. Полученные в результате две косицы равны по длине 1/4 длины флага. На белой полосе находится красная пятиконечная звезда диаметром в 1/3 ширины флага, центр которой находится на расстоянии 1/4 белого поля и на 1/2 высоты флага от верхней кромки полотнища. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4814,51 +5100,103 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Полотнище знамени прямоугольное, размерами: по длине 145 см, по ширине 115 см, изготавливается из сложенного вдвое голубого шелкового фая и по краям с трех сторон обшивается золотистой шелковой бахромой. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      На лицевой стороне в середине полотнища нашит золотистым шелком контур Государственного герба Республики Казахстан, размер изображения по высоте 50 см. </w:t>
+      На лицевой стороне в середине полотнища нашит золотистым шелком контур Государственного Герба Республики Казахстан, размер изображения по высоте 50 см. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Часть третья с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       По верхнему краю полотнища вышита золотистым шелком надпись "Казакстан Республикасы", а по нижнему - "Отан ушин", высота букв надписи - 7,5 см. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6510,55 +6848,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>