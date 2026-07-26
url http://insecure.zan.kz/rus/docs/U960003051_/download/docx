--- v0 (2025-10-27)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="19c71cd" w14:textId="19c71cd">
+    <w:p w14:paraId="aa6f143" w14:textId="aa6f143">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -337,50 +337,51 @@
         <w:t xml:space="preserve">
       Сноска. В тексте Положения слова "по вопросам" исключены Указом Президента РК от 21.09.2007 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">N 413 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПОЛОЖЕНИЕ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -389,405 +390,414 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Президентом Республики Казахстан законов Республики</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Казахстан, их регистрации, обнародования и хранения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Закон Республики Казахстан, принятый Курултаем, предварительно скрепленный подписями Председателя Курултая и Премьер-Министра, вносится на подпись Президенту Республики Казахстан на казахском и русском языках с сопроводительным письмом, подписываемым Председателем Курултая. Если законом ратифицируется международный договор, то вместе с законом представляются заверенные копии этого договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Закон Республики Казахстан, принятый Парламентом, предварительно скрепленный подписями Председателя (председателей) Палаты (палат) Парламента и Премьер-Министра, вносится на подпись Президенту Республики Казахстан на казахском и русском языках с сопроводительным письмом, подписываемым соответствующим Председателем Палаты Парламента. Если законом ратифицируется международный договор, то вместе с законом представляются заверенные копии этого договора. </w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="3"/>
+      2. Поступивший на подпись закон направляется Общим отделом Администрации Президента Республики Казахстан в Государственно-правовой отдел для подготовки заключения, содержащего предложения о подписании закона или о его возврате с возражениями в Курултай. Копии закона также направляются Общим отделом соответствующим структурным подразделениям Администрации Президента. </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции Указа Президента РК от 15.02.2023 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменениями, внесенными указами Президента РК от 21.09.2007 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N 413 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 24.04.2008 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N 576 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 12.11.2008 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 689 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> . </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="4"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Государственно-правовой отдел Администрации Президента с учетом предложений заместителей Руководителя Администрации Президента Республики Казахстан, помощников, советников Главы государства, руководителя Представительства Президента в Курултае, а также соответствующих структурных подразделений Администрации Президента вырабатывает заключение и представляет его вместе с оригиналами текстов закона в Канцелярию Президента.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменениями, внесенными Указами Президента РК от 21.09.2007 </w:t>
-[...49 lines deleted...]
-        <w:t xml:space="preserve">№ 689 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
-[...101 lines deleted...]
-    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Канцелярия Президента представляет закон вместе с заключениями Руководителю Администрации Президента, который докладывает Главе государства о представленном на подпись законе и выработанных по нему заключениях. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4-1. Президент Республики подписывает представленный Парламентом закон в течение одного месяца, обнародует закон либо возвращает закон или отдельные его статьи для повторного обсуждения и голосования. </w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="7"/>
+      4-1. Президент Республики Казахстан подписывает представленный Курултаем закон в течение одного месяца, обнародует закон либо возвращает закон или отдельные его статьи для повторного обсуждения и голосования. </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -809,329 +819,415 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; в редакции Указа Президента РК от 15.02.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 127</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования); с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="8"/>
+    <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Закон, подписанный Главой государства, Канцелярией Президента передается Общему отделу Администрации Президента, который: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) присваивает закону порядковый номер. При этом нумерация ведется на период деятельности Парламента соответствующего созыва - обозначается арабскими цифрами, созыв - римскими цифрами (через тире), а затем проставляются прописные буквы ЗРК (Закон Республики Казахстан); </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z12" w:id="10"/>
+      1) присваивает закону порядковый номер. При этом нумерация ведется на период деятельности Курултая соответствующего созыва - обозначается арабскими цифрами, созыв - римскими цифрами (через тире), а затем проставляются прописные буквы ЗРК (Закон Республики Казахстан); </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) регистрирует закон в специальном журнале с указанием даты подписания, порядкового номера и созыва Парламента; </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z13" w:id="11"/>
+      2) регистрирует закон в специальном журнале с указанием даты подписания, порядкового номера и созыва Курултая; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) передает для обнародования в соответствующие средства массовой информации заверенную соответствующей гербовой печатью копию закона; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) передает в Курултай два экземпляра заверенных соответствующей гербовой печатью копий закона для решения в установленном порядке Аппаратом Курултая следующих вопросов:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      публикации в "Ведомостях Курултая" и приобщения в дело с первичными материалами, образующимися в процессе обсуждения закона в Курултае;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z23" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4) передает соответственно в Сенат и Мажилис Парламента по два экземпляра заверенных соответствующей гербовой печатью копии закона для решения в установленном порядке аппаратами Сената и Мажилиса следующих вопросов: </w:t>
-[...42 lines deleted...]
-    <w:bookmarkEnd w:id="14"/>
+      рассылки заинтересованным органам и организациям, приобщения в дело с первичными материалами, образующимися в процессе обсуждения закона в Курултае. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 5 с изменениями, внесенными Указами Президента РК от 24.04.2008 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 с изменениями, внесенными указами Президента РК от 24.04.2008 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">N 576 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 12.11.2008 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">№ 689 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">; от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:bookmarkStart w:name="z17" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Подлинники подписанных Главой государства законов хранятся в  Общем отделе Администрации Президента и передаются по истечении установленного срока на постоянное хранение в Архив Президента Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Копии законов, заверенные гербовой печатью в Общем отделе Администрации Президента, вместе с другими материалами, образующимися в ходе их обсуждения и принятия, в установленном порядке формируются в дела соответственно в Сенате и Мажилисе Парламента и сдаются на постоянное хранение в Центральный государственный архив Республики Казахстан. </w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="16"/>
+      Копии законов, заверенные гербовой печатью в Общем отделе Администрации Президента, вместе с другими материалами, образующимися в ходе их обсуждения и принятия, в установленном порядке формируются в дела в Курултае и сдаются на постоянное хранение в Центральный государственный архив Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1153,245 +1249,321 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 12.11.2008 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">№ 689 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">; от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7. При возвращении в Мажилис Парламента неподписанного закона для его повторного обсуждения и голосования Глава государства выражает свое несогласие с законом в целом или его отдельными статьями (положениями). По усмотрению Главы государства возражения могут содержать редакцию всего закона или его отдельных статей (положений). </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="18"/>
+      7. При возвращении в Курултай неподписанного закона для его повторного обсуждения и голосования Глава государства выражает свое несогласие с законом в целом или его отдельными статьями (положениями). По усмотрению Главы государства возражения могут содержать редакцию всего закона или его отдельных статей (положений). </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Президент Республики Казахстан в ходе рассмотрения в Курултае возражений вправе с учетом предложений депутатов Курултая внести уточненную редакцию закона или его отдельных статей (положений). Предложение о необходимости уточнения редакции закона или его отдельных статей (положений) представляется на рассмотрение Главы государства Администрацией Президента.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 8 - в редакции Указа Президента РК от 15.02.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 127</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования); с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. В рассмотрении возражений Главы государства в Курултае позицию Президента Республики Казахстан представляют уполномоченные им должностные лица.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 9 с изменениями, внесенными Указом Президента РК от 21.09.2007 </w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve">N 576 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 – в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1423,55 +1595,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1797,31 +1969,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>