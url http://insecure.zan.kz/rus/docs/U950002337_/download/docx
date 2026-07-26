--- v1 (2025-12-20)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f64af76" w14:textId="f64af76">
+    <w:p w14:paraId="7539462" w14:textId="7539462">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -286,50 +286,202 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      слова "Указа", "Указом", "Указ" заменены соответственно словами "Закона", "Законом", "Закон"; слова "иностранных граждан", "Иностранные граждане", "Иностранными гражданами", "иностранными гражданами", "иностранные граждане", "иностранного гражданина", "иностранным гражданам", "Иностранным гражданам", "иностранному гражданину", "Иностранному гражданину", "Иностранный гражданин" заменены соответственно словами "иностранцев", "Иностранцы", "Иностранцами", "иностранцами", "иностранцы", "иностранца", "иностранцам", "Иностранцам", "иностранцу", "Иностранцу", "Иностранец" Законом РК от 12.01.2007 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 227</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Заголовок Закона предусматривается в редакции Закона РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      По всему тексту слова "иностранцев", "Иностранцы", "Иностранцами", "иностранцы", "иностранцами", "иностранцам", "Иностранцу", "Иностранцам", "иностранцу", "иностранца", "Иностранец" предусматриваются заменить соответственно словами "иностранных граждан", "Иностранные граждане", "Иностранными гражданами", "иностранные граждане", "иностранными гражданами", "иностранным гражданам", "Иностранному гражданину", "Иностранным гражданам", "иностранному гражданину", "иностранного гражданина", "Иностранный гражданин" в соответствии с Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Раздел I. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1066,50 +1218,118 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 16.05.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 82-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Раздел 1 предусматривается дополнить статьей 4-1 в соответствии с Законом РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -5223,55 +5443,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>