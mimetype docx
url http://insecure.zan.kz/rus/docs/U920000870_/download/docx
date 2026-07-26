--- v0 (2025-10-13)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="45b9afd" w14:textId="45b9afd">
+    <w:p w14:paraId="fdf87cd" w14:textId="fdf87cd">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,1446 +93,1561 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О военной пpисяге</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Указ Пpезидента Республики Казахстан от 25 августа 1992 года N 870</w:t>
+        <w:t>Указ Пpезидента Республики Казахстан от 25 августа 1992 года N 870.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z0" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В связи с созданием Вооруженных Сил суверенного государства Республики Казахстан и необходимостью приведения нового пополнения военнослужащих к присяге на верность Родине постановляю: </w:t>
-      </w:r>
-[...12 lines deleted...]
- </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z8" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1. Утвердить текст </w:t>
+        <w:t xml:space="preserve">
+      1. Утвердить текст </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>военной присяги</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> для военнослужащих Вооруженных Сил Республики Казахстан. </w:t>
-      </w:r>
-[...12 lines deleted...]
- </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z9" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Привести к присяге граждан, призванных на военную службу в ряды Вооруженных Сил Республики Казахстан, и курсантов военно-учебных заведений, ранее не принимавших военную присягу. </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z10" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      3. Утвердить </w:t>
+        <w:t xml:space="preserve">
+      3. Утвердить </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Положение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о порядке принятия военной присяги. </w:t>
-      </w:r>
-[...12 lines deleted...]
- </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z11" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Освободить от принятия военной присяги военнослужащих, проходящих военную службу на территории Республики Казахстан и ранее принявших ее, если не пожелают принять военную присягу повторно. </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z1" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      5. Военнослужащие, проходящие военную службу в составе Стратегических Сил, и граждане других государств, поступившие в военно-учебные заведения Республики Казахстан, принимают </w:t>
+        <w:t xml:space="preserve">
+      5. Военнослужащие, проходящие военную службу в составе Стратегических Сил, и граждане других государств, поступившие в военно-учебные заведения Республики Казахстан, принимают </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>военную присягу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> для военнослужащих Стратегических Сил. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:p>
-[...14 lines deleted...]
-      </w:r>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Президент  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Республики Казахстан  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...68 lines deleted...]
-от 25 августа 1992 г. N 870 </w:t>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Утверждена</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Указом Президента</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 25 августа 1992 г. N 870 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z30" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ВОЕННАЯ ПРИСЯГА &lt;*&gt; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z30" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Я, гражданин Республики Казахстан (фамилия, имя, отчество), вступая в ряды Вооруженных Сил, принимаю присягу и торжественно клянусь до последнего дыхания быть преданным народу Казахстана и его законно избранному Президенту, свято соблюдать Конституцию и законы моего суверенного государства. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Присягаю беспрекословно исполнять возложенные на меня обязанности, воинские уставы и приказы командиров и начальников, стойко переносить тяготы и лишения военной службы. Обязуюсь добросовестно изучать военное дело, беречь военное и народное имущество, строго хранить военную и государственную тайну. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Я клянусь быть мужественным и смелым защитником моей Родины, государственных интересов независимого Казахстана. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Если я нарушу принятую мною военную присягу, то пусть меня постигнет суровая кара, установленная законами Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...84 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Для военнослужащих Вооруженных Сил Республики Казахстан. </w:t>
       </w:r>
-    </w:p>
-[...64 lines deleted...]
-      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...73 lines deleted...]
-    <w:bookmarkStart w:name="z5" w:id="11"/>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 
-[...115 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> ВОЕННАЯ ПРИСЯГА &lt;*&gt; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z3" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Я (фамилия, имя, отчество), поступая на военную службу, присягаю на верность народу (название государства, гражданином которого является военнослужащий) и клянусь свято выполнять Конституцию и законы моего государства и государства Содружества, на территории которого выполняю воинский долг. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Я обязуюсь беспрекословно исполнять возложенные на меня обязанности, воинские уставы, приказы командиров и начальников. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Если же я нарушу эту мою военную присягу, то готов нести установленную законами ответственность". </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Для военнослужащих Стратегических Сил. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Утверждено</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Указом Президента</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 25 августа 1992 г. N 870 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z5" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> П О Л О Ж Е Н И Е</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>о порядке принятия военной присяги</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z6" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Каждый военнослужащий при вступлении в ряды Вооруженных Сил Республики Казахстан в индивидуальном порядке принимает военную присягу и скрепляет ее собственноручной подписью. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Военную присягу принимают молодые солдаты и матросы - после прохождения специальной программы и усвоения ими основных обязанностей солдата (матроса), а также слушатели военных академий и курсанты военных училищ (школ), не принимавшие ее ранее. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Военнослужащие принимают военную присягу под руководством командира воинской части, начальника военно-учебного заведения и учреждения. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>&lt;*&gt;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      Сноска. В дальнейшем под воинской частью необходимо понимать учебные заведения, учреждения. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
- </w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Время принятия военной присяги объявляется в приказе командира воинской части. День принятия военной присяги является праздничным днем для данной воинской части. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. В назначенное время воинская часть при Боевом знамени и с оркестром выстраивается в пешем строю в парадной, а в военное время - в полевой форме одежды с оружием в линию ротных (взводных) колонн. Принимающие военную присягу находятся в первых шеренгах (рядах). </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z15" w:id="15"/>
-[...15 lines deleted...]
-      4. Время принятия военной присяги объявляется в приказе командира воинской части. День принятия военной присяги является праздничным днем для данной воинской части. </w:t>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Перед принятием военной присяги по команде командира части перед строем военнослужащих торжественно поднимается Государственный Флаг Республики Казахстан. Командир части в краткой речи напоминает требования Конституции Республики Казахстан, значение военной присяги в той почетной обязанности, которая возлагается на военнослужащих, принявших военную присягу на верность Отечеству. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      После разъяснительной речи командир части отдает распоряжение командирам подразделений приступить к принятию военной присяги. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Командир рот (батарей) и других подразделений поочередно вызывают из строя принимающих присягу военнослужащих своего подразделения. Каждый принимающий военную присягу читает вслух перед строем подразделения текст военной присяги, после чего собственноручно расписывается в специальном списке в графе против своей фамилии и становится на свое место в строю. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Бланки списков на лиц, принимающий военную присягу, заранее заготавливаются по установленному Министерством обороны Республики Казахстан образцу и имеют на первом листе Государственный Герб Республики Казахстан и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>текст военной присяги</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      По окончании принятия присяги списки с личными подписями принявших военную присягу вручаются командирами подразделений командиру воинской части. Командир части поздравляет молодых воинов с принятием военной присяги. а всю часть - с новым полноправным пополнением, после чего оркестр исполняет Государственный Гимн Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      После исполнения Государственного Гимна Республики Казахстан воинская часть проходит торжественным маршем. Церемония принятия военной присяги завершается торжественным спуском Государственного Флага Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При низкой температуре и ненастной погоде принятие воинской присяги может быть проведено в помещении. Подразделения расходятся по помещениям после выступления командира части. По окончании принятия военной присяги подразделения по команде вновь выстраиваются в указанном месте для прохождения торжественным маршем. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Военнослужащие, не принявшие в установленный день военной присяги, принимают ее в последующие дни отдельно в штабе части около Боевого знамени под руководством командира части. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
- </w:t>
-[...19 lines deleted...]
-      5. В назначенное время воинская часть при Боевом знамени и с оркестром выстраивается в пешем строю в парадной, а в военное время - в полевой форме одежды с оружием в линию ротных (взводных) колонн. Принимающие военную присягу находятся в первых шеренгах (рядах). </w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Принятие военной присяги может проводиться в местах боевой и трудовой славы, а также у братских могил воинов, павших в боях за свободу и Независимость нашей Родины. В этих случаях к месту принятия военной присяги обычно выводятся только военнослужащие, принимающие присягу. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
- </w:t>
-[...291 lines deleted...]
- </w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Списки принявших военную присягу хранятся в штабе воинской части в особой папке пронумерованными, прошнурованными и опечатанными сургучной печатью в течение 5 лет, в последующем сдаются в архив. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z25" w:id="25"/>
-[...29 lines deleted...]
- </w:t>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В военном билете (послужном списке) военнослужащего делается отметка начальника штаба части: "принял военную присягу (число, месяц, год)". </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z26" w:id="26"/>
-[...29 lines deleted...]
- </w:t>
+    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Военнообязанные, приписанные к воинским частям и не принимавшие ранее военной присяги, принимают ее не позднее пяти дней по прибытии в часть во время учебных сборов. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z27" w:id="27"/>
-[...29 lines deleted...]
- </w:t>
+    <w:bookmarkStart w:name="z7" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. С объявлением общей или частичной мобилизации все военнообязанные запаса, не принимавшие военной присяги в мирное время, принимают ее по прибытии в воинскую часть. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z28" w:id="28"/>
-[...29 lines deleted...]
- </w:t>
+    <w:bookmarkStart w:name="z29" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. За своевременное и точное выполнение настоящего Положения и учет военнослужащих, принявших военную присягу, отвечает командир  части. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z7" w:id="29"/>
-[...52 lines deleted...]
-    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>