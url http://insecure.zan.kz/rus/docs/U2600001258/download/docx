--- v0 (2026-06-10)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9db7bed" w14:textId="9db7bed">
+    <w:p w14:paraId="30a35cf" w14:textId="30a35cf">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,59 +93,52 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений и дополнений в некоторые указы Президента Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Указ Президента Республики Казахстан от 2 мая 2026 года № 1258</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t>Указ Президента Республики Казахстан от 2 мая 2026 года № 1258.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
@@ -199,216 +192,151 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z4" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ПОСТАНОВЛЯЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>изменения и дополнения</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, которые вносятся в некоторые указы Президента Республики Казахстан (далее – изменения и дополнения).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Настоящий Указ вводится в действие с 12 июля 2026 года, за исключением абзацев:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) третьего, четвертого и пятого </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункта 4)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 изменений и дополнений, которые вводятся в действие с 1 января 2027 года;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) шестого, седьмого, восьмого, девятого, десятого, одиннадцатого, двенадцатого, четырнадцатого, пятнадцатого, шестнадцатого, сорок третьего и сорок четвертого </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -423,68 +351,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункта 3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 2 изменений и дополнений, которые вводятся в действие со дня его подписания.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -500,58 +411,75 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Президент</w:t>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Президент</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -593,68 +521,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>К. Токаев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -733,307 +643,221 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 2 мая 2026 года № 1258</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ИЗМЕНЕНИЯ И ДОПОЛНЕНИЯ,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>которые вносятся в некоторые указы Президента Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...5 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z12" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 1 апреля 1996 года № 2922 "Об утверждении Положения о Комитете национальной безопасности Республики Казахстан":</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Положении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о Комитете национальной безопасности Республики Казахстан, утвержденном вышеназванным Указом:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1. Комитет национальной безопасности Республики Казахстан (далее – Комитет национальной безопасности) – непосредственно подчиненный и подотчетный Президенту Республики Казахстан специальный государственный орган Республики Казахстан, осуществляющий руководство в пределах своих полномочий единой системой органов национальной безопасности Республики Казахстан (далее – органы национальной безопасности), разведывательной, контрразведывательной, оперативно-розыскной деятельностью, в области защиты и охраны Государственной границы Республики Казахстан (далее – Государственная граница), обеспечения правительственной связью и организации шифровальной работы, в области государственного контроля в сфере цифровизации в части кибербезопасности критически важных объектов цифровой инфраструктуры, пресечения актов терроризма и иных особо опасных преступных посягательств на личность, общество и государство, организации деятельности авиации органов национальной безопасности, выявления, пресечения, раскрытия и расследования коррупционных правонарушений, защиты государственных секретов, и является уполномоченным органом по защите государственных секретов в Республике Казахстан.";</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1048,894 +872,847 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>16-1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 13 изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="1"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "16) обеспечение кибербезопасности сетей правительственной связи, республиканских сетей защищенной связи и сетей защищенной связи органов национальной безопасности; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z18" w:id="2"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16-1) осуществление государственного контроля в сфере цифровизации в части кибербезопасности критически важных объектов цифровой инфраструктуры;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункте 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="3"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       абзац тридцать второй изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z22" w:id="4"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "получать безвозмездно и с соблюдением установленных законодательными актами требований к разглашению сведений, составляющих коммерческую, банковскую и иную охраняемую законом тайну, от государственных органов и организаций информацию, необходимую для выполнения задач, возложенных на органы национальной безопасности, включая цифровые ресурсы, которые предоставляются из цифровых систем государственных органов и организаций, в порядке, установленном совместными нормативными правовыми актами с указанными государственными органами, а с организациями – соглашениями;"; </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z23" w:id="5"/>
+      "получать безвозмездно и с соблюдением установленных законами требований к разглашению сведений, составляющих коммерческую, банковскую и иную охраняемую законом тайну, от государственных органов и организаций информацию, необходимую для выполнения задач, возложенных на органы национальной безопасности, включая цифровые ресурсы, которые предоставляются из цифровых систем государственных органов и организаций, в порядке, установленном совместными нормативными правовыми актами с указанными государственными органами, а с организациями – соглашениями; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       абзац тридцать пятый изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z24" w:id="6"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "проводить научные исследования по проблемам обеспечения безопасности Республики Казахстан, разрабатывать и создавать цифровые системы и системы специальных видов связи;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z25" w:id="7"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       абзацы пятьдесят второй и пятьдесят третий изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z26" w:id="8"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "осуществлять межведомственную координацию по вопросам функционирования единого шлюза доступа к сети Интернет и единого шлюза электронной почты "цифрового правительства";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z27" w:id="9"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осуществлять развитие единого шлюза доступа к сети Интернет и единого шлюза электронной почты "цифрового правительства";";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z28" w:id="10"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       абзацы пятьдесят седьмой, пятьдесят восьмой, пятьдесят девятый, шестидесятый и шестьдесят первый изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z29" w:id="11"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "создавать и использовать оперативные учеты, справочные, цифровые системы и цифровые ресурсы, обеспечивающие решение задач оперативно-розыскной деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z30" w:id="12"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       разрабатывать, приобретать, создавать (за исключением криптографических средств защиты), эксплуатировать и использовать цифровые системы и цифровые ресурсы, специальные технические средства, системы связи, сети телекоммуникаций специального назначения, системы передачи данных, средства защиты информации от утечки по техническим каналам, программное обеспечение к ним, вооружение и оснащение, организовывать шифровальную и дешифровальную работу. Заключать в этих целях договоры, контракты с государственными органами и организациями Республики Казахстан независимо от форм собственности, со специальными службами и с организациями иностранных государств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z31" w:id="13"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       создавать, приобретать, накапливать, формировать, регистрировать, хранить, обрабатывать, уничтожать, использовать, передавать, защищать цифровые ресурсы, содержащие сведения, составляющие государственные секреты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z32" w:id="14"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       создавать, эксплуатировать, осуществлять развитие, сопровождение, интеграцию, прекращение эксплуатации, защиту цифровых систем в защищенном исполнении, отнесенных к государственным секретам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z33" w:id="15"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осуществлять сбор, обработку, хранение, передачу, поиск, распространение, использование, защиту, регистрацию, подтверждение и уничтожение электронных документов и иных данных, содержащих сведения, составляющие государственные секреты, с использованием цифровых систем в защищенном исполнении, отнесенных к государственным секретам;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       абзац двадцать восьмой </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункта 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="16"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "представлять по запросу уполномоченного органа по финансовому мониторингу сведения из собственных цифровых систем в соответствии с законодательством Республики Казахстан о противодействии легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="17"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дополнить подпунктами 34-10), 34-11), 34-12), 34-13), 34-14), 34-15), 34-16), 34-17), 34-18), 34-19), 34-20), 34-21), 34-22) и 34-23) следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z38" w:id="18"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "34-10) разработка и утверждение методики определения перечня и расчета объемов товаров, необходимых для выполнения мобилизационного заказа в соответствующей сфере, по согласованию с уполномоченным органом в области мобилизационной подготовки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z39" w:id="19"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34-11) проведение анализа потребностей организаций, имеющих мобилизационный заказ в соответствии с методикой определения перечня и расчета объемов товаров, необходимых для выполнения мобилизационного заказа в соответствующей сфере, для формирования номенклатуры и объемов хранения материальных ценностей государственного материального резерва в части мобилизационного резерва;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z40" w:id="20"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34-12) внесение предложений по номенклатуре и объемам хранения материальных ценностей государственного материального резерва в части мобилизационного резерва в уполномоченный орган в области государственного материального резерва;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z41" w:id="21"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34-13) внесение предложений в уполномоченный орган в области мобилизационной подготовки по объемам финансирования мероприятий по мобилизационной подготовке и мобилизации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z42" w:id="22"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34-14) планирование, организация и руководство мобилизационной подготовкой организаций в соответствующей сфере государственного управления, проведение оценки мобилизационной готовности организаций, имеющих мобилизационные заказы, в порядке, установленном в правилах мобилизационной подготовки и мобилизации в Республике Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z43" w:id="23"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z43" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34-15) заключение договоров с организациями на выполнение мобилизационных заказов, внесение предложений в уполномоченный орган в области мобилизационной подготовки о снятии и передаче установленных мобилизационных заказов при банкротстве, реорганизации, ликвидации, изменении профиля работы организаций, имеющих мобилизационные заказы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z44" w:id="24"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z44" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34-16) проведение во взаимодействии с местными исполнительными органами Республики Казахстан мероприятий по подготовке к выполнению мобилизационных планов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z45" w:id="25"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z45" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34-17) предоставление в уполномоченный орган в области мобилизационной подготовки информации о производственных, финансовых, складских возможностях организаций для установления мобилизационных заказов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z46" w:id="26"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z46" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34-18) организация и проведение работы по бронированию военнообязанных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z47" w:id="27"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z47" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34-19) при объявлении мобилизации организация и обеспечение во взаимодействии с местными исполнительными органами Республики Казахстан проведения комплекса мероприятий по переводу организаций на режим военного положения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z48" w:id="28"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z48" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34-20) разработка и (или) утверждение нормативных правовых актов в области мобилизационной подготовки и мобилизации в соответствующей сфере государственного управления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z49" w:id="29"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z49" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34-21) разработка, согласование с уполномоченным органом в области мобилизационной подготовки и утверждение мобилизационных планов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z50" w:id="30"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z50" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34-22) внесение в уполномоченный орган в области мобилизационной подготовки предложений по совершенствованию мобилизационной подготовки и мобилизации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z51" w:id="31"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z51" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34-23) участие в проведении военно-экономических и командно-штабных учений;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1948,70 +1725,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 41)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="32"/>
+    <w:bookmarkStart w:name="z53" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "41) разработка и утверждение правил организации архивного дела в органах национальной безопасности, создание и использование в этих целях цифровых систем;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2024,70 +1801,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 43)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="33"/>
+    <w:bookmarkStart w:name="z55" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "43) разработка и утверждение правил проведения полиграфологических исследований и учета их результатов в цифровой системе в органах национальной безопасности;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2100,70 +1877,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 56)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="34"/>
+    <w:bookmarkStart w:name="z57" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "56) организация научно-исследовательской и опытно-конструкторской работы в области разработки средств защищенной связи, цифровых систем, средств вооружения и оснащения, включая специальные технические и иные средства;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2176,70 +1953,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 58)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="35"/>
+    <w:bookmarkStart w:name="z59" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "58) обеспечение функционирования официального интернет-ресурса Комитета национальной безопасности и его участия в составе "цифрового правительства", организация и координация деятельности органов национальной безопасности по наполнению официального интернет-ресурса Комитета национальной безопасности информационными материалами;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2252,70 +2029,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 80)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="36"/>
+    <w:bookmarkStart w:name="z61" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "80) разработка и утверждение правил осуществления деятельности по обеспечению кибербезопасности цифровых объектов органов национальной безопасности;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2328,70 +2105,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 123)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="37"/>
+    <w:bookmarkStart w:name="z63" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "123) разработка и утверждение правил удостоверяющего центра кибербезопасности;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2444,110 +2221,110 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>143)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z65" w:id="38"/>
+    <w:bookmarkStart w:name="z65" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "141) разработка и утверждение правил по организации пропуска через Государственную границу лиц, состоящих на оперативном учете в Единой цифровой системе "Беркут";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z66" w:id="39"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z66" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       142) разработка и утверждение правил обеспечения функционирования цифровых систем в органах национальной безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z67" w:id="40"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z67" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       143) разработка и утверждение совместно с заинтересованными государственными органами правил обеспечения взаимодействия цифровых ресурсов Комитета национальной безопасности и данных государственных органов;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2560,70 +2337,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 194)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="41"/>
+    <w:bookmarkStart w:name="z69" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "194) разработка и утверждение правил отбора, накопления и обработки информации с использованием цифровых систем;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2636,70 +2413,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 210)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z71" w:id="42"/>
+    <w:bookmarkStart w:name="z71" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "210) разработка и утверждение правил деятельности жилищных комиссий и работы цифровой системы органов национальной безопасности;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2788,170 +2565,170 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>224)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z74" w:id="43"/>
+    <w:bookmarkStart w:name="z74" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "223) разработка и утверждение правил создания, эксплуатации, сопровождения, развития, интеграции, прекращения эксплуатации и защиты цифровых систем в защищенном исполнении, отнесенных к государственным секретам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z75" w:id="44"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z75" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       224) разработка и утверждение правил сбора, обработки, хранения, передачи, поиска, распространения, использования, защиты, регистрации, подтверждения и уничтожения электронных документов и иных данных, содержащих сведения, составляющие государственные секреты, с использованием цифровых систем в защищенном исполнении, отнесенных к государственным секретам;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z76" w:id="45"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z76" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дополнить подпунктами 224-1), 224-2) и 224-3) следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z77" w:id="46"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z77" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "224-1) разработка и утверждение правил выдачи, хранения, отзыва сертификатов открытого ключа электронной цифровой подписи и подтверждения принадлежности и действительности открытого ключа электронной цифровой подписи специальным корневым удостоверяющим центром Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z78" w:id="47"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z78" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       224-2) участие в реализации государственной политики в сфере искусственного интеллекта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z79" w:id="48"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z79" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       224-3) разработка и (или) размещение модели искусственного интеллекта, платформенного программного продукта;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2964,70 +2741,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 279)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="49"/>
+    <w:bookmarkStart w:name="z81" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "279) разработка и утверждение требований к цифровым системам и интернет-ресурсам военных, специальных учебных заведений органов национальной безопасности;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3040,88 +2817,71 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 297)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z83" w:id="50"/>
+    <w:bookmarkStart w:name="z83" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "297) разработка и утверждение правил назначения сотрудников и военнослужащих нижестоящего состава на должности, подлежащие замещению составом сержантов и офицерским составом, при невозможности назначения на указанные должности сотрудников соответствующего состава органов национальной безопасности;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z84" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       подпункты 313-16), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3176,398 +2936,333 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>313-20)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z85" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "313-16) согласование требований для центров обработки данных, используемых для размещения цифровых объектов, содержащих государственные цифровые данные, данные ограниченного доступа или критически важных цифровых объектов, определяемых уполномоченным органом в сфере цифровизации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z86" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      313-17) согласование правил прохождения национального или международного технического аудита центра обработки данных, определяемых уполномоченным органом в сфере цифровизации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z87" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      313-18) осуществление государственного контроля в сфере цифровизации в части кибербезопасности критически важных объектов цифровой инфраструктуры;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z88" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      313-19) выдача предписаний при выявлении нарушений требований законодательства Республики Казахстан в сфере цифровизации в части обеспечения кибербезопасности собственникам, владельцам критически важных цифровых объектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z89" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      313-20) направление для исполнения предписаний при выявлении нарушений требований законодательства Республики Казахстан в сфере цифровизации в части обеспечения кибербезопасности собственникам, владельцам критически важных цифровых объектов;".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...23 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...142 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z90" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 10 декабря 1999 года № 282 "Вопросы Пограничной службы Комитета национальной безопасности Республики Казахстан":</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z91" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Положении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о Пограничной службе Комитета национальной безопасности Республики Казахстан, утвержденном вышеназванным Указом:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z92" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3580,70 +3275,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 17)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z94" w:id="51"/>
+    <w:bookmarkStart w:name="z94" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "17) создавать и использовать специализированные учеты и цифровые системы, обеспечивающие выполнение задач по защите Государственной границы;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3656,126 +3351,110 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 41)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z96" w:id="52"/>
+    <w:bookmarkStart w:name="z96" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "41) участвовать в мероприятиях по обеспечению кибербезопасности цифровых объектов Пограничной службы;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z97" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3788,656 +3467,511 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 15)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z99" w:id="53"/>
+    <w:bookmarkStart w:name="z99" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "15) осуществление системно-технического обслуживания объектов цифровой инфраструктуры Пограничной службы;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z100" w:id="54"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z100" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       подпункт 32) изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z101" w:id="55"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z101" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "32) осуществление деятельности по обеспечению кибербезопасности цифровых объектов Пограничной службы;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z102" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> дополнить подпунктом 4-1) следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z103" w:id="56"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z103" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "4-1) делегирует полномочия своим заместителям и должностным лицам Службы;".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z104" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 24 июня 2013 года № 588 "Об утверждении Положения об Антитеррористическом центре Республики Казахстан":</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z105" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Положении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> об Антитеррористическом центре Республики Казахстан, утвержденном вышеназванным Указом:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z106" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 6)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 3 изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z107" w:id="57"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z107" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "6) выработка мер по взаимному обмену между государственными органами, входящими в состав Антитеррористического центра, информацией по вопросам противодействия экстремизму и терроризму, в том числе с использованием цифровой системы "Антитеррор", в порядке, определяемом совместным нормативным правовым актом;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z108" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 7)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 4 изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z109" w:id="58"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z109" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "7) осуществлять хранение и использование служебных документов и материалов, необходимых для обеспечения деятельности Антитеррористического центра, при необходимости и по согласованию с государственными органами пользоваться их цифровыми системами в соответствии с законодательством Республики Казахстан.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z110" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 14 ноября 2014 года № 954 "О мерах по дальнейшему совершенствованию деятельности органов национальной безопасности Республики Казахстан":</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z111" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Положении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о Службе правительственной связи Комитета национальной безопасности Республики Казахстан, утвержденном вышеназванным Указом:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z112" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 13 изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z113" w:id="59"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z113" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "3) обеспечение кибербезопасности сетей правительственной связи, республиканских сетей защищенной связи и сетей защищенной связи органов национальной безопасности Республики Казахстан;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z114" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4452,278 +3986,231 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>22)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 15 изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z115" w:id="60"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z115" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "21) секретно;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z116" w:id="61"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z116" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) секретно;".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z117" w:id="62"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z117" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Секретно.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z118" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 18 сентября 2019 года № 163 "О некоторых вопросах Комитета национальной безопасности Республики Казахстан":</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z119" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Положении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о Службе внешней разведки Комитета национальной безопасности Республики Казахстан, утвержденном вышеназванным Указом:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z120" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4756,90 +4243,90 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z122" w:id="63"/>
+    <w:bookmarkStart w:name="z122" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "7) использовать цифровые системы и цифровые ресурсы государственных органов и организаций независимо от форм собственности в соответствии с законами Республики Казахстан, а также цифровые системы иностранных государств и международных организаций на основе международных договоров Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z123" w:id="64"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z123" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) в установленном порядке приобретать, использовать цифровые системы и цифровые ресурсы, специальные технические средства, системы связи, сети телекоммуникаций специального назначения, системы передачи данных, средства защиты информации от утечки по техническим каналам, программное обеспечение к ним, вооружение и оснащение, организовывать шифровальную и дешифровальную работы;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4852,394 +4339,330 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 26)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z125" w:id="65"/>
+    <w:bookmarkStart w:name="z125" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "26) поддерживать бесперебойную работу и защищенность каналов связи, цифровых систем и цифровых ресурсов;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z126" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 23)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 15 изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z127" w:id="66"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z127" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "23) создание и использование ведомственного архива, справочных, цифровых систем и цифровых ресурсов;".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z128" w:id="67"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z128" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. В Указе Президента Республики Казахстан от 13 марта 2020 года № 282 "О некоторых вопросах Комитета национальной безопасности Республики Казахстан":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z129" w:id="68"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z129" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в Положении об Авиационной службе Комитета национальной безопасности Республики Казахстан, утвержденном вышеназванным Указом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z130" w:id="69"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z130" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       подпункт 3) пункта 14 изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z131" w:id="70"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z131" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "3) использовать базы данных и цифровые системы государственных органов, необходимые для выполнения возложенных задач и функций;".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z132" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 14 июля 2025 года № 944 "О некоторых вопросах Комитета национальной безопасности Республики Казахстан":</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z133" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Положении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о Службе по противодействию коррупции Комитета национальной безопасности Республики Казахстан, утвержденном вышеназванным Указом:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z134" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5252,70 +4675,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z136" w:id="71"/>
+    <w:bookmarkStart w:name="z136" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "2) запрашивать и получать от государственных органов, организаций, должностных лиц необходимую информацию и материалы, в том числе из цифровых ресурсов, в порядке, установленном законодательством Республики Казахстан;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5328,70 +4751,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 10)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z138" w:id="72"/>
+    <w:bookmarkStart w:name="z138" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "10) в соответствии с законодательством Республики Казахстан использовать цифровые системы, обеспечивающие решение возложенных на нее задач, организовывать исследование в ходе досудебного расследования, производства по делам об административных правонарушениях в порядке, установленном законодательством;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5404,88 +4827,71 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 14)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z140" w:id="73"/>
+    <w:bookmarkStart w:name="z140" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "14) внедрять и развивать цифровые системы и цифровые инструменты для выявления коррупционных правонарушений;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z141" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5500,164 +4906,165 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>30)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 15 изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z142" w:id="74"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z142" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "29) участие в реализации политики кибербезопасности, обеспечении и совершенствовании технической и информационной деятельности Службы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z143" w:id="75"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z143" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30) эксплуатация цифровых систем, обеспечивающих решение задач, возложенных на Службу, а также участие в их разработке, создании, модернизации и приобретении;".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z144" w:id="76"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z144" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5983,31 +5390,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>