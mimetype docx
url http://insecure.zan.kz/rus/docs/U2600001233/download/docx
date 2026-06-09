--- v0 (2026-04-19)
+++ v1 (2026-06-09)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9792530" w14:textId="9792530">
+    <w:p w14:paraId="715e0fa" w14:textId="715e0fa">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -3835,998 +3835,996 @@
         <w:t>
       Практическую составляющую подготовки обеспечивают ведущие научные организации - Национальный ядерный центр и Институт ядерной физики, на базе которых реализуются программы стажировок, дипломных и исследовательских проектов, обучение по направлениям ядерной, радиационной безопасности и неразрушающего контроля, а также международные программы подготовки персонала по реакторным технологиям, ядерной и радиологической аварийной подготовке, радиационному мониторингу окружающей среды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
     <w:bookmarkStart w:name="z146" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Развивается международное сотрудничество - реализуются совместные программы с Научно-исследовательским университетом Московского инженерно-физического института, Томским политехническим университетом, а также университетами Японии - Хоккайдо и Осака. Казахстан, являясь членом Объединенного института ядерных исследований (г. Дубна, Россия), активно участвует в его деятельности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z147" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       С 2007 года по программе "Болашақ" подготовлено 35 специалистов в области атомной промышленности и энергетики в таких странах, как США, Великобритания, Франция, Россия, Южная Корея и другие.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z148" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тем не менее, с учетом строительства АЭС значительно повысится потребность в квалифицированных кадрах. Только на этапе строительства планируется задействовать до 10 тысяч человек, включая более 3 тысяч рабочих по техническим специальностям. В эксплуатационный период одна АЭС обеспечит занятость порядка 2 тысяч человек, из которых:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z148" w:id="143"/>
-[...15 lines deleted...]
-      Тем не менее, с учетом строительства АЭС значительно повысится потребность в квалифицированных кадрах. Только на этапе строительства планируется задействовать до 10 тысяч человек, включая более 3 тысяч рабочих по техническим специальностям. В эксплуатационный период одна АЭС обеспечит занятость порядка 2 тысяч человек, из которых:</w:t>
+    <w:bookmarkStart w:name="z149" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      около 600 - специалисты с высшим профильным образованием;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z149" w:id="144"/>
-[...15 lines deleted...]
-      около 600 - специалисты с высшим профильным образованием;</w:t>
+    <w:bookmarkStart w:name="z150" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      около 550 - специалисты среднего звена;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z150" w:id="145"/>
-[...15 lines deleted...]
-      около 550 - специалисты среднего звена;</w:t>
+    <w:bookmarkStart w:name="z151" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      около 850 - квалифицированные рабочие кадры.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z151" w:id="146"/>
-[...15 lines deleted...]
-      около 850 - квалифицированные рабочие кадры.</w:t>
+    <w:bookmarkStart w:name="z152" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В связи с чем ведется активная работа по обновлению образовательных программ технического и профессионального, послесреднего образования. Особое внимание уделяется подготовке рабочих кадров по таким профессиям, как машинист-обходчик турбинного оборудования, электромонтер и монтажник оборудования АЭС, а также техников, играющих ключевую роль в поддержании работоспособности и безопасности АЭС.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z152" w:id="147"/>
-[...15 lines deleted...]
-      В связи с чем ведется активная работа по обновлению образовательных программ технического и профессионального, послесреднего образования. Особое внимание уделяется подготовке рабочих кадров по таким профессиям, как машинист-обходчик турбинного оборудования, электромонтер и монтажник оборудования АЭС, а также техников, играющих ключевую роль в поддержании работоспособности и безопасности АЭС.</w:t>
+    <w:bookmarkStart w:name="z153" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Также разрабатываются программы прикладного бакалавриата в области атомной энергетики, подлежащие интеграции в образовательные процессы высших учебных заведений и предусматривающие подготовку ключевых специалистов. К примеру, требуется открытие новых специальностей по подготовке операторов реакторного оборудования, которые отвечают за безопасную эксплуатацию ядерной установки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z153" w:id="148"/>
-[...15 lines deleted...]
-      Также разрабатываются программы прикладного бакалавриата в области атомной энергетики, подлежащие интеграции в образовательные процессы высших учебных заведений и предусматривающие подготовку ключевых специалистов. К примеру, требуется открытие новых специальностей по подготовке операторов реакторного оборудования, которые отвечают за безопасную эксплуатацию ядерной установки.</w:t>
+    <w:bookmarkStart w:name="z154" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Согласно международным исследованиям одно рабочее место в атомной энергетике создает до десяти рабочих мест в смежных секторах экономики, что подчеркивает мультипликативный эффект развития отрасли.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z154" w:id="149"/>
-[...15 lines deleted...]
-      Согласно международным исследованиям одно рабочее место в атомной энергетике создает до десяти рабочих мест в смежных секторах экономики, что подчеркивает мультипликативный эффект развития отрасли.</w:t>
+    <w:bookmarkStart w:name="z155" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тем не менее, Казахстан сталкивается с дефицитом специалистов по таким ключевым направлениям, как:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z155" w:id="150"/>
-[...15 lines deleted...]
-      Тем не менее, Казахстан сталкивается с дефицитом специалистов по таким ключевым направлениям, как:</w:t>
+    <w:bookmarkStart w:name="z156" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проектирование и строительство ядерных объектов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z156" w:id="151"/>
-[...15 lines deleted...]
-      проектирование и строительство ядерных объектов;</w:t>
+    <w:bookmarkStart w:name="z157" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      энергетика и инжиниринг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z157" w:id="152"/>
-[...15 lines deleted...]
-      энергетика и инжиниринг;</w:t>
+    <w:bookmarkStart w:name="z158" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      эксплуатация и техническое обслуживание АЭС;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z158" w:id="153"/>
-[...15 lines deleted...]
-      эксплуатация и техническое обслуживание АЭС;</w:t>
+    <w:bookmarkStart w:name="z159" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      радиационная безопасность и обращение с РАО и ОЯТ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z159" w:id="154"/>
-[...15 lines deleted...]
-      радиационная безопасность и обращение с РАО и ОЯТ;</w:t>
+    <w:bookmarkStart w:name="z160" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ядерная физическая безопасность;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z160" w:id="155"/>
-[...15 lines deleted...]
-      ядерная физическая безопасность;</w:t>
+    <w:bookmarkStart w:name="z161" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      информационная безопасность;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z161" w:id="156"/>
-[...15 lines deleted...]
-      информационная безопасность;</w:t>
+    <w:bookmarkStart w:name="z162" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      материаловедение;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z162" w:id="157"/>
-[...15 lines deleted...]
-      материаловедение;</w:t>
+    <w:bookmarkStart w:name="z163" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      метрология.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z163" w:id="158"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z164" w:id="159"/>
+    <w:bookmarkStart w:name="z164" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Цифровая трансформация и информационная безопасность</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z165" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сегодня в условиях современной цифровой трансформации развитие отраслей в целом становится все более зависимым от данных и вычислительных ресурсов.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z165" w:id="160"/>
-[...15 lines deleted...]
-      Сегодня в условиях современной цифровой трансформации развитие отраслей в целом становится все более зависимым от данных и вычислительных ресурсов.</w:t>
+    <w:bookmarkStart w:name="z166" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Так, в атомной отрасли применение цифровых технологий и искусственного интеллекта позволяет достигать новых горизонтов в моделировании сложных физических процессов, в том числе оптимизировать эксплуатационные характеристики АЭС, улучшить моделирование аварийных ситуаций в ядерных реакторах, повышая безопасность и надежность их эксплуатации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z166" w:id="161"/>
-[...15 lines deleted...]
-      Так, в атомной отрасли применение цифровых технологий и искусственного интеллекта позволяет достигать новых горизонтов в моделировании сложных физических процессов, в том числе оптимизировать эксплуатационные характеристики АЭС, улучшить моделирование аварийных ситуаций в ядерных реакторах, повышая безопасность и надежность их эксплуатации.</w:t>
+    <w:bookmarkStart w:name="z167" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В настоящее время цифровизация в атомной отрасли Республики Казахстан носит преимущественно локальный характер и реализуется на уровне отдельных предприятий в виде автоматизации производственных процессов, внедрения автоматизированных систем управления и систем учета. К примеру, отдельные компании развивают цифровой мониторинг добычи урана, учет уранового концентрата и элементов производственной логистики.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z167" w:id="162"/>
-[...15 lines deleted...]
-      В настоящее время цифровизация в атомной отрасли Республики Казахстан носит преимущественно локальный характер и реализуется на уровне отдельных предприятий в виде автоматизации производственных процессов, внедрения автоматизированных систем управления и систем учета. К примеру, отдельные компании развивают цифровой мониторинг добычи урана, учет уранового концентрата и элементов производственной логистики.</w:t>
+    <w:bookmarkStart w:name="z168" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом отсутствует единая интегрированная цифровая система, охватывающая все ключевые направления развития атомной отрасли и обеспечивающая надлежащий уровень оперативного реагирования и прогнозируемости.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z168" w:id="163"/>
-[...15 lines deleted...]
-      При этом отсутствует единая интегрированная цифровая система, охватывающая все ключевые направления развития атомной отрасли и обеспечивающая надлежащий уровень оперативного реагирования и прогнозируемости.</w:t>
+    <w:bookmarkStart w:name="z169" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Особое внимание будет уделено созданию сквозного цифрового контура для критически важных процессов, цифрового сопровождения и формирования отраслевых данных, включая процедуры сертификации и допуска организаций к работам в атомных проектах, создание соответствующего реестра поставщиков, использование возможностей искусственного интеллекта и другие. Такой цифровой контур обеспечит единый учет, контроль качества, автоматизированные проверки и прозрачность решений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z169" w:id="164"/>
-[...15 lines deleted...]
-      Особое внимание будет уделено созданию сквозного цифрового контура для критически важных процессов, цифрового сопровождения и формирования отраслевых данных, включая процедуры сертификации и допуска организаций к работам в атомных проектах, создание соответствующего реестра поставщиков, использование возможностей искусственного интеллекта и другие. Такой цифровой контур обеспечит единый учет, контроль качества, автоматизированные проверки и прозрачность решений.</w:t>
+    <w:bookmarkStart w:name="z170" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отсутствие единой цифровой среды также обостряет вопросы информационной безопасности атомной отрасли, которая является ключевым элементом обеспечения национальной безопасности страны.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z170" w:id="165"/>
-[...15 lines deleted...]
-      Отсутствие единой цифровой среды также обостряет вопросы информационной безопасности атомной отрасли, которая является ключевым элементом обеспечения национальной безопасности страны.</w:t>
+    <w:bookmarkStart w:name="z171" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В последние годы в мире появились комплексные инструменты для взлома работы промышленных систем и объектов критической инфраструктуры, которые обычно пользуются лазейками систем информационной безопасности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z171" w:id="166"/>
-[...15 lines deleted...]
-      В последние годы в мире появились комплексные инструменты для взлома работы промышленных систем и объектов критической инфраструктуры, которые обычно пользуются лазейками систем информационной безопасности.</w:t>
+    <w:bookmarkStart w:name="z172" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В этой связи в целях защиты объектов атомной отрасли от подобных рисков необходима защищенная и отказоустойчивая инфраструктура с внедрением специализированных систем информационной безопасности для критически важных объектов. Такая инфраструктура предусматривает постоянное развитие архитектуры информационной безопасности, укрепление систем активной и пассивной защиты от инцидентов информационной безопасности, а также совершенствование процессов мониторинга, реагирования и анализа угроз.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z172" w:id="167"/>
-[...15 lines deleted...]
-      В этой связи в целях защиты объектов атомной отрасли от подобных рисков необходима защищенная и отказоустойчивая инфраструктура с внедрением специализированных систем информационной безопасности для критически важных объектов. Такая инфраструктура предусматривает постоянное развитие архитектуры информационной безопасности, укрепление систем активной и пассивной защиты от инцидентов информационной безопасности, а также совершенствование процессов мониторинга, реагирования и анализа угроз.</w:t>
+    <w:bookmarkStart w:name="z173" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кроме этого, важным приоритетом является соблюдение международных стандартов и национального законодательства, также требований других нормативно-правовых актов в области информационной безопасности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z173" w:id="168"/>
-[...15 lines deleted...]
-      Кроме этого, важным приоритетом является соблюдение международных стандартов и национального законодательства, также требований других нормативно-правовых актов в области информационной безопасности.</w:t>
+    <w:bookmarkStart w:name="z174" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3. Основные положения: цели и принципы, видение и подходы к развитию атомной отрасли</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z174" w:id="169"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 3. Основные положения: цели и принципы, видение и подходы к развитию атомной отрасли</w:t>
+    <w:bookmarkStart w:name="z175" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Развитие атомной отрасли рассматривается как стратегическое направление государственной политики, что позволит к 2050 году сформировать комплексный, безопасный, экологически ответственный и высокотехнологичный национальный ядерный кластер. В долгосрочной перспективе ядром данного кластера станет атомная энергетика, интегрированная с промышленностью, наукой, образованием и системой безопасного обращения с РАО и ОЯТ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z175" w:id="170"/>
-[...15 lines deleted...]
-      Развитие атомной отрасли рассматривается как стратегическое направление государственной политики, что позволит к 2050 году сформировать комплексный, безопасный, экологически ответственный и высокотехнологичный национальный ядерный кластер. В долгосрочной перспективе ядром данного кластера станет атомная энергетика, интегрированная с промышленностью, наукой, образованием и системой безопасного обращения с РАО и ОЯТ.</w:t>
+    <w:bookmarkStart w:name="z176" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Учитывая приоритеты Стратегии достижения углеродной нейтральности Республики Казахстан до 2060 года, а также необходимости диверсификации источников базовой генерации, предусмотрена реализация поэтапной программы строительства не менее трех АЭС. В этой связи, также учитывая перспективы формирования атомной сферы как полноценной отрасли национальной экономики, будет создан национальный холдинг, объединяющий предприятия атомной энергетики.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z176" w:id="171"/>
-[...15 lines deleted...]
-      Учитывая приоритеты Стратегии достижения углеродной нейтральности Республики Казахстан до 2060 года, а также необходимости диверсификации источников базовой генерации, предусмотрена реализация поэтапной программы строительства не менее трех АЭС. В этой связи, также учитывая перспективы формирования атомной сферы как полноценной отрасли национальной экономики, будет создан национальный холдинг, объединяющий предприятия атомной энергетики.</w:t>
+    <w:bookmarkStart w:name="z177" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Вместе с тем дальнейшее развитие отрасли в первую очередь направлено на укрепление национальной безопасности и приоритетом станет поддержание оптимального баланса между объемами добычи урана, интересами инвесторов и необходимостью стратегического обеспечения сырьем отечественного уранового производства и атомной энергетики, а также развития производственных мощностей по выпуску продукции высоких переделов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z177" w:id="172"/>
-[...15 lines deleted...]
-      Вместе с тем дальнейшее развитие отрасли в первую очередь направлено на укрепление национальной безопасности и приоритетом станет поддержание оптимального баланса между объемами добычи урана, интересами инвесторов и необходимостью стратегического обеспечения сырьем отечественного уранового производства и атомной энергетики, а также развития производственных мощностей по выпуску продукции высоких переделов.</w:t>
+    <w:bookmarkStart w:name="z178" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Целью настоящей Стратегии является обеспечение энергетической безопасности, технологического суверенитета и устойчивого экономического развития Республики Казахстан посредством поэтапного формирования конкурентоспособной и высокотехнологичной атомной отрасли.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z178" w:id="173"/>
-[...15 lines deleted...]
-      Целью настоящей Стратегии является обеспечение энергетической безопасности, технологического суверенитета и устойчивого экономического развития Республики Казахстан посредством поэтапного формирования конкурентоспособной и высокотехнологичной атомной отрасли.</w:t>
+    <w:bookmarkStart w:name="z179" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Реализация Стратегии направлена на достижение национальных приоритетов в области эффективного обращения с урановыми ресурсами, декарбонизации, технологического развития и устойчивого роста, а также на укрепление научного, промышленного и кадрового потенциала страны.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z179" w:id="174"/>
-[...15 lines deleted...]
-      Реализация Стратегии направлена на достижение национальных приоритетов в области эффективного обращения с урановыми ресурсами, декарбонизации, технологического развития и устойчивого роста, а также на укрепление научного, промышленного и кадрового потенциала страны.</w:t>
+    <w:bookmarkStart w:name="z180" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В этой связи с учетом передовых международных практик и стратегических интересов Республики Казахстан развитие атомной отрасли предусматривает:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z180" w:id="175"/>
-[...15 lines deleted...]
-      В этой связи с учетом передовых международных практик и стратегических интересов Республики Казахстан развитие атомной отрасли предусматривает:</w:t>
+    <w:bookmarkStart w:name="z181" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      развитие атомной энергетики, включая строительство и безопасную эксплуатацию АЭС, для обеспечения стабильного энергоснабжения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z181" w:id="176"/>
-[...15 lines deleted...]
-      развитие атомной энергетики, включая строительство и безопасную эксплуатацию АЭС, для обеспечения стабильного энергоснабжения;</w:t>
+    <w:bookmarkStart w:name="z182" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      укрепление атомной промышленности с обеспечением рационального использования урановых ресурсов для устойчивого функционирования национальной атомной энергетики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z182" w:id="177"/>
-[...15 lines deleted...]
-      укрепление атомной промышленности с обеспечением рационального использования урановых ресурсов для устойчивого функционирования национальной атомной энергетики;</w:t>
+    <w:bookmarkStart w:name="z183" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      развитие ядерной науки и прикладных ядерных технологий для формирования научно-технологической базы в целях дальнейшего развития отрасли;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z183" w:id="178"/>
-[...15 lines deleted...]
-      развитие ядерной науки и прикладных ядерных технологий для формирования научно-технологической базы в целях дальнейшего развития отрасли;</w:t>
+    <w:bookmarkStart w:name="z184" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      создание эффективной системы обращения с РАО и ОЯТ для минимизации экологических рисков и обеспечения радиационной защиты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z184" w:id="179"/>
-[...15 lines deleted...]
-      создание эффективной системы обращения с РАО и ОЯТ для минимизации экологических рисков и обеспечения радиационной защиты;</w:t>
+    <w:bookmarkStart w:name="z185" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      усиление системы обеспечения ядерной, радиационной и ядерной физической безопасности для обеспечения устойчивого и безопасного развития отрасли;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z185" w:id="180"/>
-[...15 lines deleted...]
-      усиление системы обеспечения ядерной, радиационной и ядерной физической безопасности для обеспечения устойчивого и безопасного развития отрасли;</w:t>
+    <w:bookmarkStart w:name="z186" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      локализацию производства и развитие национального промышленного потенциала для расширения участия отечественных предприятий и технологий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z186" w:id="181"/>
-[...15 lines deleted...]
-      локализацию производства и развитие национального промышленного потенциала для расширения участия отечественных предприятий и технологий;</w:t>
+    <w:bookmarkStart w:name="z187" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      системную подготовку высококвалифицированных специалистов для формирования кадрового потенциала атомной отрасли;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z187" w:id="182"/>
-[...15 lines deleted...]
-      системную подготовку высококвалифицированных специалистов для формирования кадрового потенциала атомной отрасли;</w:t>
+    <w:bookmarkStart w:name="z188" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечение цифровой трансформации и информационной безопасности в атомной отрасли.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z188" w:id="183"/>
-[...15 lines deleted...]
-      обеспечение цифровой трансформации и информационной безопасности в атомной отрасли.</w:t>
+    <w:bookmarkStart w:name="z189" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Достижение указанных целей будет обеспечивать комплексное развитие национальной ядерной энергетической программы, основным направлением которой является создание и эксплуатация АЭС с обеспечением их полного жизненного цикла.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z189" w:id="184"/>
-[...15 lines deleted...]
-      Достижение указанных целей будет обеспечивать комплексное развитие национальной ядерной энергетической программы, основным направлением которой является создание и эксплуатация АЭС с обеспечением их полного жизненного цикла.</w:t>
+    <w:bookmarkStart w:name="z190" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В этой связи Стратегией предусмотрены следующие ключевые целевые индикаторы, достижение которых в целом определяет успешность развития отрасли:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z190" w:id="185"/>
-[...15 lines deleted...]
-      В этой связи Стратегией предусмотрены следующие ключевые целевые индикаторы, достижение которых в целом определяет успешность развития отрасли:</w:t>
+    <w:bookmarkStart w:name="z191" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ввод новых мощностей атомной генерации с накоплением - показатель, отражающий общий объем введенных в эксплуатацию мощностей атомной генерации с учетом ранее введенных мощностей, нарастающим итогом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z191" w:id="186"/>
-[...15 lines deleted...]
-      ввод новых мощностей атомной генерации с накоплением - показатель, отражающий общий объем введенных в эксплуатацию мощностей атомной генерации с учетом ранее введенных мощностей, нарастающим итогом;</w:t>
+    <w:bookmarkStart w:name="z192" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      объем запасов урана, зарезервированных для обеспечения новых мощностей атомной генерации - показатель, характеризующий объем урановых ресурсов, закрепленных за проектами ввода новых мощностей атомной генерации, обеспечивающий их гарантированное и устойчивое топливное снабжение на долгосрочную перспективу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z192" w:id="187"/>
-[...15 lines deleted...]
-      объем запасов урана, зарезервированных для обеспечения новых мощностей атомной генерации - показатель, характеризующий объем урановых ресурсов, закрепленных за проектами ввода новых мощностей атомной генерации, обеспечивающий их гарантированное и устойчивое топливное снабжение на долгосрочную перспективу;</w:t>
+    <w:bookmarkStart w:name="z193" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уровень локализации и казахстанского содержания в поставках оборудования и материалов, работах и услугах при реализации проектов строительства АЭС ~ показатель, отражающий долю стоимости товаров, работ и услуг казахстанского происхождения в общем объеме закупок, осуществляемых при реализации проектов строительства АЭС.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z193" w:id="188"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="188"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -5405,3174 +5403,3194 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 не менее 30%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z194" w:id="189"/>
+    <w:bookmarkStart w:name="z194" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Таблица 1. Целевые индикаторы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z195" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Развитие отрасли будет базироваться на следующих принципах:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z195" w:id="190"/>
-[...15 lines deleted...]
-      Развитие отрасли будет базироваться на следующих принципах:</w:t>
+    <w:bookmarkStart w:name="z196" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принцип безопасности - обеспечение ядерной и радиационной безопасности, строгий контроль на всех этапах жизненного цикла объектов использования атомной энергии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z196" w:id="191"/>
-[...15 lines deleted...]
-      принцип безопасности - обеспечение ядерной и радиационной безопасности, строгий контроль на всех этапах жизненного цикла объектов использования атомной энергии;</w:t>
+    <w:bookmarkStart w:name="z197" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принцип надежности - использование современных референтных технологий, гарантированная надежность цепочки поставок компонентов и ядерного топлива, обеспечение надлежащего обслуживания ядерных установок на всем сроке их жизни;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z197" w:id="192"/>
-[...15 lines deleted...]
-      принцип надежности - использование современных референтных технологий, гарантированная надежность цепочки поставок компонентов и ядерного топлива, обеспечение надлежащего обслуживания ядерных установок на всем сроке их жизни;</w:t>
+    <w:bookmarkStart w:name="z198" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принцип экологической ответственности - минимизация воздействия объектов использования атомной энергии на окружающую среду и население, включающая в себя понятие "загрязнитель платит" в отношении радиоактивных отходов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z198" w:id="193"/>
-[...15 lines deleted...]
-      принцип экологической ответственности - минимизация воздействия объектов использования атомной энергии на окружающую среду и население, включающая в себя понятие "загрязнитель платит" в отношении радиоактивных отходов;</w:t>
+    <w:bookmarkStart w:name="z199" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принцип обоснованности и экономической целесообразности принятие решений, основанных на научной, технической и экономической оценке, обеспечивающей рациональное использование ресурсов и достижение наибольшей эффективности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z199" w:id="194"/>
-[...15 lines deleted...]
-      принцип обоснованности и экономической целесообразности принятие решений, основанных на научной, технической и экономической оценке, обеспечивающей рациональное использование ресурсов и достижение наибольшей эффективности;</w:t>
+    <w:bookmarkStart w:name="z200" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принцип локализации - максимально возможное использование отечественного сырья, продукции, технологий и услуг, а также широкое привлечение национальных кадров для обеспечения развития отечественного содержания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z200" w:id="195"/>
-[...15 lines deleted...]
-      принцип локализации - максимально возможное использование отечественного сырья, продукции, технологий и услуг, а также широкое привлечение национальных кадров для обеспечения развития отечественного содержания;</w:t>
+    <w:bookmarkStart w:name="z201" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принцип нераспространения - выполнение международных обязательств Республики Казахстан по соблюдению режима нераспространения ядерного оружия и обеспечению ядерной физической безопасности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z201" w:id="196"/>
-[...15 lines deleted...]
-      принцип нераспространения - выполнение международных обязательств Республики Казахстан по соблюдению режима нераспространения ядерного оружия и обеспечению ядерной физической безопасности;</w:t>
+    <w:bookmarkStart w:name="z202" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принцип открытости - Доступность информации для населения в отношении ядерной деятельности, безопасности ядерных и радиационных установок, вовлечение общественности в принятие решений в сфере развития атомной отрасли страны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z202" w:id="197"/>
-[...15 lines deleted...]
-      принцип открытости - Доступность информации для населения в отношении ядерной деятельности, безопасности ядерных и радиационных установок, вовлечение общественности в принятие решений в сфере развития атомной отрасли страны;</w:t>
+    <w:bookmarkStart w:name="z203" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принцип минимизации образования РАО - обеспечение сокращения объема и активности РАО до минимально возможного уровня на всех этапах обращения с РАО и ОЯТ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z203" w:id="198"/>
-[...15 lines deleted...]
-      принцип минимизации образования РАО - обеспечение сокращения объема и активности РАО до минимально возможного уровня на всех этапах обращения с РАО и ОЯТ.</w:t>
+    <w:bookmarkStart w:name="z204" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Реализация данной Стратегии будет осуществляться через комплекс системных мер, направленных на достижение целевых ориентиров и повышение устойчивости развития отрасли.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z204" w:id="199"/>
-[...15 lines deleted...]
-      Реализация данной Стратегии будет осуществляться через комплекс системных мер, направленных на достижение целевых ориентиров и повышение устойчивости развития отрасли.</w:t>
+    <w:bookmarkStart w:name="z205" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      С учетом стандартов МАГАТЭ и других международных норм и правил будет обеспечена разработка соответствующих отраслевых стандартов применения ядерных технологий в энергетике, промышленности, ядерной медицине, сельском хозяйстве, и иная работа по совершенствованию законодательства, нормативно-правовой и нормативно-технической базы, в том числе в сфере недропользования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z205" w:id="200"/>
-[...15 lines deleted...]
-      С учетом стандартов МАГАТЭ и других международных норм и правил будет обеспечена разработка соответствующих отраслевых стандартов применения ядерных технологий в энергетике, промышленности, ядерной медицине, сельском хозяйстве, и иная работа по совершенствованию законодательства, нормативно-правовой и нормативно-технической базы, в том числе в сфере недропользования.</w:t>
+    <w:bookmarkStart w:name="z206" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Также будет проведен анализ и реализованы все необходимые действия, связанные с применением гарантий МАГАТЭ в связи с Договором о нераспространении ядерного оружия, а также с положениями иных международных конвенций и договоров, в которых принимает участие Республика Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z206" w:id="201"/>
-[...15 lines deleted...]
-      Также будет проведен анализ и реализованы все необходимые действия, связанные с применением гарантий МАГАТЭ в связи с Договором о нераспространении ядерного оружия, а также с положениями иных международных конвенций и договоров, в которых принимает участие Республика Казахстан.</w:t>
+    <w:bookmarkStart w:name="z207" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В результате реализации данной Стратегии атомная сфера станет полноценной отраслью национальной экономики, влияющей на энергобаланс страны, промышленное и научно-техническое развитие, экспортный потенциал, также на уровень технологического суверенитета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z207" w:id="202"/>
-[...15 lines deleted...]
-      В результате реализации данной Стратегии атомная сфера станет полноценной отраслью национальной экономики, влияющей на энергобаланс страны, промышленное и научно-техническое развитие, экспортный потенциал, также на уровень технологического суверенитета.</w:t>
+    <w:bookmarkStart w:name="z208" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Атомная генерация будет занимать значительную долю в структуре энергопотребления страны, обеспечивая стабильное взаимодействие с другими источниками энергии, включая газовые станции и возобновляемые источники. Интеграция АЭС в единую энергосистему страны позволит балансировать нагрузку, повышать надежность энергоснабжения и снижать углеродный след энергетики.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z208" w:id="203"/>
-[...15 lines deleted...]
-      Атомная генерация будет занимать значительную долю в структуре энергопотребления страны, обеспечивая стабильное взаимодействие с другими источниками энергии, включая газовые станции и возобновляемые источники. Интеграция АЭС в единую энергосистему страны позволит балансировать нагрузку, повышать надежность энергоснабжения и снижать углеродный след энергетики.</w:t>
+    <w:bookmarkStart w:name="z209" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Объекты атомной энергетики будут размещены в перспективных зонах ЕЭС РК с учетом результатов комплексной оценки потенциальных районов. Одним из ключевых критериев при пространственном размещении объектов атомной энергетики является обеспечение баланса между производством и потреблением электроэнергии в соответствующих регионах страны.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z209" w:id="204"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z210" w:id="205"/>
+    <w:bookmarkStart w:name="z210" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Атомная энергетика</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z211" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Развитие атомной энергетики в Республике Казахстан является стратегическим направлением государственной политики в сфере обеспечения долгосрочной энергетической безопасности и независимости, устойчивого экономического роста и достижения целей по декарбонизации.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z211" w:id="206"/>
-[...15 lines deleted...]
-      Развитие атомной энергетики в Республике Казахстан является стратегическим направлением государственной политики в сфере обеспечения долгосрочной энергетической безопасности и независимости, устойчивого экономического роста и достижения целей по декарбонизации.</w:t>
+    <w:bookmarkStart w:name="z212" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На базе подведомственной организации Агентства Республики Казахстан по атомной энергии - товарищества с ограниченной ответственностью "Казахстанские атомные электрические станции" (далее - ТОО "Казахстанские атомные электрические станции") будет создан Центр компетенций по строительству АЭС в Республике Казахстан с функциями проектного офиса, генерального заказчика и правом владения государственными пакетами акций будущих АЭС.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z212" w:id="207"/>
-[...15 lines deleted...]
-      На базе подведомственной организации Агентства Республики Казахстан по атомной энергии - товарищества с ограниченной ответственностью "Казахстанские атомные электрические станции" (далее - ТОО "Казахстанские атомные электрические станции") будет создан Центр компетенций по строительству АЭС в Республике Казахстан с функциями проектного офиса, генерального заказчика и правом владения государственными пакетами акций будущих АЭС.</w:t>
+    <w:bookmarkStart w:name="z213" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В перспективе для консолидации усилий по развитию атомной энергетики будет создан специализированный атомно-энергетический холдинг на базе ТОО "Казахстанские атомные электрические станции", в котором будут объединены соответствующие проектные и эксплуатирующие организации казахстанских АЭС.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z213" w:id="208"/>
-[...15 lines deleted...]
-      В перспективе для консолидации усилий по развитию атомной энергетики будет создан специализированный атомно-энергетический холдинг на базе ТОО "Казахстанские атомные электрические станции", в котором будут объединены соответствующие проектные и эксплуатирующие организации казахстанских АЭС.</w:t>
+    <w:bookmarkStart w:name="z214" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Развитие энергетических мощностей:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z214" w:id="209"/>
-[...15 lines deleted...]
-      1. Развитие энергетических мощностей:</w:t>
+    <w:bookmarkStart w:name="z215" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      строительство первой АЭС в Алматинской области (Южная зона ЕЭС РК) с проектной мощностью 2400 МВт;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z215" w:id="210"/>
-[...15 lines deleted...]
-      строительство первой АЭС в Алматинской области (Южная зона ЕЭС РК) с проектной мощностью 2400 МВт;</w:t>
+    <w:bookmarkStart w:name="z216" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      строительство второй АЭС в Южной зоне ЕЭС РК с проектной мощностью до 2400 МВт;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z216" w:id="211"/>
-[...15 lines deleted...]
-      строительство второй АЭС в Южной зоне ЕЭС РК с проектной мощностью до 2400 МВт;</w:t>
+    <w:bookmarkStart w:name="z217" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      строительство АЭС на базе ММР с общей мощностью до 1200 МВт</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z217" w:id="212"/>
-[...16 lines deleted...]
-      </w:r>
+    <w:bookmarkStart w:name="z218" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      размещение АЭС в одной из перспективных зон ЕЭС РК с проектной мощностью до 2400 МВт.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z219" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Использование ММР:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z220" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проведение технико-экономического анализа применимости ММР в национальных условиях с учетом региональных особенностей, требований к надежности и экономике проекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z221" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участие в научно-исследовательской деятельности по разработке и проектированию ММР;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z222" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      определение приоритетных районов размещения ММР, в том числе в энергодефицитных регионах и в регионах со слаборазвитой электросетевой инфраструктурой, включая возможность замещения устаревших теплоэлектростанций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z223" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Энергетическое планирование и инфраструктурная интеграция:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z224" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проведение масштабного энергетического аудита и прогнозирования потребностей, включающего оценку текущего состояния генерации, пропускной способности сетей, сценариев роста потребления и размещения новых мощностей. Это позволит обоснованно планировать размещение АЭС и их интеграцию в ЕЭС РК;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z225" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      развитие ЕЭС РК, включая строительство и модернизацию высоковольтных линий электропередачи, подстанций и инфраструктуры подключения, а также создание транспортно-сетевых решений для надежного распределения электроэнергии по регионам и ее возможного экспорта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z226" w:id="220"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...198 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">5 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>При экономической целесообразности с учетом развития Национальной энергетической сети РК</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z227" w:id="222"/>
+    <w:bookmarkStart w:name="z227" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Атомная промышленность</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z228" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Развитие атомной промышленности является приоритетным направлением национальной промышленной политики и предполагает системное укрепление ресурсной базы, расширение международного сотрудничества и внедрение передовых технологий.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z228" w:id="223"/>
-[...15 lines deleted...]
-      Развитие атомной промышленности является приоритетным направлением национальной промышленной политики и предполагает системное укрепление ресурсной базы, расширение международного сотрудничества и внедрение передовых технологий.</w:t>
+    <w:bookmarkStart w:name="z229" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В рамках этого направления развитие будет сосредоточено по двум основным стратегическим подходам:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z229" w:id="224"/>
-[...15 lines deleted...]
-      В рамках этого направления развитие будет сосредоточено по двум основным стратегическим подходам:</w:t>
+    <w:bookmarkStart w:name="z230" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Обеспечение стабильной и устойчивой сырьевой базы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z230" w:id="225"/>
-[...15 lines deleted...]
-      1. Обеспечение стабильной и устойчивой сырьевой базы</w:t>
+    <w:bookmarkStart w:name="z231" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для гарантированного обеспечения внутреннего спроса на уран в долгосрочной перспективе, а также с целью укрепления экспортных позиций будут реализованы следующие приоритетные действия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z231" w:id="226"/>
-[...15 lines deleted...]
-      Для гарантированного обеспечения внутреннего спроса на уран в долгосрочной перспективе, а также с целью укрепления экспортных позиций будут реализованы следующие приоритетные действия:</w:t>
+    <w:bookmarkStart w:name="z232" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проведение поисковых работ не менее чем на 2-х новых перспективных участках в год, направленных на выявление ранее неразведанных ураноносных территорий с высоким геологическим потенциалом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z232" w:id="227"/>
-[...15 lines deleted...]
-      проведение поисковых работ не менее чем на 2-х новых перспективных участках в год, направленных на выявление ранее неразведанных ураноносных территорий с высоким геологическим потенциалом;</w:t>
+    <w:bookmarkStart w:name="z233" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      развитие геологоразведочных работ на уже изученных месторождениях для уточнения запасов, технологии добычи и подготовки к вводу в эксплуатацию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z233" w:id="228"/>
-[...15 lines deleted...]
-      развитие геологоразведочных работ на уже изученных месторождениях для уточнения запасов, технологии добычи и подготовки к вводу в эксплуатацию;</w:t>
+    <w:bookmarkStart w:name="z234" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечение устойчивого снабжения уранодобывающих предприятий серной кислотой - ключевым реагентом для технологии подземного скважинного выщелачивания урана;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z234" w:id="229"/>
-[...15 lines deleted...]
-      обеспечение устойчивого снабжения уранодобывающих предприятий серной кислотой - ключевым реагентом для технологии подземного скважинного выщелачивания урана;</w:t>
+    <w:bookmarkStart w:name="z235" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проработка новых альтернативных методов добычи и переработки урана, также перспектив выхода на зарубежные рынки атомной промышленности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z235" w:id="230"/>
-[...15 lines deleted...]
-      проработка новых альтернативных методов добычи и переработки урана, также перспектив выхода на зарубежные рынки атомной промышленности;</w:t>
+    <w:bookmarkStart w:name="z236" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечение загрузки будущих производств по переработке урана (конверсия, обогащение, фабрикация) за счет поставок урана от добывающих предприятий, вне зависимости от долей участия в совместных предприятиях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z236" w:id="231"/>
-[...15 lines deleted...]
-      обеспечение загрузки будущих производств по переработке урана (конверсия, обогащение, фабрикация) за счет поставок урана от добывающих предприятий, вне зависимости от долей участия в совместных предприятиях;</w:t>
+    <w:bookmarkStart w:name="z237" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      формирование и утверждение концептуальных подходов к созданию стратегического резерва урана для обеспечения сырьем будущих АЭС (включая масштабы, источники формирования и сценарии использования резерва);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z237" w:id="232"/>
-[...15 lines deleted...]
-      формирование и утверждение концептуальных подходов к созданию стратегического резерва урана для обеспечения сырьем будущих АЭС (включая масштабы, источники формирования и сценарии использования резерва);</w:t>
+    <w:bookmarkStart w:name="z238" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      эффективное и рациональное использование энергетических ресурсов за счет комплексного регулирования добычи урана и восполнения ресурсной базы в целях извлечения максимальных выгод от собственных ресурсов в длительный период и их сохранения для будущих поколений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z238" w:id="233"/>
-[...15 lines deleted...]
-      эффективное и рациональное использование энергетических ресурсов за счет комплексного регулирования добычи урана и восполнения ресурсной базы в целях извлечения максимальных выгод от собственных ресурсов в длительный период и их сохранения для будущих поколений.</w:t>
+    <w:bookmarkStart w:name="z239" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Формирование недостающих звеньев ядерного топливного цикла с высокой добавленной стоимостью</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z239" w:id="234"/>
-[...15 lines deleted...]
-      2. Формирование недостающих звеньев ядерного топливного цикла с высокой добавленной стоимостью</w:t>
+    <w:bookmarkStart w:name="z240" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Создание недостающих звеньев ядерного топливного цикла является необходимым условием повышения технологической независимости и постепенного перехода к модели более глубокой переработки ядерных материалов. Ключевыми подходами в этом направлении станут:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z240" w:id="235"/>
-[...15 lines deleted...]
-      Создание недостающих звеньев ядерного топливного цикла является необходимым условием повышения технологической независимости и постепенного перехода к модели более глубокой переработки ядерных материалов. Ключевыми подходами в этом направлении станут:</w:t>
+    <w:bookmarkStart w:name="z241" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проведение технико-экономических и правовых исследований по возможной локализации конверсии урана с учетом рекомендаций МАГАТЭ и международных обязательств Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z241" w:id="236"/>
-[...15 lines deleted...]
-      проведение технико-экономических и правовых исследований по возможной локализации конверсии урана с учетом рекомендаций МАГАТЭ и международных обязательств Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z242" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проведение технико-экономических и правовых исследований по возможной локализации обогащения урана с учетом требований режима нераспространения, рекомендаций МАГАТЭ и международных обязательств Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z242" w:id="237"/>
-[...15 lines deleted...]
-      проведение технико-экономических и правовых исследований по возможной локализации обогащения урана с учетом требований режима нераспространения, рекомендаций МАГАТЭ и международных обязательств Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z243" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проведение фундаментальных и прикладных научно-исследовательских и опытно-конструкторских работ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z243" w:id="238"/>
-[...15 lines deleted...]
-      проведение фундаментальных и прикладных научно-исследовательских и опытно-конструкторских работ;</w:t>
+    <w:bookmarkStart w:name="z244" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проведение изучения и оценки перспектив внедрения передовых технологий обогащения урана для возможного применения на будущих обогатительных предприятиях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z244" w:id="239"/>
-[...15 lines deleted...]
-      проведение изучения и оценки перспектив внедрения передовых технологий обогащения урана для возможного применения на будущих обогатительных предприятиях;</w:t>
+    <w:bookmarkStart w:name="z245" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      локализация производства компонентов ядерного топлива - тепловыделяющих элементов и сборок - для реакторов, планируемых к строительству в Казахстане;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z245" w:id="240"/>
-[...15 lines deleted...]
-      локализация производства компонентов ядерного топлива - тепловыделяющих элементов и сборок - для реакторов, планируемых к строительству в Казахстане;</w:t>
+    <w:bookmarkStart w:name="z246" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      развитие высокотехнологической базы за счет создания и участия в глобально ориентированных производствах ядерного топливного цикла для расширения присутствия и укрепления позиций страны на мировых рынках.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z246" w:id="241"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z247" w:id="242"/>
+    <w:bookmarkStart w:name="z247" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ядерная наука и прикладные технологии</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z248" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Развитие ядерной науки и технологий в Республике Казахстан рассматривается как приоритетное стратегическое направление, охватывающее укрепление научно-технической базы, модернизацию исследовательской инфраструктуры, расширение международного сотрудничества и внедрение ядерных технологий в медицине, экологии и промышленности, сельском хозяйстве, а также научное сопровождение развития атомной энергетики, включая проекты строительства АЭС.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z248" w:id="243"/>
-[...15 lines deleted...]
-      Развитие ядерной науки и технологий в Республике Казахстан рассматривается как приоритетное стратегическое направление, охватывающее укрепление научно-технической базы, модернизацию исследовательской инфраструктуры, расширение международного сотрудничества и внедрение ядерных технологий в медицине, экологии и промышленности, сельском хозяйстве, а также научное сопровождение развития атомной энергетики, включая проекты строительства АЭС.</w:t>
+    <w:bookmarkStart w:name="z249" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В целом, развитие казахстанской атомной отрасли должно осуществляться при активном привлечении отечественной науки, бизнеса, промышленности и международного взаимодействия, формируя инновационную систему, объединяющую "образование - науку -производство",</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z249" w:id="244"/>
-[...15 lines deleted...]
-      В целом, развитие казахстанской атомной отрасли должно осуществляться при активном привлечении отечественной науки, бизнеса, промышленности и международного взаимодействия, формируя инновационную систему, объединяющую "образование - науку -производство",</w:t>
+    <w:bookmarkStart w:name="z250" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В рамках данного направления предусматривается реализация следующих ключевых подходов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z250" w:id="245"/>
-[...15 lines deleted...]
-      В рамках данного направления предусматривается реализация следующих ключевых подходов:</w:t>
+    <w:bookmarkStart w:name="z251" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Формирование наукоемких территорий:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z251" w:id="246"/>
-[...15 lines deleted...]
-      1. Формирование наукоемких территорий:</w:t>
+    <w:bookmarkStart w:name="z252" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      создание наукоградов и научно-технологических парков в области использования атомной энергии, включающих строительство кампусов университетов, общежития и гест-хаусов для ученых;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z252" w:id="247"/>
-[...15 lines deleted...]
-      создание наукоградов и научно-технологических парков в области использования атомной энергии, включающих строительство кампусов университетов, общежития и гест-хаусов для ученых;</w:t>
+    <w:bookmarkStart w:name="z253" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      строительство современной исследовательской и лабораторной инфраструктуры для научно-технического сопровождения объектов атомной отрасли;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z253" w:id="248"/>
-[...15 lines deleted...]
-      строительство современной исследовательской и лабораторной инфраструктуры для научно-технического сопровождения объектов атомной отрасли;</w:t>
+    <w:bookmarkStart w:name="z254" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      строительство нового многоцелевого исследовательского реактора;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z254" w:id="249"/>
-[...15 lines deleted...]
-      строительство нового многоцелевого исследовательского реактора;</w:t>
+    <w:bookmarkStart w:name="z255" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      увеличение к 2050 году общего количества научных публикаций в атомной отрасли в 2,5 раза по сравнению с уровнем 2020 - 2025 годов, а числа статей в журналах первого и второго квартилей (Q1-Q2) более чем в 2 раза.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z255" w:id="250"/>
-[...15 lines deleted...]
-      увеличение к 2050 году общего количества научных публикаций в атомной отрасли в 2,5 раза по сравнению с уровнем 2020 - 2025 годов, а числа статей в журналах первого и второго квартилей (Q1-Q2) более чем в 2 раза.</w:t>
+    <w:bookmarkStart w:name="z256" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Модернизация исследовательской инфраструктуры:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z256" w:id="251"/>
-[...15 lines deleted...]
-      2. Модернизация исследовательской инфраструктуры:</w:t>
+    <w:bookmarkStart w:name="z257" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реконструкция и переоснащение исследовательских реакторов, экспериментальных установок и лабораторий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z257" w:id="252"/>
-[...15 lines deleted...]
-      реконструкция и переоснащение исследовательских реакторов, экспериментальных установок и лабораторий;</w:t>
+    <w:bookmarkStart w:name="z258" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      расширение и развитие комплекса "Токамак" и создание на его базе международной лаборатории по управляемому термоядерному синтезу, что является процессом, представляющим перспективный и безопасный источник ядерной энергии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z258" w:id="253"/>
-[...15 lines deleted...]
-      расширение и развитие комплекса "Токамак" и создание на его базе международной лаборатории по управляемому термоядерному синтезу, что является процессом, представляющим перспективный и безопасный источник ядерной энергии;</w:t>
+    <w:bookmarkStart w:name="z259" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разработка и внедрение источника ультрахолодных нейтронов, применяемого для проведения высокоточных фундаментальных исследований в области ядерной и нейтронной физики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z259" w:id="254"/>
-[...15 lines deleted...]
-      разработка и внедрение источника ультрахолодных нейтронов, применяемого для проведения высокоточных фундаментальных исследований в области ядерной и нейтронной физики;</w:t>
+    <w:bookmarkStart w:name="z260" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      создание промышленного участка по нейтронному трансмутационному легированию кремния для получения материалов с улучшенными электрическими и физическими характеристиками;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z260" w:id="255"/>
-[...15 lines deleted...]
-      создание промышленного участка по нейтронному трансмутационному легированию кремния для получения материалов с улучшенными электрическими и физическими характеристиками;</w:t>
+    <w:bookmarkStart w:name="z261" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      создание Центра радиационной обработки пищевой продукции для антимикробной обработки и обеззараживания продуктов питания и сельскохозяйственных продуктов с использованием технологий безопасного облучения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z261" w:id="256"/>
-[...15 lines deleted...]
-      создание Центра радиационной обработки пищевой продукции для антимикробной обработки и обеззараживания продуктов питания и сельскохозяйственных продуктов с использованием технологий безопасного облучения;</w:t>
+    <w:bookmarkStart w:name="z262" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      создание участка производства ускорителей электронов с целью применения в научных исследованиях, медицинских технологиях и радиационной обработке;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z262" w:id="257"/>
-[...15 lines deleted...]
-      создание участка производства ускорителей электронов с целью применения в научных исследованиях, медицинских технологиях и радиационной обработке;</w:t>
+    <w:bookmarkStart w:name="z263" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      создание циклотронного научно-производственного комплекса для развития ядерной физики, радиационного материаловедения, наукоемких технологий производства радиоизотопов различного назначения и подготовки специалистов атомной отрасли;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z263" w:id="258"/>
-[...15 lines deleted...]
-      создание циклотронного научно-производственного комплекса для развития ядерной физики, радиационного материаловедения, наукоемких технологий производства радиоизотопов различного назначения и подготовки специалистов атомной отрасли;</w:t>
+    <w:bookmarkStart w:name="z264" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      создание корпуса для подготовки и аналитических испытаний проб редкоземельных металлов (далее - РЗМ) в целях расширения научно-производственного потенциала аналитических исследований по разработке и внедрению методик определения РЗМ и металлов платиновой группы в геологических образцах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z264" w:id="259"/>
-[...15 lines deleted...]
-      создание корпуса для подготовки и аналитических испытаний проб редкоземельных металлов (далее - РЗМ) в целях расширения научно-производственного потенциала аналитических исследований по разработке и внедрению методик определения РЗМ и металлов платиновой группы в геологических образцах;</w:t>
+    <w:bookmarkStart w:name="z265" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      создание опытно-производственного механического цеха и Бюро по разработке ММР, которые позволят разрабатывать, изготавливать и тестировать оборудование для ускорителей частиц, реакторов и других установок;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z265" w:id="260"/>
-[...15 lines deleted...]
-      создание опытно-производственного механического цеха и Бюро по разработке ММР, которые позволят разрабатывать, изготавливать и тестировать оборудование для ускорителей частиц, реакторов и других установок;</w:t>
+    <w:bookmarkStart w:name="z266" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      модернизация и расширение Центра неразрушающих методов контроля и испытаний, обеспечивающего проверку материалов и изделий на прочность, наличие дефектов и соответствие требованиям без их повреждения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z266" w:id="261"/>
-[...15 lines deleted...]
-      модернизация и расширение Центра неразрушающих методов контроля и испытаний, обеспечивающего проверку материалов и изделий на прочность, наличие дефектов и соответствие требованиям без их повреждения;</w:t>
+    <w:bookmarkStart w:name="z267" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      создание Научно-технологического центра радиационной физики твердого тела в целях исследования перспективных материалов, предназначенных для ядерных и термоядерных реакторов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z267" w:id="262"/>
-[...15 lines deleted...]
-      создание Научно-технологического центра радиационной физики твердого тела в целях исследования перспективных материалов, предназначенных для ядерных и термоядерных реакторов;</w:t>
+    <w:bookmarkStart w:name="z268" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      развитие технологических решений в области создания н применения наноструктурированных конструкционных и функциональных материалов для атомной энергетики и реакторостроения, направленных на повышение радиационной стойкости, надежности и ресурса эксплуатации ядерных установок;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z268" w:id="263"/>
-[...15 lines deleted...]
-      развитие технологических решений в области создания н применения наноструктурированных конструкционных и функциональных материалов для атомной энергетики и реакторостроения, направленных на повышение радиационной стойкости, надежности и ресурса эксплуатации ядерных установок;</w:t>
+    <w:bookmarkStart w:name="z269" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      развитие наноструктурированных адсорбентов и мембранных технологий для селективного извлечения радионуклидов, очистки жидких РАО и повышения эффективности систем радиационной и экологической безопасности объектов атомной отрасли;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z269" w:id="264"/>
-[...15 lines deleted...]
-      развитие наноструктурированных адсорбентов и мембранных технологий для селективного извлечения радионуклидов, очистки жидких РАО и повышения эффективности систем радиационной и экологической безопасности объектов атомной отрасли;</w:t>
+    <w:bookmarkStart w:name="z270" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      расширение производства промышленных источников ионизирующего излучения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z270" w:id="265"/>
-[...15 lines deleted...]
-      расширение производства промышленных источников ионизирующего излучения;</w:t>
+    <w:bookmarkStart w:name="z271" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      развитие ускорительных, радиационных и детекторных технологий для проведения фундаментальных и прикладных исследований.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z271" w:id="266"/>
-[...15 lines deleted...]
-      развитие ускорительных, радиационных и детекторных технологий для проведения фундаментальных и прикладных исследований.</w:t>
+    <w:bookmarkStart w:name="z272" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Развитие научного обеспечения ядерной и радиационной безопасности:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z272" w:id="267"/>
-[...15 lines deleted...]
-      3. Развитие научного обеспечения ядерной и радиационной безопасности:</w:t>
+    <w:bookmarkStart w:name="z273" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      создание Центра компетенций по ядерной инженерии, что позволит консолидировать развитие основных направлений научно-технической деятельности, необходимых для полноценного развития атомной энергетической отрасли с выходом в дальнейшей перспективе на разработку АЭС собственного дизайна;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z273" w:id="268"/>
-[...15 lines deleted...]
-      создание Центра компетенций по ядерной инженерии, что позволит консолидировать развитие основных направлений научно-технической деятельности, необходимых для полноценного развития атомной энергетической отрасли с выходом в дальнейшей перспективе на разработку АЭС собственного дизайна;</w:t>
+    <w:bookmarkStart w:name="z274" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      создание структуры научно-технической поддержки развития мирного использования атомной энергии для сопровождения проектов АЭС на всех этапах их жизненного цикла, в том числе в разработке нормативно-правовой документации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z274" w:id="269"/>
-[...15 lines deleted...]
-      создание структуры научно-технической поддержки развития мирного использования атомной энергии для сопровождения проектов АЭС на всех этапах их жизненного цикла, в том числе в разработке нормативно-правовой документации;</w:t>
+    <w:bookmarkStart w:name="z275" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      создание Базы испытаний конструкционных элементов существующих и перспективных проектов ядерных реакторов для формирования консолидированной инфраструктурной базы реакторного и внереакторного моделирования различных режимов работы реакторов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z275" w:id="270"/>
-[...15 lines deleted...]
-      создание Базы испытаний конструкционных элементов существующих и перспективных проектов ядерных реакторов для формирования консолидированной инфраструктурной базы реакторного и внереакторного моделирования различных режимов работы реакторов;</w:t>
+    <w:bookmarkStart w:name="z276" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проведение обследования загрязненных территорий и разработка научно- методических подходов к их реабилитации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z276" w:id="271"/>
-[...15 lines deleted...]
-      проведение обследования загрязненных территорий и разработка научно- методических подходов к их реабилитации;</w:t>
+    <w:bookmarkStart w:name="z277" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      применение ядерных, сейсмических и инфразвуковых методов для оценки последствий климатических изменений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z277" w:id="272"/>
-[...15 lines deleted...]
-      применение ядерных, сейсмических и инфразвуковых методов для оценки последствий климатических изменений.</w:t>
+    <w:bookmarkStart w:name="z278" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Выполнение международных обязательств в сфере нераспространения ядерного оружия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z278" w:id="273"/>
-[...15 lines deleted...]
-      4. Выполнение международных обязательств в сфере нераспространения ядерного оружия:</w:t>
+    <w:bookmarkStart w:name="z279" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      конверсия исследовательского реактора ИГР на низкообогащенное урановое топливо с условием сохранения его характеристик, подтвержденным расчетно-аналитическим обоснованием и реакторными испытаниями низкообогащенного уранового топлива;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z279" w:id="274"/>
-[...15 lines deleted...]
-      конверсия исследовательского реактора ИГР на низкообогащенное урановое топливо с условием сохранения его характеристик, подтвержденным расчетно-аналитическим обоснованием и реакторными испытаниями низкообогащенного уранового топлива;</w:t>
+    <w:bookmarkStart w:name="z280" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реализация программы по разбавлению и иммобилизации высокообогащенного урана, ранее использовавшегося в исследовательских установках.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z280" w:id="275"/>
-[...15 lines deleted...]
-      реализация программы по разбавлению и иммобилизации высокообогащенного урана, ранее использовавшегося в исследовательских установках.</w:t>
+    <w:bookmarkStart w:name="z281" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Развитие ядерной медицины и изотопного производства:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z281" w:id="276"/>
-[...15 lines deleted...]
-      5. Развитие ядерной медицины и изотопного производства:</w:t>
+    <w:bookmarkStart w:name="z282" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ввод в эксплуатацию циклотронного комплекса и проведение научно- исследовательских работ для организации производства медицинских изотопов, применяемых в радиотерапии онкологических и других заболеваний, освоение технологий получения необходимых изотопов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z282" w:id="277"/>
-[...15 lines deleted...]
-      ввод в эксплуатацию циклотронного комплекса и проведение научно- исследовательских работ для организации производства медицинских изотопов, применяемых в радиотерапии онкологических и других заболеваний, освоение технологий получения необходимых изотопов;</w:t>
+    <w:bookmarkStart w:name="z283" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      развитие нейтронзахватной терапии с использованием исследовательских атомных реакторов и ускорительной инфраструктуры, включая проведение научных исследований и технологическую отработку;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z283" w:id="278"/>
-[...15 lines deleted...]
-      развитие нейтронзахватной терапии с использованием исследовательских атомных реакторов и ускорительной инфраструктуры, включая проведение научных исследований и технологическую отработку;</w:t>
+    <w:bookmarkStart w:name="z284" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      увеличение объемов производства изотопа кобальт-57, который пользуется большим спросом на международном рынке для медицинских и научных целей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z284" w:id="279"/>
-[...15 lines deleted...]
-      увеличение объемов производства изотопа кобальт-57, который пользуется большим спросом на международном рынке для медицинских и научных целей;</w:t>
+    <w:bookmarkStart w:name="z285" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      создание Центра тераностики, предназначенного для диагностики и лечения онкологических заболеваний.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z285" w:id="280"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z286" w:id="281"/>
+    <w:bookmarkStart w:name="z286" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Радиоактивные отходы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>и от</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>работавшее ядерное топливо</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z287" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      С учетом накопленного исторического наследия, роста объемов РАО, а также начала строительства новых АЭС предусматривается реализация комплексного подхода к обращению с РАО и ОЯТ. Система будет выстраиваться на основе международных рекомендаций, стандартов МАГАТЭ, национальных приоритетов в сфере безопасности, современных технологий и принципа минимизации воздействия на окружающую среду в долгосрочной перспективе.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z287" w:id="282"/>
-[...15 lines deleted...]
-      С учетом накопленного исторического наследия, роста объемов РАО, а также начала строительства новых АЭС предусматривается реализация комплексного подхода к обращению с РАО и ОЯТ. Система будет выстраиваться на основе международных рекомендаций, стандартов МАГАТЭ, национальных приоритетов в сфере безопасности, современных технологий и принципа минимизации воздействия на окружающую среду в долгосрочной перспективе.</w:t>
+    <w:bookmarkStart w:name="z288" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Развитий данного направления осуществляется по следующим ключевым подходам:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z288" w:id="283"/>
-[...15 lines deleted...]
-      Развитий данного направления осуществляется по следующим ключевым подходам:</w:t>
+    <w:bookmarkStart w:name="z289" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Нормативно-правовое и институциональное обеспечение:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z289" w:id="284"/>
-[...15 lines deleted...]
-      1. Нормативно-правовое и институциональное обеспечение:</w:t>
+    <w:bookmarkStart w:name="z290" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принятие Закона Республики Казахстан "Об обращении с радиоактивными отходами", который будет содержать правовые определения, критерии классификации отходов, принципы безопасного обращения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z290" w:id="285"/>
-[...15 lines deleted...]
-      принятие Закона Республики Казахстан "Об обращении с радиоактивными отходами", который будет содержать правовые определения, критерии классификации отходов, принципы безопасного обращения;</w:t>
+    <w:bookmarkStart w:name="z291" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      назначение национального оператора по обращению с РАО, который будет координировать весь жизненный цикл отходов - от приема и транспортировки до временного хранения, переработки и окончательного захоронения, включая ведение учета и отчетности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z291" w:id="286"/>
-[...15 lines deleted...]
-      назначение национального оператора по обращению с РАО, который будет координировать весь жизненный цикл отходов - от приема и транспортировки до временного хранения, переработки и окончательного захоронения, включая ведение учета и отчетности;</w:t>
+    <w:bookmarkStart w:name="z292" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      внедрение национальной системы классификации РАО, основанной на международных подходах, с учетом уровня радиационной опасности, агрегатного состояния, срока хранения и метода последующего обращения (переработка, кондиционирование, захоронение);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z292" w:id="287"/>
-[...15 lines deleted...]
-      внедрение национальной системы классификации РАО, основанной на международных подходах, с учетом уровня радиационной опасности, агрегатного состояния, срока хранения и метода последующего обращения (переработка, кондиционирование, захоронение);</w:t>
+    <w:bookmarkStart w:name="z293" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      создание реестра РАО, отражающего сведения о накопленных, вновь образующихся и прогнозируемых отходах. Реестр будет включать данные об отходах ядерных испытаний, добычи и переработки урана, эксплуатации ядерных установок, деятельности медицинских организаций, а также РАО, образующихся в угольной, нефтегазовой и других отраслях промышленности, связанных с техногенными радионуклидами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z293" w:id="288"/>
-[...15 lines deleted...]
-      создание реестра РАО, отражающего сведения о накопленных, вновь образующихся и прогнозируемых отходах. Реестр будет включать данные об отходах ядерных испытаний, добычи и переработки урана, эксплуатации ядерных установок, деятельности медицинских организаций, а также РАО, образующихся в угольной, нефтегазовой и других отраслях промышленности, связанных с техногенными радионуклидами;</w:t>
+    <w:bookmarkStart w:name="z294" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разработка концептуальных подходов по безопасному обращению с РАО и ОЯТ с учетом целесообразности и приемлемости развития соответствующих отечественных технологий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z294" w:id="289"/>
-[...15 lines deleted...]
-      разработка концептуальных подходов по безопасному обращению с РАО и ОЯТ с учетом целесообразности и приемлемости развития соответствующих отечественных технологий.</w:t>
+    <w:bookmarkStart w:name="z295" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Развитие инфраструктуры обращения с отходами:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z295" w:id="290"/>
-[...15 lines deleted...]
-      2. Развитие инфраструктуры обращения с отходами:</w:t>
+    <w:bookmarkStart w:name="z296" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      создание Центра по переработке РАО, предусматривающего полный технологический цикл - сортировку, кондиционирование, цементирование и безопасную упаковку отходов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z296" w:id="291"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z297" w:id="292"/>
+    <w:bookmarkStart w:name="z297" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       создание пунктов захоронения РАО, обеспечивающих их надежную и долгосрочную изоляцию в соответствии </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> с геологическими, гидрогеологическими и сейсмическими требованиями;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z298" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      создание Центра сертификационных испытаний контейнеров для аттестации и утверждения конструкций упаковок отечественного производства, предназначенных для хранения, транспортировки и захоронения РАО, в соответствии с требованиями нормативных документов Республики Казахстан и рекомендациями МАГАТЭ;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z298" w:id="293"/>
-[...15 lines deleted...]
-      создание Центра сертификационных испытаний контейнеров для аттестации и утверждения конструкций упаковок отечественного производства, предназначенных для хранения, транспортировки и захоронения РАО, в соответствии с требованиями нормативных документов Республики Казахстан и рекомендациями МАГАТЭ;</w:t>
+    <w:bookmarkStart w:name="z299" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечение безопасной эксплуатации действующих хранилищ РАО и ОЯТ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z299" w:id="294"/>
-[...15 lines deleted...]
-      обеспечение безопасной эксплуатации действующих хранилищ РАО и ОЯТ;</w:t>
+    <w:bookmarkStart w:name="z300" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      создание вблизи месторождений по добыче урана локальных пунктов приповерхностного захоронения радиоактивно-загрязненных грунтов, образующихся при добыче урана.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z300" w:id="295"/>
-[...15 lines deleted...]
-      создание вблизи месторождений по добыче урана локальных пунктов приповерхностного захоронения радиоактивно-загрязненных грунтов, образующихся при добыче урана.</w:t>
+    <w:bookmarkStart w:name="z301" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Научно-техническое обеспечение системы обращения с РАО и ОЯТ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z301" w:id="296"/>
-[...15 lines deleted...]
-      3. Научно-техническое обеспечение системы обращения с РАО и ОЯТ:</w:t>
+    <w:bookmarkStart w:name="z302" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      развитие научно-технологических компетенций, направленных на создание передовых решений в области переработки, кондиционирования и долговременной изоляции РАО, включая исследования многобарьерных инженерных и природных систем для последующего формирования национальной инфраструктуры захоронения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z302" w:id="297"/>
-[...15 lines deleted...]
-      развитие научно-технологических компетенций, направленных на создание передовых решений в области переработки, кондиционирования и долговременной изоляции РАО, включая исследования многобарьерных инженерных и природных систем для последующего формирования национальной инфраструктуры захоронения;</w:t>
+    <w:bookmarkStart w:name="z303" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      формирование научного задела, обеспечивающего безопасное и эффективное обращение с ОЯТ в рамках развития энергетической программы, включая исследования поведения топлива при бассейновом и сухом хранении, а также совершенствование технологий его подготовки и кондиционирования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z303" w:id="298"/>
-[...15 lines deleted...]
-      формирование научного задела, обеспечивающего безопасное и эффективное обращение с ОЯТ в рамках развития энергетической программы, включая исследования поведения топлива при бассейновом и сухом хранении, а также совершенствование технологий его подготовки и кондиционирования;</w:t>
+    <w:bookmarkStart w:name="z304" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      развитие национальной научно-инженерной базы в области обращения с ОЯТ всех типов ядерных установок - как энергетических, так и исследовательских, включая подготовку специалистов, совершенствование технологий и формирование компетенций для решения долгосрочных задач топливного цикла;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z304" w:id="299"/>
-[...15 lines deleted...]
-      развитие национальной научно-инженерной базы в области обращения с ОЯТ всех типов ядерных установок - как энергетических, так и исследовательских, включая подготовку специалистов, совершенствование технологий и формирование компетенций для решения долгосрочных задач топливного цикла;</w:t>
+    <w:bookmarkStart w:name="z305" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      поддержка исследований перспективных технологий переработки ОЯТ и оценка потенциала замкнутого ядерного топливного цикла как возможного долгосрочного направления развития отрасли, включая участие Казахстана в международных пилотных проектах и научных программах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z305" w:id="300"/>
-[...15 lines deleted...]
-      поддержка исследований перспективных технологий переработки ОЯТ и оценка потенциала замкнутого ядерного топливного цикла как возможного долгосрочного направления развития отрасли, включая участие Казахстана в международных пилотных проектах и научных программах;</w:t>
+    <w:bookmarkStart w:name="z306" w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      усиление международного научно-технического взаимодействия, включая привлечение экспертов МАГАТЭ и ведущих исследовательских организаций для независимой оценки национальных проектов, передачи знаний и обеспечения соответствия международным нормам безопасности и нераспространения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z306" w:id="301"/>
-[...15 lines deleted...]
-      усиление международного научно-технического взаимодействия, включая привлечение экспертов МАГАТЭ и ведущих исследовательских организаций для независимой оценки национальных проектов, передачи знаний и обеспечения соответствия международным нормам безопасности и нераспространения.</w:t>
+    <w:bookmarkStart w:name="z307" w:id="301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Экологическая безопасность и радиационная защита</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z307" w:id="302"/>
-[...15 lines deleted...]
-      4. Экологическая безопасность и радиационная защита</w:t>
+    <w:bookmarkStart w:name="z308" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      создание, внедрение и поддержка систем радиационного мониторинга на объектах использования атомной энергии и иных радиационно-опасных объектах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z308" w:id="303"/>
-[...15 lines deleted...]
-      создание, внедрение и поддержка систем радиационного мониторинга на объектах использования атомной энергии и иных радиационно-опасных объектах;</w:t>
+    <w:bookmarkStart w:name="z309" w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      создание Центра комплексной дозиметрии и развитие национальной системы радиационного мониторинга, что позволит консолидировать и развить методическую базу аварийной дозиметрии и мониторинга на радиационно-опасных объектах отрасли;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z309" w:id="304"/>
-[...15 lines deleted...]
-      создание Центра комплексной дозиметрии и развитие национальной системы радиационного мониторинга, что позволит консолидировать и развить методическую базу аварийной дозиметрии и мониторинга на радиационно-опасных объектах отрасли;</w:t>
+    <w:bookmarkStart w:name="z310" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разработка программ рекультивации территорий, загрязненных в результате исторической деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z310" w:id="305"/>
-[...15 lines deleted...]
-      разработка программ рекультивации территорий, загрязненных в результате исторической деятельности;</w:t>
+    <w:bookmarkStart w:name="z311" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      многобарьерная защита при хранении, переработке и захоронении РАО и ОЯТ, включающая природные и искусственные барьеры;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z311" w:id="306"/>
-[...15 lines deleted...]
-      многобарьерная защита при хранении, переработке и захоронении РАО и ОЯТ, включающая природные и искусственные барьеры;</w:t>
+    <w:bookmarkStart w:name="z312" w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      минимизация объемов отходов через переработку, дезактивацию, кондиционирование и технологию уменьшения обремененности высокоактивных отходов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z312" w:id="307"/>
-[...15 lines deleted...]
-      минимизация объемов отходов через переработку, дезактивацию, кондиционирование и технологию уменьшения обремененности высокоактивных отходов;</w:t>
+    <w:bookmarkStart w:name="z313" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      строгое соблюдение международных стандартов МАГАТЭ в части экологической безопасности, радиационной защиты и обращения с РАО.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="307"/>
-    <w:bookmarkStart w:name="z313" w:id="308"/>
-[...15 lines deleted...]
-      строгое соблюдение международных стандартов МАГАТЭ в части экологической безопасности, радиационной защиты и обращения с РАО.</w:t>
+    <w:bookmarkStart w:name="z314" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Информационно-разъяснительная работа:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="308"/>
-    <w:bookmarkStart w:name="z314" w:id="309"/>
-[...15 lines deleted...]
-      5. Информационно-разъяснительная работа:</w:t>
+    <w:bookmarkStart w:name="z315" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проведение системной информационно-разъяснительной работы о безопасности современных АЭС и обращений с отходами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z315" w:id="310"/>
-[...15 lines deleted...]
-      проведение системной информационно-разъяснительной работы о безопасности современных АЭС и обращений с отходами;</w:t>
+    <w:bookmarkStart w:name="z316" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вовлечение независимых экспертов, представителей научного сообщества и международных организаций для повышения доверия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z316" w:id="311"/>
-[...15 lines deleted...]
-      вовлечение независимых экспертов, представителей научного сообщества и международных организаций для повышения доверия;</w:t>
+    <w:bookmarkStart w:name="z317" w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организация диалога с местными сообществами вблизи потенциальных площадок размещения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z317" w:id="312"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z318" w:id="313"/>
+    <w:bookmarkStart w:name="z318" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ядерная, радиационная и ядерная физическая безопасность</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z319" w:id="313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Государственное регулирование, надзор и международные обязательства:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z319" w:id="314"/>
-[...15 lines deleted...]
-      1. Государственное регулирование, надзор и международные обязательства:</w:t>
+    <w:bookmarkStart w:name="z320" w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      приведение национального законодательства в соответствие с международными стандартами и требованиями;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z320" w:id="315"/>
-[...15 lines deleted...]
-      приведение национального законодательства в соответствие с международными стандартами и требованиями;</w:t>
+    <w:bookmarkStart w:name="z321" w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разработка планов и систем реагирования на аварийные ситуации, связанные с ядерными объектами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="315"/>
-    <w:bookmarkStart w:name="z321" w:id="316"/>
-[...15 lines deleted...]
-      разработка планов и систем реагирования на аварийные ситуации, связанные с ядерными объектами;</w:t>
+    <w:bookmarkStart w:name="z322" w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      усиление Комитета в части обеспечения ядерной и радиационной безопасности и придание ему статуса независимого государственного органа в соответствии с рекомендациями МАГАТЭ и требованиями Конвенции о ядерной безопасности к моменту завершения строительства АЭС.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z322" w:id="317"/>
-[...15 lines deleted...]
-      усиление Комитета в части обеспечения ядерной и радиационной безопасности и придание ему статуса независимого государственного органа в соответствии с рекомендациями МАГАТЭ и требованиями Конвенции о ядерной безопасности к моменту завершения строительства АЭС.</w:t>
+    <w:bookmarkStart w:name="z323" w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Техническое и инфраструктурное обеспечение безопасности:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z323" w:id="318"/>
-[...15 lines deleted...]
-      2. Техническое и инфраструктурное обеспечение безопасности:</w:t>
+    <w:bookmarkStart w:name="z324" w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      создание Центра ядерной криминалистики для аналитической поддержки правоохранительных органов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z324" w:id="319"/>
-[...15 lines deleted...]
-      создание Центра ядерной криминалистики для аналитической поддержки правоохранительных органов;</w:t>
+    <w:bookmarkStart w:name="z325" w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      создание Центра оперативного мониторинга и реагирования на ядерные и радиационные инциденты, в реальном времени отслеживающего ситуацию на ядерных объектах, на примерах имеющегося международного опыта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="319"/>
-    <w:bookmarkStart w:name="z325" w:id="320"/>
-[...15 lines deleted...]
-      создание Центра оперативного мониторинга и реагирования на ядерные и радиационные инциденты, в реальном времени отслеживающего ситуацию на ядерных объектах, на примерах имеющегося международного опыта;</w:t>
+    <w:bookmarkStart w:name="z326" w:id="320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      модернизация систем физической защиты, основанной на международном сотрудничестве, с целью внедрения современных технологий обеспечения безопасности, выполнения международных рекомендаций и обязательств Конвенции о физической защите ядерного материала и поправки к ней, которая позволит поддерживать эффективную национальную систему физической защиты ядерных материалов и ядерных установок, основанную на риск-ориентированном подходе, многоуровневой защите, предотвращении несанкционированных действий и обеспечении готовности к реагированию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z326" w:id="321"/>
-[...15 lines deleted...]
-      модернизация систем физической защиты, основанной на международном сотрудничестве, с целью внедрения современных технологий обеспечения безопасности, выполнения международных рекомендаций и обязательств Конвенции о физической защите ядерного материала и поправки к ней, которая позволит поддерживать эффективную национальную систему физической защиты ядерных материалов и ядерных установок, основанную на риск-ориентированном подходе, многоуровневой защите, предотвращении несанкционированных действий и обеспечении готовности к реагированию;</w:t>
+    <w:bookmarkStart w:name="z327" w:id="321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      создание Семипалатинской зоны ядерной безопасности - закрепление правового статуса, установление границ, обеспечение постоянного мониторинга;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z327" w:id="322"/>
-[...15 lines deleted...]
-      создание Семипалатинской зоны ядерной безопасности - закрепление правового статуса, установление границ, обеспечение постоянного мониторинга;</w:t>
+    <w:bookmarkStart w:name="z328" w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      создание Радиоэкологического атласа Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z328" w:id="323"/>
-[...15 lines deleted...]
-      создание Радиоэкологического атласа Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z329" w:id="323"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проведение контроля в поддержку Договора  о всеобъемлющем запрещении ядерных испытаний, реконструкция и расширение существующей национальной сети наблюдения, включая строительство новых сейсмических и инфразвуковых станций (позволит повысить точность мониторинга природных и техногенных землетрясений, изучения геодинамических процессов и снижения сейсмических рисков для будущих объектов атомной отрасли) и развитие Национального центра данных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z329" w:id="324"/>
-[...15 lines deleted...]
-      проведение контроля в поддержку Договора  о всеобъемлющем запрещении ядерных испытаний, реконструкция и расширение существующей национальной сети наблюдения, включая строительство новых сейсмических и инфразвуковых станций (позволит повысить точность мониторинга природных и техногенных землетрясений, изучения геодинамических процессов и снижения сейсмических рисков для будущих объектов атомной отрасли) и развитие Национального центра данных;</w:t>
+    <w:bookmarkStart w:name="z330" w:id="324"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      создание парка специальных полевых мобильных радиоэкологических лабораторий, что позволит провести инвентаризацию объектов ядерного наследия и получить информацию о текущем радиоэкологическом состоянии объектов окружающей среды, характерном для каждого региона страны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z330" w:id="325"/>
-[...15 lines deleted...]
-      создание парка специальных полевых мобильных радиоэкологических лабораторий, что позволит провести инвентаризацию объектов ядерного наследия и получить информацию о текущем радиоэкологическом состоянии объектов окружающей среды, характерном для каждого региона страны;</w:t>
+    <w:bookmarkStart w:name="z331" w:id="325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      усиление сил охраны и реагирования на внешние и внутренние угрозы охраняемых объектов использования атомной энергии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z331" w:id="326"/>
-[...15 lines deleted...]
-      усиление сил охраны и реагирования на внешние и внутренние угрозы охраняемых объектов использования атомной энергии;</w:t>
+    <w:bookmarkStart w:name="z332" w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      усиление сил реагирования на аварийные ситуации в соответствии с Национальным планом реагирования на ядерные и радиационные аварии, утвержденным постановлением Правительства Республики Казахстан от 19 августа 2016 года № 467;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z332" w:id="327"/>
-[...15 lines deleted...]
-      усиление сил реагирования на аварийные ситуации в соответствии с Национальным планом реагирования на ядерные и радиационные аварии, утвержденным постановлением Правительства Республики Казахстан от 19 августа 2016 года № 467;</w:t>
+    <w:bookmarkStart w:name="z333" w:id="327"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      создание и поддержание государственных эталонов источников ионизирующих излучений и формирование современной национальной системы метрологического обеспечения атомной отрасли, в том числе через развитие технической базы и инфраструктуры, обеспечение метрологического сопровождения жизненного цикла АЭС, а также международное метрологическое сотрудничество.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z333" w:id="328"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z334" w:id="329"/>
+    <w:bookmarkStart w:name="z334" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Локализация производства и развитие казахстанского содержания в программе развития атомной энергетики</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z335" w:id="329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В целях реализации потенциала локализации и развития казахстанского содержания в атомной отрасли Республики Казахстан будут реализованы следующие подходы:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z335" w:id="330"/>
-[...15 lines deleted...]
-      В целях реализации потенциала локализации и развития казахстанского содержания в атомной отрасли Республики Казахстан будут реализованы следующие подходы:</w:t>
+    <w:bookmarkStart w:name="z336" w:id="330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Системная координация локализации:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z336" w:id="331"/>
-[...15 lines deleted...]
-      1. Системная координация локализации:</w:t>
+    <w:bookmarkStart w:name="z337" w:id="331"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разработка и реализация соответствующего документа планирования по локализации и развитии казахстанского содержания в атомной отрасли;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="331"/>
-    <w:bookmarkStart w:name="z337" w:id="332"/>
-[...15 lines deleted...]
-      разработка и реализация соответствующего документа планирования по локализации и развитии казахстанского содержания в атомной отрасли;</w:t>
+    <w:bookmarkStart w:name="z338" w:id="332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ведение централизованного реестра поставщиков;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="332"/>
-    <w:bookmarkStart w:name="z338" w:id="333"/>
-[...15 lines deleted...]
-      ведение централизованного реестра поставщиков;</w:t>
+    <w:bookmarkStart w:name="z339" w:id="333"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      внедрение прозрачных механизмов оценки производственного потенциала отечественных компаний;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="333"/>
-    <w:bookmarkStart w:name="z339" w:id="334"/>
-[...15 lines deleted...]
-      внедрение прозрачных механизмов оценки производственного потенциала отечественных компаний;</w:t>
+    <w:bookmarkStart w:name="z340" w:id="334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обязательная сертификация продукции и услуг на соответствие требованиям ядерной безопасности, также международным и национальным стандартам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z340" w:id="335"/>
-[...15 lines deleted...]
-      обязательная сертификация продукции и услуг на соответствие требованиям ядерной безопасности, также международным и национальным стандартам.</w:t>
+    <w:bookmarkStart w:name="z341" w:id="335"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Модернизация и адаптация существующих производств:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="335"/>
-    <w:bookmarkStart w:name="z341" w:id="336"/>
-[...15 lines deleted...]
-      2. Модернизация и адаптация существующих производств: металлургических, машиностроительных, химических и других предприятий для выпуска продукции, соответствующей международным национальным стандартам атомной отрасли;</w:t>
+    <w:bookmarkStart w:name="z147" w:id="336"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проведение технического переоснащения строительных, металлургических, машиностроительных, химических и других предприятий для выпуска продукции, соответствующей международным и национальным стандартам атомной отрасли;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="336"/>
     <w:bookmarkStart w:name="z342" w:id="337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       разработка и локализация компонентов критически важных систем - электрооборудование, кабельные трассы, трубопроводы, системы безопасности, энергоснабжения и другие.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="337"/>
     <w:bookmarkStart w:name="z343" w:id="338"/>
     <w:p>