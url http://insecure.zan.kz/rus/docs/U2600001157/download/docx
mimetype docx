--- v0 (2026-03-16)
+++ v1 (2026-07-26)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f195734" w14:textId="f195734">
+    <w:p w14:paraId="518d364" w14:textId="518d364">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,69 +85,138 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О создании Комиссии по Конституционной реформе (Конституционной комиссии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...15 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Указ Президента Республики Казахстан от 21 января 2026 года № 1157. Утратил силу Указом Президента Республики Казахстан от 1 июля 2026 года № 1337</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратил силу Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
     <w:bookmarkStart w:name="z3" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В целях выработки предложений по Конституционной реформе </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -173,202 +244,170 @@
         <w:t>
       1. Создать Комиссию по Конституционной реформе (Конституционную комиссию) (далее - Комиссия).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z5" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Утвердить прилагаемые:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z6" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Положение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о Комиссии;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>состав</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z8" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Контроль за исполнением настоящего Указа возложить на Администрацию Президента Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z9" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящий Указ вводится в действие со дня его подписания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -616,474 +655,474 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 21 января 2026 года № 1157</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z12" w:id="5"/>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПОЛОЖЕНИЕ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>о Комиссии по Конституционной реформе (Конституционной комиссии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z13" w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z13" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z14" w:id="7"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Комиссия по Конституционной реформе (Конституционная комиссия) (далее - Комиссия) является консультативно-совещательным органом при Президенте Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z15" w:id="8"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z15" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Комиссия в своей деятельности руководствуется Конституцией, законами Республики Казахстан, актами Президента Республики Казахстан и Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z16" w:id="9"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Комиссия состоит из председателя, заместителей председателя, секретаря и членов Комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Председателем Комиссии является Председатель Конституционного Суда Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z18" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Секретарем Комиссии является заведующий Государственно-правовым отделом Администрации Президента Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Состав Комиссии формируется из числа депутатов Парламента Республики Казахстан, председателей маслихатов, руководителей средств массовой информации, общественных деятелей, представителей государственных органов, общественных советов регионов, экспертного и научного сообществ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Задача Комиссии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Задачей Комиссии является выработка предложений по Конституционной реформе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z22" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Организация деятельности Комиссии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z23" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Рабочим органом Комиссии является Аппарат Конституционного Суда Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z24" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Заседания Комиссии проводятся по мере необходимости. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z25" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заседания Комиссии правомочны при наличии двух третей от общего числа членов Комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z26" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Председатель Комиссии осуществляет общее руководство деятельностью Комиссии, председательствует на ее заседаниях, докладывает Президенту Республики Казахстан о работе Комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z27" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Рабочий орган Комиссии:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z28" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) организует подготовку материалов к заседаниям Комиссии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z29" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) информирует членов Комиссии о месте, времени проведения и повестке дня очередного заседания, своевременно обеспечивает их необходимыми материалами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z30" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Члены Комиссии:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z31" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) вносят предложения по обсуждаемым вопросам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z32" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) принимают участие в обсуждении вопросов, выносимых на заседания Комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1162,2754 +1201,2776 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 21 января 2026 года № 1157</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> СОСТАВ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Комиссии по Конституционной реформе (Конституционной комиссии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Азимова Эльвира Абилхасимовна - Председатель Конституционного Суда Республики Казахстан, председатель Конституционной комиссии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Карин Ерлан Тынымбайулы - Государственный советник Республики Казахстан, заместитель председателя Конституционной комиссии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z37" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Балаева Аида Галымовна - Заместитель Премьер-Министра - Министр культуры и информации Республики Казахстан, заместитель председателя Конституционной комиссии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жарылганов Айдар Тулетаевич - заведующий Государственно-правовым отделом Администрации Президента Республики Казахстан, секретарь Конституционной комиссии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z39" w:id="31"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z39" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       члены Комиссии:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Айнабеков Мейрамхат Карибекулы - председатель общественного совета области Абай;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z41" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Акылбай Серик Байсеитулы - председатель республиканского общественного объединения "Казахстанский союз юристов";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z42" w:id="34"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z42" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алтынбаев Али Сапаргалиевич - первый заместитель Председателя Комитета национальной безопасности Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z43" w:id="35"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z43" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алтынбеков Бекзат Кумарулы - председатель Карагандинского областного филиала партии "Аmanat", член общественного совета Карагандинской области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z44" w:id="36"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z44" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Асанов Жакип Кажманович - заместитель Председателя Сената Парламента Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z45" w:id="37"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Атабаева Гульзира Нуржановна - руководитель молодежного совета "Келешек";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z46" w:id="38"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z46" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ахметзакиров Наиль Рафисович - Руководитель Судебной администрации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z47" w:id="39"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z47" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Абенов Мурат Абдуламитович - депутат Мажилиса Парламента Республики Казахстан; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z48" w:id="40"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z48" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Абишев Газиз Серикович - политический обозреватель;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z49" w:id="41"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z49" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Абишов Нуралы Алмаханович - председатель маслихата Туркестанской области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z50" w:id="42"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z50" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Азильханов Марат Алмасович - заведующий Секретариатом Ассамблеи народа Казахстана, заместитель Председателя Ассамблеи народа Казахстана;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z51" w:id="43"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z51" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аленов Бауржан Толегенович - первый заместитель Министра внутренних дел Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z52" w:id="44"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z52" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аубакирова Индира Ураловна - директор республиканского государственного предприятия на праве хозяйственного ведения "Институт законодательства и правовой информации Республики Казахстан" Министерства юстиции Республики Казахстан";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z53" w:id="45"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z53" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ашимжанов Жанарбек Садыканович - депутат Мажилиса Парламента Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z54" w:id="46"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z54" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ашимова Аяужан Турсынбековна - председатель общественного совета Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z55" w:id="47"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z55" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Байбеков Шалкар Заманбекович - председатель маслихата области Абай;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z56" w:id="48"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z56" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Байгоджаев Куат Султанович - председатель маслихата Алматинской области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z57" w:id="49"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z57" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Балтабаев Адиль - журналист, ведущий телепроекта "President";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z58" w:id="50"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z58" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Башимов Марат Советович - депутат Мажилиса Парламента Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z59" w:id="51"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z59" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бейсенбаев Елнур Сабыржанович - депутат Мажилиса Парламента Республики Казахстан, руководитель фракции партии "Amanat";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z60" w:id="52"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z60" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бекназаров Нурлан Кудиярович - председатель Комитета по конституционному законодательству, судебной системе и правоохранительным органам Сената Парламента Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z61" w:id="53"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z61" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Борчашвили Исидор Шамилович - профессор Высшей школы права Международного университета Астаны, доктор юридических наук;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z62" w:id="54"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z62" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бубенко Владимир Степанович - председатель маслихата Северо-Казахстанской области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z63" w:id="55"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z63" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бурахан Ернур Кушерханович - председатель правления акционерного общества "Республиканская телерадиокорпорация "Казахстан";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z64" w:id="56"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z64" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Годунова Наталья Николаевна - член совета директоров, независимый директор акционерного общества "Национальная компания "Қазақстан темір жолы";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z65" w:id="57"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z65" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гаипов Зулфухар Султанулы - председатель общественного совета города Астаны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z66" w:id="58"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z66" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Даулеталин Сатыбалды Телагысович - председатель Федерации профсоюзов Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z67" w:id="59"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z67" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дулатбеков Нурлан Орынбасарович - ректор некоммерческого акционерного общества "Карагандинский университет имени академика Е.А.Букетова";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z68" w:id="60"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z68" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дуйсенов Еркин Эрманович - заместитель председателя правления, первый проректор, профессор некоммерческого акционерного общества "Казахский национальный университет имени аль-Фараби", доктор юридических наук;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z69" w:id="61"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z69" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егизбаев Серик Рахметоллаулы - депутат Мажилиса Парламента Республики Казахстан, руководитель фракции партии "Ауыл";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z70" w:id="62"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z70" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Иргалиев Асет Арманович - Председатель Агентства по стратегическому планированию и реформам Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z71" w:id="63"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z71" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ергарин Даурен Тлекович - заведующий Отделом правоохранительной системы Администрации Президента Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z72" w:id="64"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z72" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есекеев Куанышбек Бакытбекович - помощник Президента Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z73" w:id="65"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z73" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Еспаева Дания Мадиевна - заместитель Председателя Мажилиса Парламента Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z74" w:id="66"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z74" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ещанов Сайлаубек Ергазиевич - председатель маслихата Костанайской области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z75" w:id="67"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z75" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жакаева Лейла Султановна - профессор Академии правосудия при Высшем Судебном Совете Республики Казахстан, доктор юридических наук;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z76" w:id="68"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z76" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жакипбаев Кайрат Толегенович - судья Конституционного Суда Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z77" w:id="69"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z77" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Джаманкулова Карлыгаш Калибековна – президент Международного фонда защиты свободы слова "Әділ сөз";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z78" w:id="70"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z78" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Желдибай Руслан Султанулы - помощник Президента - Пресс-секретарь Президента Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z79" w:id="71"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z79" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жиенбаев Ержан Нурланович - помощник Президента Республики Казахстан по правовым вопросам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z80" w:id="72"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z80" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Джумурбаев Тимур Габдулович - председатель республиканского общественного объединения "Ассамблея жастары";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z81" w:id="73"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z81" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жусупов Бейбит Айтымович - председатель маслихата Акмолинской области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z82" w:id="74"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z82" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жусупов Бекмурат Кыдырбаевич - председатель общественного совета Мангистауской области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z83" w:id="75"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z83" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жылкышиев Байдилда - председатель общественного совета Туркестанской области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z84" w:id="76"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z84" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Закиева Динара Болатовна - Уполномоченный по правам ребенка в Республике Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z85" w:id="77"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z85" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Зейнұлқабден Табиғат - председатель маслихата города Астаны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z86" w:id="78"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z86" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Илеуова Гульмира Токшалыковна - руководитель общественного фонда "Центр социальных и политических исследований "Стратегия";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z87" w:id="79"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z87" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Имашева Снежанна Валерьевна - председатель Комитета по законодательству и судебно-правовой реформе Мажилиса Парламента Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z88" w:id="80"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z88" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исетов Арман Аскарович - заместитель Министра иностранных дел Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z89" w:id="81"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z89" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кенжеханулы Рауан - президент международного общества "Қазақ тілі";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z90" w:id="82"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z90" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ким Вера Александровна - депутат Мажилиса Парламента Республики Казахстан, руководитель объединения юридических лиц "Национальная волонтерская сеть";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z91" w:id="83"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z91" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кузиева Замира Закиржановна - управляющий директор товарищества с ограниченной ответственностью "Единый консолидирующий центр" города Астаны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z92" w:id="84"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z92" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кунтуган Еркежан - директор телеканала "Jibek jоly";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z93" w:id="85"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z93" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кадиров Данияр Рамазанович - президент некоммерческого акционерного общества "Фонд Отандастар";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z94" w:id="86"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z94" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кажибаева Раушан Жанабергеновна - директор республиканского государственного предприятия на праве хозяйственного ведения "Телерадиокомплекс Президента Республики Казахстан" Управления делами Президента Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z95" w:id="87"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z95" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Калтаева Ляззат Молдабековна - советник Председателя Сената Парламента Республики Казахстан, председатель Совета по инклюзии при Сенате Парламента Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z96" w:id="88"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z96" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қамзабекұлы Дихан - генеральный директор товарищества с ограниченной ответственностью "Қазақ газеттері";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z97" w:id="89"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z97" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Карабасова Лаура Чапаевна - председатель правления - ректор некоммерческого акционерного общества "Актюбинский региональный университет имени К. Жубанова";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z98" w:id="90"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z98" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Карагойшин Рустам Тимурович - председатель правления акционерного общества "Национальный инвестиционный холдинг "Байтерек";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z99" w:id="91"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z99" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Касымбек Женис Махмудулы - аким города Астаны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z100" w:id="92"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z100" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кобжанов Нуркен Сайфиддинович - председатель маслихата Карагандинской области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z101" w:id="93"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z101" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ходжаназаров Айдарбек Асанович - депутат Мажилиса Парламента Республики Казахстан, руководитель фракции партии "Respublіса";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z102" w:id="94"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z102" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көпжасарұлы Ерқанат - журналист, телеведущий Республиканской телерадиокорпорации "Қазақстан";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z103" w:id="95"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z103" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кулкенов Мереке Абдешулы - председатель республиканского общественного объединения "Союз писателей Казахстана";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z104" w:id="96"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z104" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кульшманов Канат Амангельдинович - заведующий Отделом по коммуникациям Администрации Президента Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z105" w:id="97"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z105" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кусаинов Абельгази Калиакпарович - общественный и государственный деятель;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z106" w:id="98"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z106" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кулекеев Жаксыбек Абдрахметович - научный руководитель Центра прикладных экономических исследований;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z107" w:id="99"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z107" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кырыкбаев Арман Оразбаевич - помощник Президента Республики Казахстан по вопросам внутренней политики и коммуникациям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z108" w:id="100"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z108" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Лаврентьев Андрей Сергеевич - председатель совета директоров акционерного общества "Группа компаний "Allur Group" и акционерного </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z109" w:id="101"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z109" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ластаев Артур Ермекович - Уполномоченный по правам человека в Республике Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z110" w:id="102"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z110" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Магеррамов Магеррам Мамедович - депутат Мажилиса Парламента Республики Казахстан, руководитель фракции Народной партии Казахстана;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z111" w:id="103"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z111" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Малахов Дмитрий Михайлович - Председатель Высшего Судебного Совета Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z112" w:id="104"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z112" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Малиновский Виктор Александрович - профессор некоммерческого акционерного общества "Университет Нархоз";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z113" w:id="105"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z113" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Матаев Жанбырбай Жанибекович - председатель маслихата Мангистауской области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z114" w:id="106"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z114" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мергалиев Асламбек Амангельдинович - Председатель Верховного Суда Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z115" w:id="107"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z115" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мукаев Мурат Рахметович - председатель маслихата Западно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z116" w:id="108"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z116" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мырзағараев Мади Жомартұлы - председатель Республиканской коллегии адвокатов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z117" w:id="109"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z117" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Налибаев Нурлыбек Машбекович - аким Кызылординской области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z118" w:id="110"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z118" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нарикбаев Талгат Максутович - председатель правления акционерного общества "Университет КАЗГЮУ имени М.С. Нарикбаева";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z119" w:id="111"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z119" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нарымбетов Бахадыр Мадалиевич - председатель маслихата города Шымкента;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z120" w:id="112"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z120" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нұралиев Абдалы Токбергенұлы - председатель маслихата Жамбылской области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z121" w:id="113"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z121" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нургалиева Мадина Маратовна - директор Института общественной политики партии "Аmanat";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z122" w:id="114"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z122" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нурмухамедов Бурихан Жолбарысович - политолог;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z123" w:id="115"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z123" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нурмуханов Бакыт Маратович - заместитель Председателя Конституционного Суда Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z124" w:id="116"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z124" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нұртаза Самат Русланұлы - депутат Мажилиса Парламента Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z125" w:id="117"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z125" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ойшыбаев Кемелбек Бактыгулович - председатель правления акционерного общества "Агентство "Хабар";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z126" w:id="118"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z126" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Онгарбаев Еркин Ануарович - судья Конституционного Суда Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z127" w:id="119"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z127" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отыншиев Меиржан Батырбекович - председатель маслихата города Алматы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z128" w:id="120"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z128" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Умиралиев Жандос Жанибекович - первый заместитель Генерального Прокурора Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z129" w:id="121"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z129" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Перепечина Ольга Валентиновна - заместитель Председателя Сената Парламента Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z130" w:id="122"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z130" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Перуашев Азат Турлыбекулы - депутат Мажилиса Парламента Республики Казахстан, руководитель фракции партии "Ақ жол";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z131" w:id="123"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z131" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пономарев Сергей Михайлович - депутат Мажилиса Парламента Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z132" w:id="124"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z132" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рахимжанов Асхат Нурмагамбетович - депутат Мажилиса Парламента Республики Казахстан, руководитель фракции Общенациональной социал-демократической партии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z133" w:id="125"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z133" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рожин Максим Николаевич - депутат Мажилиса Парламента Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z134" w:id="126"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z134" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рыпаков Денис Сергеевич – председатель маслихата Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z135" w:id="127"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z135" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сабильянов Нуртай Салихулы - председатель Комитета по экономической реформе и региональному развитию Мажилиса Парламента Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z136" w:id="128"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z136" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сапиев Бахытжан Шаймухаметович - советник Президента Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z137" w:id="129"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z137" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сарым Айдос Амироллаевич — депутат Мажилиса Парламента Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z138" w:id="130"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z138" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Садвокасова Айгуль Какимбековна - директор республиканского государственного предприятия на праве хозяйственного ведения "Институт философии, политологии и религиоведения";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z139" w:id="131"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z139" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сарсембаев Ерлан Жаксылыкович - Министр юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z140" w:id="132"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z140" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сатыбалды Дархан Амангелдыулы - аким города Алматы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z141" w:id="133"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z141" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сураган Дурвудхан - математик, академик Национальной академии наук при Президенте Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z142" w:id="134"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z142" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Суентаева Гулкасима Рамазановна - председатель маслихата Актюбинской области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z143" w:id="135"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z143" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сулейменова Жулдыз Досбергеновна - Министр просвещения Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z144" w:id="136"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z144" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Теренченко Илья Сергеевич - председатель маслихата Павлодарской области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z145" w:id="137"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z145" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тойлыбаева Гульнар Кожагуловна - председатель маслихата области Жетісу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z146" w:id="138"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z146" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Токтамурат Армангуль - журналист, продюсер Республиканской телерадиокорпорации "Қазақстан";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z147" w:id="139"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z147" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Токшалык Ерлан Бейсенович - председатель общественного совета Северо-Казахстанской области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z148" w:id="140"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z148" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Толыкбай Максат Маликович - депутат Мажилиса Парламента Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z149" w:id="141"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z149" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Туймебаев Жансеит Кансеитович - председатель правления - ректор некоммерческого акционерного общества "Казахский национальный университет имени аль-Фараби";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z150" w:id="142"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z150" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тлеуберди Мухтар Бескенулы - Чрезвычайный и Полномочный Посол Республики Казахстан в Республике Австрия, постоянный представитель Республики Казахстан в Организации по безопасности и сотрудничеству в Европе; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z151" w:id="143"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z151" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тлеумбетов Мурат Жолкелдиевич – председатель маслихата Кызылординской области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z152" w:id="144"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z152" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ударцев Сергей Федорович - судья Конституционного Суда Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z153" w:id="145"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z153" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Умарова Айман Муратовна - адвокат, соучредитель общественного фонда "Правозащитники";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z154" w:id="146"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z154" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Фазылжан Анар Муратовна - член общественного совета города Алматы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z155" w:id="147"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z155" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Хайруллиев Муса Карашаевич - председатель маслихата Атырауской области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z156" w:id="148"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z156" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шагыртаев Имамзада Куанышбаевич - член общественного совета Кызылординской области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z157" w:id="149"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z157" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шаймарданов Жандос Нурланович – директор республиканского государственного учреждения "Казахстанский институт стратегических исследований при Президенте Республики Казахстан";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z158" w:id="150"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z158" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шапақ Үнзила - депутат Мажилиса Парламента Республики Казахстан, доктор юридических наук;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z159" w:id="151"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z159" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шаталов Никита Сергеевич - депутат Мажилиса Парламента Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z160" w:id="152"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z160" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шибутов Марат Максумович - политолог;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z161" w:id="153"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z161" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Чинкисбаева Лаззат Алтынбековна - председатель правления общественного фонда "Қазақстан халқына";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z162" w:id="154"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z162" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Шингисов Бауыржан Кабденович - председатель маслихата области Ұлытау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z163" w:id="155"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z163" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Искакова Жулдызай Амангельдиновна - председатель правления некоммерческого акционерного общества "Казахстанский институт общественного развития";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z164" w:id="156"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z164" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Измухамбетов Бактыкожа Салахатдинович – депутат Мажилиса Парламента Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z165" w:id="157"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z165" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Юсупов Меиржан Бахитович - председатель правления акционерного общества "Национальная атомная компания "Казатомпром".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkEnd w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4231,35 +4292,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>