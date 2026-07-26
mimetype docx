--- v0 (2026-03-13)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="42a318e" w14:textId="42a318e">
+    <w:p w14:paraId="d6e3c12" w14:textId="d6e3c12">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,174 +93,133 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений и дополнений в некоторые акты Президента Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Указ Президента Республики Казахстан от 8 января 2026 года № 1152</w:t>
-[...15 lines deleted...]
-      </w:pPr>
+        <w:t>Указ Президента Республики Казахстан от 8 января 2026 года № 1152.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ПОСТАНОВЛЯЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>изменения и дополнения</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, которые вносятся в некоторые акты Президента Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Настоящий Указ вводится в действие после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -276,161 +235,160 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Президент</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республики Казахстан</w:t>
-[...25 lines deleted...]
-          </w:tcPr>
+              <w:t>Президент</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>К. Токаев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -509,4189 +467,3576 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 8 января 2026 года № 1152</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z9" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ИЗМЕНЕНИЯ И ДОПОЛНЕНИЯ,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>которые вносятся в некоторые акты Президента Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z10" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Указе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Президента Республики Казахстан от 30 июня 1998 года № 3985 "Об образовании Совета иностранных инвесторов при Президенте Республики Казахстан":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z11" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Положении</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о Совете иностранных инвесторов при Президенте Республики Казахстан, утвержденном вышеназванным Указом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...33 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. В </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "7. Постоянными членами Совета являются по должности: Премьер-Министр Республики Казахстан, Председатель Национального Банка Республики Казахстан, заместители Премьер-Министра Республики Казахстан, заместитель Руководителя Администрации Президента Республики Казахстан, Министр иностранных дел Республики Казахстан, Министр транспорта Республики Казахстан, Министр финансов Республики Казахстан, Министр промышленности и строительства Республики Казахстан, Министр национальной экономики Республики Казахстан и первый руководитель рабочего органа Совета.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z14" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      часть вторую </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z15" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Членами Комиссии с казахстанской стороны являются по должности: заместитель Руководителя Администрации Президента Республики Казахстан (председатель Комиссии), заместители первых руководителей министерств иностранных дел, юстиции, национальной экономики, промышленности и строительства, транспорта Республики Казахстан, первый руководитель рабочего органа Совета (секретарь Комиссии).".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z16" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Президента Республики Казахстан от 30 июня 1998 года № 3985 "Об образовании Совета иностранных инвесторов при Президенте Республики Казахстан":</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Президента Республики Казахстан от 13 апреля 2000 года № 371 "Об утверждении Перечня должностных лиц государственных органов, наделенных полномочиями по отнесению сведений к государственным секретам Республики Казахстан":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Перечне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> должностных лиц государственных органов, наделенных полномочиями по отнесению сведений к государственным секретам Республики Казахстан, утвержденном вышеназванным Указом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 20)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 3 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "20) Министр искусственного интеллекта и цифрового развития Республики Казахстан – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункты 12)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>21)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 11, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункты 3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>22)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 12, подпункты 16), 17), 19) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных секретах".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z20" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Указе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Президента Республики Казахстан от 12 октября 2000 года № 470 "О республиканской комиссии по подготовке кадров за рубежом":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z21" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Положении</w:t>
-[...11 lines deleted...]
-    </w:p>
+        <w:t>составе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республиканской комиссии по подготовке кадров за рубежом, утвержденном вышеназванным Указом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z22" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      строку "Министр цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан" изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Министр искусственного интеллекта и цифрового развития Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Указе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Президента Республики Казахстан от 2 апреля 2002 года № 839 "Об образовании Комиссии при Президенте Республики Казахстан по вопросам противодействия коррупции":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>составе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Комиссии при Президенте Республики Казахстан по вопросам противодействия коррупции, образованной вышеназванным Указом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      после строки "Председатель Комитета национальной безопасности Республики Казахстан" дополнить строкой следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z27" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Заместитель Руководителя Администрации Президента Республики Казахстан";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      строку "советник Президента Республики Казахстан, курирующий социально-экономические вопросы" исключить.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Указе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Президента Республики Казахстан от 19 марта 2003 года № 1042 "О Комиссии по правам человека при Президенте Республики Казахстан":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>составе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Комиссии по правам человека при Президенте Республики Казахстан, утвержденном вышеназванным Указом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      строку "Заместитель Премьер-Министра Республики Казахстан – Министр иностранных дел Республики Казахстан" исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      после строки "Заместитель Председателя Комитета национальной безопасности Республики Казахстан" дополнить строкой следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Министр иностранных дел Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Указе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Президента Республики Казахстан от 12 октября 2006 года № 201 "Об утверждении Государственного протокола Республики Казахстан":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Государственном протоколе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан, утвержденном вышеназванным Указом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 7</w:t>
+        <w:t>пункт 186</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="2"/>
+    <w:bookmarkStart w:name="z37" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "7. Постоянными членами Совета являются по должности: Премьер-Министр Республики Казахстан, Председатель Национального Банка Республики Казахстан, заместители Премьер-Министра Республики Казахстан, заместитель Руководителя Администрации Президента Республики Казахстан, Министр иностранных дел Республики Казахстан, Министр транспорта Республики Казахстан, Министр финансов Республики Казахстан, Министр промышленности и строительства Республики Казахстан, Министр национальной экономики Республики Казахстан и первый руководитель рабочего органа Совета.";</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="2"/>
+      "186. На церемонии вручения верительных грамот присутствуют Руководитель Администрации Президента, Министр иностранных дел и советник Президента по международным вопросам.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      часть вторую </w:t>
-[...22 lines deleted...]
-    <w:bookmarkStart w:name="z15" w:id="3"/>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложение 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Государственному протоколу Республики Казахстан, утвержденному вышеназванным Указом, дополнить пунктом 16-1 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Членами Комиссии с казахстанской стороны являются по должности: заместитель Руководителя Администрации Президента Республики Казахстан (председатель Комиссии), заместители первых руководителей министерств иностранных дел, юстиции, национальной экономики, промышленности и строительства, транспорта Республики Казахстан, первый руководитель рабочего органа Совета (секретарь Комиссии).".</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="3"/>
+      "16-1. Заместители Руководителя Администрации Президента";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z40" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложении 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Государственному протоколу Республики Казахстан, утвержденному вышеназванным Указом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z41" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить пунктом 17-1 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z42" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "17-1. Заместители Руководителя Администрации Президента";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z43" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пункт 18 исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z44" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пункт 32-1 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z45" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "32-1. Советник Президента по международным вопросам";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z46" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить пунктом 32-2 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z47" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "32-2. Советники Президента".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z48" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Указе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Президента Республики Казахстан от 13 апреля 2007 года № 314 "О мерах по модернизации экономики Республики Казахстан":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z49" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Положении</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о Государственной комиссии по вопросам модернизации экономики Республики Казахстан, утвержденном вышеназванным Указом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. В </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z51" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3. Государственная комиссия состоит из председателя и членов Государственной комиссии.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z52" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>должностном составе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Государственной комиссии по вопросам модернизации экономики Республики Казахстан, утвержденном вышеназванным Указом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z53" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      после строки "Председатель Национального Банка Республики Казахстан" дополнить строкой следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z54" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "заместитель Руководителя Администрации Президента Республики Казахстан";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z55" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      строку "помощник Президента Республики Казахстан по экономическим вопросам" исключить.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z56" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Президента Республики Казахстан от 13 апреля 2000 года № 371 "Об утверждении Перечня должностных лиц государственных органов, наделенных полномочиями по отнесению сведений к государственным секретам Республики Казахстан":</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Президента Республики Казахстан от 11 марта 2008 года № 552 "Об утверждении Положения об Администрации Президента Республики Казахстан":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z57" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Положении</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> об Администрации Президента Республики Казахстан, утвержденном вышеназванным Указом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      в </w:t>
-[...21 lines deleted...]
-    </w:p>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 23</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z59" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "23. В состав Администрации входят Руководитель Администрации Президента Республики Казахстан (далее – Руководитель Администрации), первый заместитель и заместители Руководителя Администрации, Секретарь Совета Безопасности Республики Казахстан, помощники Президента Республики Казахстан, начальник Канцелярии Президента Республики Казахстан, советники Президента Республики Казахстан, руководители структурных подразделений и иные сотрудники Администрации.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпункт 20)</w:t>
-[...11 lines deleted...]
-    </w:p>
+        <w:t>подпункты 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 24 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z61" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2) координирует работу своих первого заместителя и заместителей, помощников и советников Президента, организует и направляет работу структурных подразделений Администрации, обеспечивает взаимодействие с государственными органами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z62" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) по согласованию с Президентом утверждает распределение обязанностей между своими первым заместителем и заместителями, начальником Канцелярии, помощниками и советниками Президента (далее – Распределение);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z63" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) вносит на рассмотрение Президента предложения о назначении на должности и освобождении от должностей своих первого заместителя и заместителей, помощников и советников Президента, руководителей структурных подразделений Администрации, за исключением руководителей отдельных секретариатов Администрации;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "20) Министр искусственного интеллекта и цифрового развития Республики Казахстан – </w:t>
-[...9 lines deleted...]
-        <w:t>подпункты 12)</w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункты 25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>13)</w:t>
-[...191 lines deleted...]
-    </w:p>
+        <w:t>26</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и абзац первый </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 27</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z65" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "25. В случае отсутствия Руководителя Администрации его обязанности исполняет первый заместитель или один из заместителей, определяемый Руководителем Администрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z66" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Первый заместитель и заместители Руководителя Администрации, помощники и советники Президента, руководители структурных подразделений Администрации, за исключением руководителей отдельных секретариатов Администрации, назначаются на должности и освобождаются от должностей Президентом по представлению Руководителя Администрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z67" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Первый заместитель и заместители Руководителя Администрации, начальник Канцелярии Президента, помощники и советники Президента:";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. В </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z69" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "29. Президент в зависимости от первоочередности и важности задач может возложить на первого заместителя и заместителей Руководителя Администрации Президента, своих помощников и советников иные задачи и полномочия, отличные от тех, что предусмотрены настоящим Положением. Президент определяет количество и направления деятельности своих помощников и советников.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z70" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Президента Республики Казахстан от 12 октября 2000 года № 470 "О республиканской комиссии по подготовке кадров за рубежом":</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Президента Республики Казахстан от 12 августа 2010 года № 1037 "О вопросах подготовки информации о выполнении международных договоров Республики Казахстан и представления ее на рассмотрение Президента Республики Казахстан, а также согласования проектов решений международных организаций, участницей которых является Республика Казахстан, и их реализации, взаимодействия со специальными процедурами Совета Организации Объединенных Наций по правам человека и договорными органами по правам человека, подготовки международных мероприятий Республики Казахстан с участием Президента Республики Казахстан, выполнения достигнутых договоренностей, взаимодействия с международными судебными органами и осуществления координации международной деятельности государственных органов Республики Казахстан":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z71" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> подготовки информации о выполнении международных договоров Республики Казахстан и представления ее на рассмотрение Президента Республики Казахстан, а также согласования проектов решений международных организаций, участницей которых является Республика Казахстан, и их реализации, взаимодействия со специальными процедурами Совета Организации Объединенных Наций по правам человека и договорными органами по правам человека, подготовки международных мероприятий Республики Казахстан с участием Президента Республики Казахстан, выполнения достигнутых договоренностей, взаимодействия с международными судебными органами и осуществления координации международной деятельности государственных органов Республики Казахстан, утвержденных вышеназванным Указом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z72" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      часть вторую </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 31</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z73" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "В рамках своей компетенции МИД может внести советнику Президента по международным вопросам обоснованное предложение о нецелесообразности подготовки проекта поручения на уровне Президента Республики Казахстан.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z74" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      часть первую </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 32-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z75" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "32-1. Ответственное структурное подразделение Администрации Президента в течение трех рабочих дней согласовывает проект поручений в электронном виде с советником Президента по международным вопросам, первым заместителем и заместителями Руководителя Администрации Президента, помощниками Президента, начальником Канцелярии Президента и советниками Президента, курирующими заинтересованные структурные подразделения, Государственно-правовым и Общим отделами, а также с другими заинтересованными структурными подразделениями.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z76" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Указе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Президента Республики Казахстан от 24 июня 2013 года № 587 "Об утверждении Положения о республиканском, областном, города республиканского значения, столицы, района (города областного значения) и морском оперативных штабах по борьбе с терроризмом":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z77" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Положении</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о республиканском, областном, города республиканского значения, столицы, района (города областного значения) и морском оперативных штабах по борьбе с терроризмом, утвержденном вышеназванным Указом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z78" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      часть первую </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z79" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "10. Постоянными членами республиканского оперативного штаба по борьбе с терроризмом являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z80" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Министр внутренних дел Республики Казахстан (заместитель руководителя);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z81" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) начальник Штаба Антитеррористического центра Комитета национальной безопасности Республики Казахстан (заместитель руководителя);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z82" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Министр обороны Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z83" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Начальник Службы государственной охраны Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z84" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Министр искусственного интеллекта и цифрового развития Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z85" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Министр транспорта Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z86" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Министр культуры и информации Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z87" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Министр промышленности и строительства Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z88" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Министр по чрезвычайным ситуациям Республики Казахстан.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z89" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Указе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Президента Республики Казахстан от 24 июня 2013 года № 588 "Об утверждении Положения об Антитеррористическом центре Республики Казахстан":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z90" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Положении</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> об Антитеррористическом центре Республики Казахстан, утвержденном вышеназванным Указом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 18)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 6 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z92" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "18) Министр искусственного интеллекта и цифрового развития Республики Казахстан;".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z93" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Указе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Президента Республики Казахстан от 13 января 2014 года № 722 "Об утверждении Правил оформления, выдачи, замены, сдачи, изъятия, учета, хранения и уничтожения дипломатических и служебных паспортов Республики Казахстан и перечня должностных лиц Республики Казахстан, которым выдаются дипломатические и служебные паспорта Республики Казахстан":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z94" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>составе</w:t>
-[...51 lines deleted...]
-    <w:bookmarkEnd w:id="5"/>
+        <w:t>перечне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> должностных лиц Республики Казахстан, которым выдаются дипломатические и служебные паспорта Республики Казахстан, утвержденном вышеназванным Указом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z95" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>перечне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> лиц, которым выдается дипломатический паспорт Республики Казахстан:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. В </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 12-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z97" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "12-1. Заместители Руководителя Администрации Президента Республики Казахстан.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z98" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить пунктом 12-2 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z99" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "12-2. Заместитель Председателя Конституционного Суда Республики Казахстан.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z100" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Президента Республики Казахстан от 2 апреля 2002 года № 839 "Об образовании Комиссии при Президенте Республики Казахстан по вопросам противодействия коррупции":</w:t>
-[...19 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Президента Республики Казахстан от 26 мая 2014 года № 823 "Об образовании Совета по переходу к "зеленой экономике" при Президенте Республики Казахстан":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z101" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>составе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Комиссии при Президенте Республики Казахстан по вопросам противодействия коррупции, образованной вышеназванным Указом:</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z26" w:id="6"/>
+        <w:t xml:space="preserve"> Совета по переходу к "зеленой экономике" при Президенте Республики Казахстан, образованного вышеназванным Указом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z102" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      после строки "Председатель Комитета национальной безопасности Республики Казахстан" дополнить строкой следующего содержания:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z27" w:id="7"/>
+      после строки "вице-министр экологии и природных ресурсов Республики Казахстан, секретарь" дополнить строкой следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z103" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Заместитель Руководителя Администрации Президента Республики Казахстан";</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z28" w:id="8"/>
+      "заместитель Руководителя Администрации Президента Республики Казахстан";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z104" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       строку "советник Президента Республики Казахстан, курирующий социально-экономические вопросы" исключить.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z105" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5. В </w:t>
+      14. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Президента Республики Казахстан от 19 марта 2003 года № 1042 "О Комиссии по правам человека при Президенте Республики Казахстан":</w:t>
-[...19 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Президента Республики Казахстан от 31 декабря 2015 года № 160 "Об утверждении Положения о Совете по управлению Международным финансовым центром "Астана" и его состава":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z106" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>составе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Комиссии по правам человека при Президенте Республики Казахстан, утвержденном вышеназванным Указом:</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z31" w:id="9"/>
+        <w:t xml:space="preserve"> Совета по управлению Международным финансовым центром "Астана", созданного вышеназванным Указом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z107" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      строку "Заместитель Премьер-Министра Республики Казахстан – Министр иностранных дел Республики Казахстан" исключить;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z32" w:id="10"/>
+      строку "помощник Президента Республики Казахстан по экономическим вопросам" изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z108" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      после строки "Заместитель Председателя Комитета национальной безопасности Республики Казахстан" дополнить строкой следующего содержания:</w:t>
-[...40 lines deleted...]
-    </w:p>
+      "заместитель Руководителя Администрации Президента Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z109" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6. В </w:t>
+      15. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Президента Республики Казахстан от 12 октября 2006 года № 201 "Об утверждении Государственного протокола Республики Казахстан":</w:t>
-[...19 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Президента Республики Казахстан от 4 июля 2016 года № 295 "Об утверждении перечня уполномоченных лиц, осуществляющих оценку деятельности политических государственных служащих":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z110" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Государственном протоколе</w:t>
-[...2158 lines deleted...]
-        </w:rPr>
         <w:t>перечне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> должностных лиц Республики Казахстан, которым выдаются дипломатические и служебные паспорта Республики Казахстан, утвержденном вышеназванным Указом:</w:t>
-[...606 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> уполномоченных лиц, осуществляющих оценку деятельности политических государственных служащих, утвержденном вышеназванным Указом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z111" w:id="54"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z111" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       после строки:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z112" w:id="55"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z112" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="95"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4745,110 +4090,110 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Президент Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z113" w:id="56"/>
+    <w:bookmarkStart w:name="z113" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z114" w:id="57"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z114" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дополнить строкой следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z115" w:id="58"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z115" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="98"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4902,1658 +4247,1366 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Президент Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z116" w:id="59"/>
+    <w:bookmarkStart w:name="z116" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z117" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Указе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Президента Республики Казахстан от 16 августа 2017 года № 532 "Об утверждении Правил принесения присяги государственными служащими, депутатами Парламента Республики Казахстан и судьями Конституционного Суда Республики Казахстан":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z118" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> принесения присяги государственными служащими, депутатами Парламента Республики Казахстан и судьями Конституционного Суда Республики Казахстан, утвержденных вышеназванным Указом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      16. В </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z120" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2. Государственные служащие приносят присягу один раз, за исключением лиц, впервые назначаемых на государственные должности Премьер-Министра Республики Казахстан и иных членов Правительства Республики Казахстан; Государственного советника Республики Казахстан; Руководителя Администрации Президента Республики Казахстан, его первого заместителя и заместителей; Председателя Центральной избирательной комиссии Республики Казахстан; начальника Канцелярии Президента Республики Казахстан; помощников и советников Президента Республики Казахстан; Председателя Высшего Судебного Совета Республики Казахстан; руководителей государственных органов, непосредственно подчиненных и подотчетных Президенту Республики Казахстан; акимов областей, городов республиканского значения, столицы.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z121" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Президента Республики Казахстан от 16 августа 2017 года № 532 "Об утверждении Правил принесения присяги государственными служащими, депутатами Парламента Республики Казахстан и судьями Конституционного Суда Республики Казахстан":</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Президента Республики Казахстан от 10 января 2018 года № 621 "Об образовании Комиссии при Президенте Республики Казахстан по вопросам внедрения цифровизации в Республике Казахстан":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z122" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>составе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Комиссии при Президенте Республики Казахстан по вопросам внедрения цифровизации в Республике Казахстан, утвержденном вышеназванным Указом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z123" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      строку "Министр цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан, заместитель председателя" изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z124" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Министр искусственного интеллекта и цифрового развития Республики Казахстан, заместитель председателя";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z125" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      строку "вице-министр цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан, секретарь" изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z126" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "вице-министр искусственного интеллекта и цифрового развития Республики Казахстан, секретарь";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z127" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      после строки "Заместитель Премьер-Министра Республики Казахстан" дополнить строкой следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z128" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "помощник Президента Республики Казахстан, курирующий вопросы цифровизации";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z129" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      строку "советник Президента Республики Казахстан, курирующий вопросы цифровизации" исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z130" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      строку "заведующий Отделом информатизации и защиты информационных ресурсов Администрации Президента Республики Казахстан" изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z131" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "заведующий Отделом защиты информационных ресурсов Администрации Президента Республики Казахстан";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z132" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      после строки "заведующий Отделом информатизации и защиты информационных ресурсов Администрации Президента Республики Казахстан" дополнить строкой следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z133" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "заведующий Отделом развития цифровизации Администрации Президента Республики Казахстан";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z134" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Положении</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о Комиссии при Президенте Республики Казахстан по вопросам внедрения цифровизации в Республике Казахстан, утвержденном вышеназванным Указом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      в </w:t>
-[...21 lines deleted...]
-    </w:p>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z136" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "4. Рабочим органом Комиссии является Министерство искусственного интеллекта и цифрового развития Республики Казахстан.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">18. Утратил силу Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z142" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Указе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Президента Республики Казахстан от 19 мая 2025 года № 879 "О Комиссии по мониторингу за расходованием средств, выделенных из Национального фонда Республики Казахстан":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z143" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>составе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Комиссии по мониторингу за расходованием средств, выделенных из Национального фонда Республики Казахстан, утвержденном вышеназванным Указом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z144" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      строку "помощник Президента Республики Казахстан по экономическим вопросам" изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z145" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "заместитель Руководителя Администрации Президента Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z146" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Указе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Президента Республики Казахстан от 19 мая 2025 года № 881 "Об образовании Совета по развитию искусственного интеллекта":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z147" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Положении</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о Совете по развитию искусственного интеллекта, утвержденном вышеназванным Указом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 2</w:t>
+        <w:t>пункт 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z120" w:id="60"/>
+    <w:bookmarkStart w:name="z149" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "2. Государственные служащие приносят присягу один раз, за исключением лиц, впервые назначаемых на государственные должности Премьер-Министра Республики Казахстан и иных членов Правительства Республики Казахстан; Государственного советника Республики Казахстан; Руководителя Администрации Президента Республики Казахстан, его первого заместителя и заместителей; Председателя Центральной избирательной комиссии Республики Казахстан; начальника Канцелярии Президента Республики Казахстан; помощников и советников Президента Республики Казахстан; Председателя Высшего Судебного Совета Республики Казахстан; руководителей государственных органов, непосредственно подчиненных и подотчетных Президенту Республики Казахстан; акимов областей, городов республиканского значения, столицы.".</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="60"/>
+      "6. Рабочим органом Совета является Министерство искусственного интеллекта и цифрового развития Республики Казахстан (далее – рабочий орган Совета).";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      17. В </w:t>
-[...26 lines deleted...]
-        <w:jc w:val="left"/>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункты 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z151" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...1 lines deleted...]
-    </w:p>
+      "11. Секретарем Совета является Министр искусственного интеллекта и цифрового развития Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z152" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Членами Совета от казахстанской стороны являются по должности: Премьер-Министр Республики Казахстан, Руководитель Администрации Президента Республики Казахстан, заместители Руководителя Администрации Президента Республики Казахстан, Председатель Комитета национальной безопасности Республики Казахстан, председатель правления акционерного общества "Фонд национального благосостояния "Самрук-Қазына" (по согласованию), помощник Президента Республики Казахстан, курирующий вопросы цифровизации, Министр иностранных дел Республики Казахстан, Министр науки и высшего образования Республики Казахстан, Министр искусственного интеллекта и цифрового развития Республики Казахстан и советник Президента Республики Казахстан по международным вопросам.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z153" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      21. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>распоряжении</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Президента Республики Казахстан от 12 февраля 2014 года № 266 "О Совете по взаимодействию с Организацией экономического сотрудничества и развития":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z154" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>составе</w:t>
-[...12 lines deleted...]
-    <w:bookmarkStart w:name="z123" w:id="61"/>
+        <w:t>должностном составе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Совета по взаимодействию с Организацией экономического сотрудничества и развития, утвержденном вышеназванным распоряжением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z155" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      строку "Министр цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан, заместитель председателя" изложить в следующей редакции:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z124" w:id="62"/>
+      после строки "Председатель Агентства Республики Казахстан по делам государственной службы, заместитель председателя" дополнить строкой следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z156" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Министр искусственного интеллекта и цифрового развития Республики Казахстан, заместитель председателя";</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z125" w:id="63"/>
+      "Заместитель Руководителя Администрации Президента Республики Казахстан";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z157" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      строку "вице-министр цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан, секретарь" изложить в следующей редакции:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z126" w:id="64"/>
+      строку "Министр цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан" изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z158" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "вице-министр искусственного интеллекта и цифрового развития Республики Казахстан, секретарь";</w:t>
-[...427 lines deleted...]
-    <w:bookmarkStart w:name="z141" w:id="75"/>
+      "Министр искусственного интеллекта и цифрового развития Республики Казахстан";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z159" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       строку "советник Президента Республики Казахстан, курирующий социально-экономические вопросы" исключить.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-[...685 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z160" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>распоряжении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 12 октября 2019 года № 60 "О персональном составе Совета национальных инвесторов при Президенте Республики Казахстан":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z161" w:id="86"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z161" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       персональный состав Совета национальных инвесторов при Президенте Республики Казахстан изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z162" w:id="87"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z162" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="136"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9372,222 +8425,190 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 председатель Совета директоров акционерного общества "AlageumGroup" (по согласованию)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z163" w:id="88"/>
+    <w:bookmarkStart w:name="z163" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z164" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>распоряжении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 1 октября 2024 года № 174 "О персональном составе Совета иностранных инвесторов при Президенте Республики Казахстан":</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z165" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>персональном составе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Совета иностранных инвесторов при Президенте Республики Казахстан, утвержденном вышеназванным распоряжением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z166" w:id="89"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z166" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       раздел "члены Совета с казахстанской стороны" изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z167" w:id="90"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z167" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="141"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -11312,200 +10333,150 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 председатель правления акционерного общества "Национальный управляющий холдинг "Байтерек" (по согласованию)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z168" w:id="91"/>
+    <w:bookmarkStart w:name="z168" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z169" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. В распоряжении Президента Республики Казахстан от 4 сентября 2025 года № 237 "О персональном составе Совета по развитию искусственного интеллекта":</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z170" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       персональный состав Совета по развитию искусственного интеллекта, утвержденный вышеназванным распоряжением, изложить в редакции согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим изменениям и дополнениям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z171" w:id="92"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z171" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="145"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11648,86 +10619,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 8 января 2026 года № 1152</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...34 lines deleted...]
-      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -11789,121 +10724,100 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 4 сентября 2025 года № 237</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z174" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПЕРСОНАЛЬНЫЙ СОСТАВ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Совета по развитию искусственного интеллекта</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...11 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z175" w:id="147"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Члены Совета:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(с казахстанской стороны)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -13145,71 +12059,66 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 советник Президента Республики Казахстан по международным вопросам</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z176" w:id="148"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       члены Совета:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(с иностранной стороны)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
@@ -14771,124 +13680,124 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 основатель Института исследований индустрии искусственного интеллекта при университете Цинхуа, Китайская Народная Республика (по согласованию)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z177" w:id="93"/>
+    <w:bookmarkStart w:name="z177" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkEnd w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>