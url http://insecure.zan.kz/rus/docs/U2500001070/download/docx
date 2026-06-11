--- v0 (2025-12-22)
+++ v1 (2026-06-11)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="eeeab95" w14:textId="eeeab95">
+    <w:p w14:paraId="44b3fc2" w14:textId="44b3fc2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении перечня руководящих должностей правоохранительных органов и органов гражданской защиты Республики Казахстан, подлежащих ротации, и Правил их перемещения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Указ Президента Республики Казахстан от 31 октября 2025 года № 1070</w:t>
+        <w:t>Указ Президента Республики Казахстан от 31 октября 2025 года № 1070.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
@@ -212,68 +212,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в Собрании актов Президента и</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Правительства Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с частью второй </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -288,272 +271,191 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 31 Закона Республики Казахстан "О правоохранительной службе" ПОСТАНОВЛЯЮ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="0"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Утвердить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Перечень руководящих должностей правоохранительных органов и органов гражданской защиты Республики Казахстан, подлежащих ротации, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему Указу;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z8" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Правила перемещения руководящих должностей правоохранительных органов и органов гражданской защиты Республики Казахстан, подлежащих ротации, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему Указу.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z9" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Генеральной прокуратуре Республики Казахстан, Агентству Республики Казахстан по финансовому мониторингу, Министерству внутренних дел Республики Казахстан и Министерству по чрезвычайным ситуациям Республики Казахстан принять необходимые меры, вытекающие из настоящего Указа.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Настоящий Указ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -569,58 +471,75 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Президент</w:t>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Президент</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -662,68 +581,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>К. Токаев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -802,1114 +703,1080 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 31 октября 2025 года № 1070</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z13" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПЕРЕЧЕНЬ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>руководящих должностей правоохранительных органов и органов гражданской защиты Республики Казахстан, подлежащих ротации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="1"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z14" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Генеральная прокуратура Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z15" w:id="2"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z15" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Руководитель Аппарата Генерального Прокурора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z16" w:id="3"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z16" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Начальник Службы Генеральной прокуратуры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z17" w:id="4"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z17" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Начальник Департамента Генеральной прокуратуры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z18" w:id="5"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z18" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Заместитель начальника Службы Генеральной прокуратуры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z19" w:id="6"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Ректор Академии правоохранительных органов при Генеральной прокуратуре (далее – Академия);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z20" w:id="7"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Первый проректор Академии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z21" w:id="8"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Проректор Академии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z22" w:id="9"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Председатель Комитета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z23" w:id="10"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Первый заместитель председателя Комитета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z24" w:id="11"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Заместитель председателя Комитета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z25" w:id="12"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Начальник территориального и приравненного к нему органа Комитета по правовой статистике и специальным учетам Генеральной прокуратуры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z26" w:id="13"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Заместитель начальника территориального и приравненного к нему органа Комитета по правовой статистике и специальным учетам Генеральной прокуратуры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z27" w:id="14"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Главный транспортный прокурор;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z28" w:id="15"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Первый заместитель Главного транспортного прокурора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z29" w:id="16"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Заместитель Главного транспортного прокурора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z30" w:id="17"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Региональный транспортный прокурор;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z31" w:id="18"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Прокурор области и приравненный к нему прокурор (городов республиканского значения и столицы);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z32" w:id="19"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Первый заместитель прокурора области и приравненного к нему прокурора (городов республиканского значения и столицы);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z33" w:id="20"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Заместитель прокурора области и приравненного к нему прокурора (городов республиканского значения и столицы);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z34" w:id="21"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Районный и приравненный к нему (городской, межрайонный, а также специализированный) прокурор.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z35" w:id="22"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Агентство Республики Казахстан по финансовому мониторингу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z36" w:id="23"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Руководитель Аппарата Агентства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z37" w:id="24"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Руководитель Департамента Агентства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z38" w:id="25"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Руководитель Департамента экономических расследований по городу Астане, Алматы, Шымкенту, области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z39" w:id="26"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Заместитель руководителя Департамента экономических расследований по городу Астане, Алмате, Шымкенту, области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z40" w:id="27"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство внутренних дел Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z41" w:id="28"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Руководитель Аппарата Министерства внутренних дел;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z42" w:id="29"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Начальник Департамента Министерства внутренних дел;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z43" w:id="30"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z43" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Председатель Комитета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z44" w:id="31"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z44" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Заместитель председателя Комитета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z45" w:id="32"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z45" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Начальник Департамента полиции области, города республиканского значения, столицы, на транспорте;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z46" w:id="33"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z46" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Первый заместитель начальника Департамента полиции области, города республиканского значения, столицы, на транспорте;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z47" w:id="34"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z47" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Заместитель начальника Департамента полиции области, города республиканского значения, столицы, на транспорте;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z48" w:id="35"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z48" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Начальник городского, районного, линейного управления (отдела) полиции Департамента полиции области, города республиканского значения, столицы, на транспорте;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z49" w:id="36"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z49" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Начальник Департамента уголовно-исполнительной системы области, города республиканского значения и столицы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z50" w:id="37"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z50" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Заместитель начальника Департамента уголовно-исполнительной системы области, города республиканского значения и столицы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z51" w:id="38"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z51" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Начальник высшего учебного заведения Министерства внутренних дел;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z52" w:id="39"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z52" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Заместитель начальника высшего учебного заведения Министерства внутренних дел.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z53" w:id="40"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z53" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство по чрезвычайным ситуациям Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z54" w:id="41"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z54" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Председатель Комитета противопожарной службы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z55" w:id="42"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z55" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Заместитель председателя Комитета противопожарной службы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z56" w:id="43"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z56" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Председатель Комитета предупреждения чрезвычайных ситуаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z57" w:id="44"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z57" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Заместитель председателя Комитета предупреждения чрезвычайных ситуаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z58" w:id="45"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z58" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Первый заместитель начальника Департамента по чрезвычайным ситуациям области, города республиканского значения и столицы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z59" w:id="46"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z59" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Заместитель начальника Департамента по чрезвычайным ситуациям области, города республиканского значения и столицы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z60" w:id="47"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z60" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Начальник городского, районного (районного в городе) управления по чрезвычайным ситуациям Департамента по чрезвычайным ситуациям области, города республиканского значения и столицы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z61" w:id="48"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z61" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="54"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1988,1079 +1855,961 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 31 октября 2025 года № 1070</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z63" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПРАВИЛА</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>перемещения руководящих должностей правоохранительных органов и органов гражданской защиты Республики Казахстан, подлежащих ротации</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...5 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z64" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила перемещения руководящих должностей правоохранительных органов и органов гражданской защиты Республики Казахстан, подлежащих ротации, (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 31 Закона Республики Казахстан "О правоохранительной службе" (далее – Закон).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z65" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Правила определяют порядок ротации сотрудников, занимающих руководящие должности в правоохранительных органах и органах гражданской защиты Республики Казахстан (далее – сотрудники).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z66" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Ротация сотрудников осуществляется на плановой основе по решению руководителя правоохранительного органа и органа гражданской защиты один раз в три года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z67" w:id="49"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z67" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом указанный срок не возобновляется при переназначении сотрудников на равнозначные ранее занимаемым должностям после реорганизации государственного органа, изменения структуры либо переименования должностей, а также в случае возложения на сотрудников дополнительных функциональных обязанностей без изменения занимаемой должности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z68" w:id="50"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z68" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В срок для проведения ротации не включается период отсутствия сотрудника на работе более двух месяцев подряд в связи с выходом в учебный отпуск или отпуск без сохранения заработной платы по уходу за ребенком до достижения им возраста трех лет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z69" w:id="51"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z69" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ротация сотрудников осуществляется путем перемещения на вакантные или временно вакантные должности либо между сотрудниками, указанными в Перечне руководящих должностей правоохранительных органов и органов гражданской защиты Республики Казахстан, подлежащих ротации (далее – Перечень).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z70" w:id="52"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z70" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ротация производится по одной из следующих схем:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z71" w:id="53"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z71" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) межуровневая ("центр – регион", "регион – центр");</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z72" w:id="54"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z72" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) межрегиональная ("регион – регион");</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z73" w:id="55"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z73" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) межсекторальная ("центр – центр").</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z74" w:id="56"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z74" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Назначение сотрудника на предыдущую должность, с которой осуществлена ротация, а также с которой он был перемещен на другую должность или освобожден от должности в связи с отказом от ротации, допускается не ранее чем через один год со дня его ротации на другую должность, перемещения или освобождения, если Президентом Республики Казахстан или Администрацией Президента Республики Казахстан (далее – Администрация) не будет принято иное решение в отношении сотрудников, назначаемых на должность и освобождаемых от должности Президентом Республики Казахстан и (или) по согласованию с ним, а также по согласованию с Администрацией.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z75" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Организация работы по проведению ротации сотрудников осуществляется кадровыми службами правоохранительных органов и органов гражданской защиты (далее – кадровые службы).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z76" w:id="57"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z76" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Ротация проводится в целях обеспечения более эффективного использования профессионального потенциала при прохождении службы в правоохранительных органах и органах гражданской защиты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z77" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Ротация, связанная с переездом в другой населенный пункт должностных лиц, имеющих (являющихся опекунами) детей с инвалидностью, в том числе усыновленных (удочеренных), или на иждивении которых находятся члены семьи, постоянно проживающие с ними и имеющие инвалидность первой или второй группы, либо родитель – пенсионер по возрасту, установленному законодательством Республики Казахстан о социальной защите, допускается только с письменного согласия данных должностных лиц. Указанные обстоятельства должны быть документально подтверждены.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z78" w:id="58"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z78" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае отказа от ротации, связанной с переездом в другой населенный пункт, сотрудникам данной категории предлагается должность не ниже ранее занимаемой в этом же населенном пункте либо по решению руководителя правоохранительного органа и органа гражданской защиты срок пребывания в должности продлевается до трех лет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z79" w:id="59"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z79" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По истечении максимального срока пребывания в должности сотруднику предлагается должность в этом же населенном пункте с учетом результатов его деятельности, профессиональных качеств, стажа правоохранительной службы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z80" w:id="60"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z80" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае отказа от предложенной должности сотрудник освобождается от занимаемой должности и зачисляется в распоряжение правоохранительного органа и органа гражданской защиты для решения вопроса о его дальнейшем прохождении службы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z81" w:id="61"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z81" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Сотрудникам, подлежащим ротации, на период исполнения должностных обязанностей предоставляется служебное жилье без права приватизации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z82" w:id="62"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z82" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Ротация сотрудника осуществляется лицом, имеющим право назначения на должность и освобождения от должности соответствующего сотрудника правоохранительного органа и органа гражданской защиты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z83" w:id="63"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z83" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ротация сотрудников, назначаемых на должность и освобождаемых от должности Президентом Республики Казахстан и (или) по согласованию с ним, а также по согласованию с Администрацией, осуществляется по согласованию с Президентом Республики Казахстан и (или) Администрацией.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z84" w:id="64"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z84" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ротация сотрудников осуществляется при условии их соответствия квалификационным требованиям, предъявляемым к категориям должностей правоохранительных органов и органов гражданской защиты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z85" w:id="65"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z85" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Перемещение по службе лиц среднего, старшего и высшего начальствующего состава в порядке ротации осуществляется на равнозначные должности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z86" w:id="66"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z86" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Основанием для ротации сотрудников является годовой план ротации сотрудников, занимающих руководящие должности в правоохранительных органах и органах гражданской защиты Республики Казахстан (далее – план ротации), утверждаемый руководителем правоохранительного органа и органа гражданской защиты по представлению кадровых служб.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z87" w:id="67"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z87" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Ежегодно до 1 октября уполномоченные руководители вносят в кадровые службы предложения по плану ротации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z88" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Ежегодно до 1 ноября кадровой службой формируется и вносится на утверждение руководителя правоохранительного органа и органа гражданской защиты план ротации на предстоящий год по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z89" w:id="68"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z89" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Утвержденный план ротации направляется для сведения уполномоченным руководителям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z90" w:id="69"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z90" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. В плане ротации указываются следующие сведения о сотрудниках: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z91" w:id="70"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z91" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) фамилия, имя, отчество (при его наличии), дата рождения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z92" w:id="71"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z92" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) должность сотрудника, специальное звание или классный чин;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z93" w:id="72"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z93" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) дата истечения трехлетнего срока полномочий сотрудника в занимаемой должности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z94" w:id="73"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z94" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) категория должности, предусмотренная для ротации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z95" w:id="74"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z95" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) семейное положение и численность членов семьи, наличие у сотрудника (являющегося опекуном) детей с инвалидностью, в том числе усыновленных (удочеренных), или членов семьи, состоящих на иждивении, постоянно проживающих с ним и имеющих инвалидность первой или второй группы, либо родителя – пенсионера по возрасту, установленному законодательством Республики Казахстан о социальной защите;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z96" w:id="75"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z96" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) информация о необходимости служебного жилья.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z97" w:id="76"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z97" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Кадровая служба ознакамливает сотрудников, подлежащих ротации, с планом ротации под подпись.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z98" w:id="77"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z98" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. При проведении ротации сотрудников, назначаемых на должность и освобождаемых от должности Президентом Республики Казахстан и (или) по согласованию с ним, а также по согласованию с Администрацией, руководитель правоохранительного органа и органа гражданской защиты направляет в Администрацию:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z99" w:id="78"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z99" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) представление на сотрудника (с указанием основания ротации);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z100" w:id="79"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z100" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) послужной список сотрудника с фотографией (с указанием сведений о прохождении обязательной специальной проверки);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z101" w:id="80"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z101" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) автобиографию сотрудника.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z102" w:id="81"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z102" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Материалы в Администрацию направляются в срок не позднее тридцати календарных дней до наступления срока ротации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z103" w:id="82"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z103" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. После получения положительного решения о ротации кадровая служба в течение трех рабочих дней готовит приказ руководителя правоохранительного органа и органа гражданской защиты о назначении на должность.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z104" w:id="83"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z104" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Решение Президента Республики Казахстан о назначении на должность оформляется распоряжением Президента Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z105" w:id="84"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z105" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Акт о назначении сотрудника на должность объявляется сотруднику в течение трех рабочих дней со дня его издания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z106" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Для согласования продления срока пребывания в должности сотрудников в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3075,108 +2824,92 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 31 Закона и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил заместитель руководителя правоохранительного органа и органа гражданской защиты или уполномоченный руководитель вносит на имя руководителя правоохранительного органа и органа гражданской защиты представление с указанием основания продления срока пребывания в должности с приложением подтверждающих документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z107" w:id="85"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z107" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Материалы направляются в срок не позднее тридцати календарных дней до наступления срока ротации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z108" w:id="86"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z108" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. После получения положительного решения о продлении срока пребывания в должности кадровая служба в течение трех рабочих дней готовит приказ о продлении срока пребывания в должности, который объявляется сотруднику в течение трех рабочих дней со дня его издания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z109" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Для согласования продления срока пребывания в должности сотрудников, назначаемых на должность и освобождаемых от должности Президентом Республики Казахстан и (или) по согласованию с ним, а также по согласованию с Администрацией в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3191,168 +2924,152 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 31 Закона и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, руководитель правоохранительного органа и органа гражданской защиты направляет в Администрацию:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z110" w:id="87"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z110" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) представление на сотрудника (с указанием основания продления срока пребывания в должности с приложением подтверждающих документов);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z111" w:id="88"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z111" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) послужной список сотрудника с фотографией (с указанием сведений о прохождении обязательной специальной проверки);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z112" w:id="89"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z112" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) автобиографию сотрудника.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z113" w:id="90"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z113" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Материалы в Администрацию направляются в срок не позднее тридцати календарных дней до наступления срока ротации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z114" w:id="91"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z114" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. О принятом решении Администрация оповещает правоохранительный орган и орган гражданской защиты в срок не позднее тридцати календарных дней с момента поступления материалов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z115" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Ротация в интересах службы допускается независимо от срока пребывания на должности и без согласия сотрудника, за исключением сотрудников, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3367,188 +3084,172 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 31 Закона и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z116" w:id="92"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z116" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Решение о ротации сотрудников принимается лицом, имеющим право назначения на должность и освобождения от должности соответствующего сотрудника правоохранительного органа и органа гражданской защиты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z117" w:id="93"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z117" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для ротации сотрудников в интересах службы вносится предложение с указанием мотивированного обоснования ротации и приложением подтверждающих документов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z118" w:id="94"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z118" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) на имя руководителя правоохранительного органа и органа гражданской защиты – его заместителем или уполномоченным руководителем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z119" w:id="95"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z119" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) на имя уполномоченного руководителя – его заместителем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z120" w:id="96"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z120" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ротация сотрудников осуществляется с учетом их соответствия квалификационным требованиям, предъявляемым к категориям должностей правоохранительных органов и органов гражданской защиты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z121" w:id="97"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z121" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Принятое решение оформляется приказом руководителя правоохранительного органа и органа гражданской защиты или уполномоченного руководителя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z122" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ротация в интересах службы сотрудников, назначаемых на должность и освобождаемых от должности Президентом Республики Казахстан и (или) по согласованию с ним, а также по согласованию с Администрацией, осуществляется в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3563,68 +3264,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил по согласованию с Президентом Республики Казахстан или Администрацией.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z123" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. Сотрудники, находящиеся на дату введения в действие настоящего Указа на должностях, указанных в Перечне, три и более лет, с учетом положений </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3639,144 +3324,111 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 31 Закона и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, подлежат ротации.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z124" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. Ротация сотрудников в случаях, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, осуществляется в течение шести месяцев с момента введения в действие настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z125" w:id="98"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z125" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="117"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3959,96 +3611,80 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z128" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПЛАН</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ротации сотрудников, занимающих руководящие должности в правоохранительных органах и органах гражданской защиты Республики Казахстан, на 20___ год</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="118"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -4250,124 +3886,124 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Информация о необходимости служебного жилья</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z129" w:id="99"/>
+    <w:bookmarkStart w:name="z129" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4693,31 +4329,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>