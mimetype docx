--- v0 (2025-10-27)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="405579a" w14:textId="405579a">
+    <w:p w14:paraId="e1fcc0a" w14:textId="e1fcc0a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,342 +93,273 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О некоторых вопросах Комитета национальной безопасности Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Указ Президента Республики Казахстан от 14 июля 2025 года № 944</w:t>
-[...14 lines deleted...]
-      </w:pPr>
+        <w:t>Указ Президента Республики Казахстан от 14 июля 2025 года № 944.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z7" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 2 статьи 17-1 Конституционного закона Республики Казахстан "О Президенте Республики Казахстан" ПОСТАНОВЛЯЮ:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z8" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемое </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Положение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о Службе по противодействию коррупции Комитета национальной безопасности Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z9" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Реорганизовать республиканские государственные учреждения согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему Указу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="0"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z10" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Внести изменения и дополнения в следующие указы Президента Республики Казахстан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z11" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 1 апреля 1996 года № 2922 "Об утверждении Положения о Комитете национальной безопасности Республики Казахстан":</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z12" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Положении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о Комитете национальной безопасности Республики Казахстан, утвержденном вышеназванным Указом:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -441,86 +372,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1. Комитет национальной безопасности Республики Казахстан (далее – Комитет национальной безопасности) – непосредственно подчиненный и подотчетный Президенту Республики Казахстан специальный государственный орган Республики Казахстан, осуществляющий руководство в пределах своих полномочий единой системой органов национальной безопасности Республики Казахстан (далее – органы национальной безопасности), разведывательной, контрразведывательной, оперативно-розыскной деятельностью, в области защиты и охраны Государственной границы Республики Казахстан (далее – Государственная граница), обеспечения правительственной связью и организации шифровальной работы, пресечения актов терроризма и иных особо опасных преступных посягательств на личность, общество и государство, организации деятельности авиации органов национальной безопасности, выявления, пресечения, раскрытия и расследования коррупционных правонарушений, защиты государственных секретов, и является уполномоченным органом по защите государственных секретов в Республике Казахстан.";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -533,70 +448,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> дополнить подпунктом 4-1) следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="1"/>
+    <w:bookmarkStart w:name="z16" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "4-1) Служба по противодействию коррупции Комитета национальной безопасности;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -609,202 +524,170 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> дополнить подпунктом 11-1) следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="2"/>
+    <w:bookmarkStart w:name="z18" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "11-1) выявление, пресечение, раскрытие и расследование коррупционных правонарушений;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z19" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="3"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z20" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       дополнить подпунктом 34-1) следующего содержания: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z21" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "34-1) участие в выполнении задач территориальной обороны Республики Казахстан в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О территориальной обороне Республики Казахстан;";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -837,186 +720,170 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>211)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="4"/>
+    <w:bookmarkStart w:name="z23" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "210) разработка и утверждение правил деятельности жилищных комиссий и работы информационной системы органов национальной безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z24" w:id="5"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z24" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       211) разработка и утверждение правил осуществления жилищных выплат сотруднику и военнослужащему действующего резерва, штатному негласному сотруднику органов национальной безопасности;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z25" w:id="6"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z25" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дополнить подпунктом 211-1) следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z26" w:id="7"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z26" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "211-1) разработка и утверждение перечня закрытых и обособленных военных городков, иных закрытых объектов, содержание служебных жилищ и централизованное отопление в которых обеспечиваются за счет бюджетных средств, а также в которых служебное жилище не подлежит приватизации;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z27" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 22 июля 2019 года № 74 "О некоторых вопросах Агентства Республики Казахстан по делам государственной службы и Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы)":</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1069,144 +936,110 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 исключить.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Признать утратившими силу некоторые указы Президента Республики Казахстан согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему Указу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="8"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z30" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Настоящий Указ вводится в действие со дня подписания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="18"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1222,58 +1055,75 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Президент</w:t>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Президент</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -1315,68 +1165,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>К. Токаев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1455,2600 +1287,2860 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 14 июля 2025 года № 944</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z33" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...7 lines deleted...]
-    </w:p>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ПОЛОЖЕНИЕ</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>о Службе по противодействию коррупции Комитета национальной безопасности Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z34" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ПОЛОЖЕНИЕ</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z35" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Служба по противодействию коррупции Комитета национальной безопасности Республики Казахстан (далее – Служба) является ведомством Комитета национальной безопасности Республики Казахстан (далее – КНБ), осуществляющим выявление, пресечение, раскрытие и расследование коррупционных правонарушений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z36" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Служба осуществляет свою деятельность в соответствии с Конституцией и законами Республики Казахстан, актами Президента Республики Казахстан, иными нормативными правовыми актами и международными договорами Республики Казахстан, а также настоящим Положением.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z37" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Служба является юридическим лицом в организационно-правовой форме республиканского государственного учреждения, имеет печати и штампы со своим наименованием на казахском языке, бланки установленного образца, в соответствии с законодательством Республики Казахстан счета в органах казначейства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z38" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Служба вступает в гражданско-правовые отношения от собственного имени.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z39" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Служба имеет право выступать стороной гражданско-правовых отношений от имени государства, если она уполномочена на это в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z40" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Служба по вопросам своей компетенции в установленном законодательством Республики Казахстан порядке принимает решения, оформляемые приказами руководителя Службы и другими актами, предусмотренными законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z41" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Структура и лимит штатной численности Службы утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z42" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Местонахождение юридического лица: 010000, город Астана, район Нұра, проспект Кабанбай батыра, 19, блок Б.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z43" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Полное наименование Службы – республиканское государственное учреждение "Служба по противодействию коррупции Комитета национальной безопасности Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z44" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Настоящее Положение является учредительным документом Службы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z45" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Финансирование деятельности Службы осуществляется из республиканского бюджета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z46" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Службе запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями Службы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z47" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если Службе законодательными актами Республики Казахстан предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в государственный бюджет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z48" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>о Службе по противодействию коррупции Комитета национальной безопасности Республики Казахстан</w:t>
-[...357 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Задачи, права и обязанности Службы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z49" w:id="20"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z49" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Задачи:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z50" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) выработка предложений по разработке и реализации антикоррупционной политики; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="21"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z51" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) выявление, пресечение, раскрытие и расследование коррупционных правонарушений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z52" w:id="22"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z52" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) иные задачи, предусмотренные законами Республики Казахстан и актами Президента Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z53" w:id="23"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z53" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Права и обязанности:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z54" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) вносить в установленном порядке предложения по вопросам противодействия коррупции в пределах компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...23 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 2) пункта 14 предусматривается в редакции Указа Президента РК от 02.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1258</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) запрашивать и получать от государственных органов, организаций, должностных лиц необходимую информацию и материалы, в том числе из информационных ресурсов, в порядке, установленном законодательством Республики Казахстан; </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) проводить контрразведывательные, общие и специальные оперативно-розыскные мероприятия;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z57" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) проводить анализ практики оперативно-розыскной и следственной деятельности, досудебного расследования по коррупционным преступлениям, </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="24"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z58" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       а также контрразведывательной деятельности; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z59" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) по имеющимся в производстве уголовным делам подвергать приводу лиц, уклоняющихся от явки по вызову; </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z60" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) изымать или производить выемку документов, товаров, предметов или иного имущества в соответствии с уголовно-процессуальным законодательством Республики Казахстан и (или) законодательством Республики Казахстан об административных правонарушениях; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="25"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z61" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) использовать изоляторы временного содержания, следственные изоляторы в порядке, предусмотренном законодательством Республики Казахстан; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z62" w:id="26"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z62" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) вносить государственным органам, организациям или лицам, исполняющим в них управленческие функции, представления по устранению обстоятельств, способствовавших совершению уголовного правонарушения и других нарушений закона, в порядке, установленном уголовно-процессуальным законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z63" w:id="27"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z63" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) требовать производства ревизий, налоговых и других проверок, аудита и оценки от уполномоченных органов, должностных лиц и субъектов квазигосударственного сектора в случаях, предусмотренных законодательством Республики Казахстан; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z64" w:id="28"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 10) пункта 14 предусматривается в редакции Указа Президента РК от 02.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1258</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) в соответствии с законодательством Республики Казахстан использовать информационные системы, обеспечивающие решение возложенных на нее задач, организовывать исследование в ходе досудебного расследования, производства по делам об административных правонарушениях в порядке, установленном законодательством;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z65" w:id="29"/>
+    <w:bookmarkStart w:name="z65" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) совершенствовать формы и методы борьбы с коррупционными правонарушениями, определять организацию и тактику контрразведывательной и оперативно-розыскной деятельности, вырабатывать и реализовывать меры по повышению ее эффективности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z66" w:id="30"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z66" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) конвоировать задержанных и лиц, заключенных под стражу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z67" w:id="31"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z67" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13) разрабатывать и принимать правовые акты в пределах своей компетенции; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z68" w:id="32"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 14) пункта 14 предусматривается в редакции Указа Президента РК от 02.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1258</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) внедрять и развивать информационные системы и цифровые инструменты для выявления коррупционных правонарушений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z69" w:id="33"/>
+    <w:bookmarkStart w:name="z69" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) обращаться в суд;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z70" w:id="34"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z70" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) осуществлять иные права, предусмотренные законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z71" w:id="35"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z71" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17) в случаях выявления нарушений законодательства Республики Казахстан о противодействии коррупции принимать в пределах своей компетенции меры в установленном законодательством порядке по их устранению; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z72" w:id="36"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z72" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18) соблюдать законность при приеме, регистрации, учете и рассмотрении заявлений, сообщений, жалоб и иной информации о правонарушениях; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z73" w:id="37"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z73" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) принимать и рассматривать обращения физических и юридических лиц в порядке и сроки, предусмотренные Административным процедурно-процессуальным кодексом Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z74" w:id="38"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z74" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) в пределах компетенции Службы обеспечивать выявление, пресечение, раскрытие и расследование преступлений путем осуществления контрразведывательных и оперативно-розыскных мероприятий, негласных следственных действий, фиксации их результатов для использования в уголовном процессе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z75" w:id="39"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z75" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) осуществлять досудебное расследование в порядке, предусмотренном уголовно-процессуальным законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z76" w:id="40"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z76" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) принимать, регистрировать и рассматривать заявления и сообщения о совершенных или готовящихся преступлениях, своевременно принимать меры по их пресечению, раскрытию, задержанию лиц, их совершивших, и недопущению общественно опасных деяний;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z77" w:id="41"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z77" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23) учитывать и осуществлять контроль за сохранностью оружия, боеприпасов, специальных средств, состоящих на вооружении Службы; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z78" w:id="42"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z78" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) учитывать и хранить уголовные дела, по которым сроки досудебного расследования прерваны, вещественные доказательства по уголовным делам, а также дела оперативного учета и негласных следственных действий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z79" w:id="43"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z79" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25) рассматривать акты прокурорского реагирования и судебные акты; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z80" w:id="44"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z80" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26) осуществлять производство по делам об административных правонарушениях, а также принимать меры обеспечения производства по делу об административном правонарушении в порядке, установленном Кодексом Республики Казахстан об административных правонарушениях; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z81" w:id="45"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z81" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27) проводить мероприятия по установлению местонахождения и задержанию лиц, находящихся в розыске;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z82" w:id="46"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z82" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28) организовывать в пределах установленной компетенции Службы экстрадицию лиц, находящихся в розыске; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z83" w:id="47"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z83" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29) взаимодействовать в установленном порядке с подразделениями, ведомствами, территориальными и иными органами национальной безопасности Республики Казахстан, а также с государственными органами и организациями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z84" w:id="48"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z84" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30) обеспечивать готовность линий связи и коммуникаций, а также проводить их техническое обслуживание и ремонт;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z85" w:id="49"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z85" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31) использовать документы, иные методы и средства, зашифровывающие ведомственную принадлежность сотрудников и подразделений Службы, объектов и помещений, транспортных средств и лиц, оказывающих конфиденциальное содействие;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z86" w:id="50"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z86" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32) иметь вне места ее нахождения иные обособленные структурные подразделения, выполняющие часть функций Службы и не подлежащие учетной регистрации в уполномоченном органе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z87" w:id="51"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z87" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33) осуществлять иные обязанности, предусмотренные законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z88" w:id="52"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z88" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Функции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z89" w:id="53"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z89" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) участие в разработке и реализации документов системы государственного планирования Республики Казахстан в сфере противодействия коррупции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z90" w:id="54"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z90" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) проведение досудебного расследования; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z91" w:id="55"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z91" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) организация и осуществление оперативно-розыскной и контрразведывательной деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z92" w:id="56"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z92" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) применение специальных и других технических средств в ходе проведения негласных следственных действий, общих и специальных оперативно-розыскных мероприятий, не связанных с использованием сети связи, а также контрразведывательных мероприятий, не связанных с использованием сети связи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z93" w:id="57"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z93" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) защита и поощрение лиц, сообщивших о факте коррупционного правонарушения или иным образом оказывающих (оказавших) содействие в противодействии коррупции, в порядке, установленном законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z94" w:id="58"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z94" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) установление местонахождения и задержание лиц, находящихся в розыске, скрывшихся от следствия, дознания или суда; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z95" w:id="59"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z95" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) осуществление мониторинга реализации имущества, конфискованного по уголовным делам о коррупционных преступлениях и приобретенного на средства, добытые преступным путем; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z96" w:id="60"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z96" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) формирование ведомственной статистики; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z97" w:id="61"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z97" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) осуществление производства по делам об административных правонарушениях в порядке, установленном Кодексом Республики Казахстан об административных правонарушениях; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z98" w:id="62"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z98" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) прием, регистрация и рассмотрение заявлений, сообщений и иной информации об уголовных правонарушениях; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z99" w:id="63"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z99" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) разработка предложений по совершенствованию нормативных правовых актов в сфере противодействия коррупции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z100" w:id="64"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z100" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) взаимодействие в пределах своей компетенции с другими государственными органами, организациями и соответствующими органами иностранных государств по вопросам выявления, пресечения, раскрытия и расследования коррупционных правонарушений на основе международных договоров Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z101" w:id="65"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z101" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) участие в подготовке проектов международных договоров по вопросам выявления, пресечения, раскрытия и расследования коррупционных правонарушений и их согласование;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z102" w:id="66"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z102" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) исполнение ходатайств и запросов, поступающих из государственных органов, а также компетентных органов иностранных государств в пределах компетенции Службы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z103" w:id="67"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z103" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) изучение передового международного опыта противодействия коррупции и внедрение эффективных моделей на национальном уровне;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z104" w:id="68"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z104" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) обеспечение защиты государственных секретов и служебной информации ограниченного распространения, а также противодействие техническим разведкам в пределах компетенции Службы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z105" w:id="69"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z105" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17) учет и контроль за сохранностью оружия, боеприпасов, специальных средств защиты, состоящих на вооружении Службы; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z106" w:id="70"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z106" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) участие в разработке и реализации кадровой политики;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z107" w:id="71"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z107" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) профилактика и предупреждение правонарушений среди личного состава Службы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z108" w:id="72"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z108" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) осуществление в установленном порядке планирования, контроля и координации деятельности в сфере противодействия коррупции в пределах компетенции Службы, формирование отчетности о ее результатах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z109" w:id="73"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z109" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) финансовое и материально-техническое обеспечение оперативно-розыскной и контрразведывательной деятельности в пределах бюджетных средств, выделенных Службе на эти цели;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z110" w:id="74"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z110" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) консультирование физических и юридических лиц по вопросам противодействия коррупции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z111" w:id="75"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z111" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23) организация и несение боевого дежурства; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z112" w:id="76"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z112" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) организация и ведение документационного обеспечения в Службе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z113" w:id="77"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z113" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) обеспечение охраны, пропускного и внутриобъектового режимов, организации и несения боевой службы на объектах Службы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z114" w:id="78"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z114" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) проведение теоретических и практических занятий с личным составом на объектах Службы по планам охраны и обороны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z115" w:id="79"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z115" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27) обеспечение и оснащение объектов Службы средствами досмотра, инженерно-технической укрепленности, защиты и системами безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z116" w:id="80"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z116" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28) организация и проведение комиссионных обследований объектов Службы на предмет соответствия инженерно-технической укрепленности объектов установленным требованиям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z117" w:id="81"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 29) пункта 15 предусматривается в редакции Указа Президента РК от 02.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1258</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29) участие в реализации политики информационной безопасности, обеспечении и совершенствовании технической и информационной деятельности Службы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z118" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 30) пункта 15 предусматривается в редакции Указа Президента РК от 02.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1258</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30) эксплуатация информационных систем, обеспечивающих решение задач, возложенных на Службу, а также участие в их разработке, создании, модернизации и приобретении;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z119" w:id="83"/>
+    <w:bookmarkStart w:name="z119" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31) обеспечение функционирования ведомственных сетей связи и подготовка предложений по их развитию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z120" w:id="84"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z120" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32) осуществление шифровальной работы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z121" w:id="85"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z121" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33) иные функции, возложенные законами Республики Казахстан, а также актами Президента Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z122" w:id="86"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z122" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Статус и полномочия руководителя Службы при организации ее деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z123" w:id="87"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z123" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Руководство Службы осуществляется директором Службы, который несет персональную ответственность за выполнение возложенных на Службу задач и осуществление ею своих полномочий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z124" w:id="88"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z124" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Директор Службы назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z125" w:id="89"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z125" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Директор Службы имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z126" w:id="90"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z126" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Полномочия директора Службы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z127" w:id="91"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z127" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) организует работу Службы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z128" w:id="92"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z128" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в установленном порядке издает приказы (распоряжения) и дает указания, обязательные для исполнения сотрудниками и работниками Службы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z129" w:id="93"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z129" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) утверждает правовые акты, за исключением актов, затрагивающих права, свободы человека и гражданина;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z130" w:id="94"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z130" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) представляет Службу во взаимоотношениях с государственными органами Республики Казахстан, а также специальными и правоохранительными службами иностранных государств и международными организациями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z131" w:id="95"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z131" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) делегирует полномочия своим заместителям и должностным лицам Службы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z132" w:id="96"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z132" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) назначает на должности и освобождает от должностей сотрудников и работников Службы в пределах своей компетенции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z133" w:id="97"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z133" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) поощряет и наказывает в дисциплинарном порядке сотрудников и работников Службы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z134" w:id="98"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z134" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) оказывает в установленном законодательством порядке материальную помощь сотрудникам и работникам Службы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z135" w:id="99"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z135" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) присваивает специальные звания сотрудникам Службы в пределах своей компетенции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z136" w:id="100"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z136" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) вносит предложения Председателю КНБ по созданию, ликвидации, передислокации и преобразованию подразделений Службы, а также по еҰ структуре и штатам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z137" w:id="101"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z137" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) в пределах полномочий, определенных Председателем КНБ, решает вопросы, связанные с прохождением службы, а также трудовыми отношениями работников Службы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z138" w:id="102"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z138" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) вносит Председателю КНБ предложения по кандидатурам на присвоение специальных званий "лейтенант" и "полковник" в установленном порядке, награждению сотрудников и работников Службы ведомственными наградами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z139" w:id="103"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z139" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) утверждает положения о структурных подразделениях Службы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z140" w:id="104"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z140" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) осуществляет иные полномочия в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z141" w:id="105"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z141" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнение полномочий директора Службы в период его отсутствия осуществляется лицом, его замещающим, в соответствии с действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z142" w:id="106"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z142" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Директор Службы определяет полномочия своих заместителей в соответствии с действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z143" w:id="107"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z143" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Имущество Службы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z144" w:id="108"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z144" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Служба может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z145" w:id="109"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z145" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Имущество Службы формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности, и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z146" w:id="110"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z146" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Имущество, закрепленное за Службой, относится к республиканской собственности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z147" w:id="111"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z147" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Служба не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ней имуществом и имуществом, приобретенным за счет средств, выданных ей по плану финансирования, если иное не установлено законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z148" w:id="112"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z148" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение Службы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z149" w:id="113"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z149" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Реорганизация и упразднение Службы осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="130"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4127,706 +4219,480 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 14 июля 2025 года № 944</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z151" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПЕРЕЧЕНЬ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>реорганизуемых республиканских государственных учреждений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z152" w:id="114"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z152" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Республиканское государственное учреждение "Департамент Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы) по области Абай" – путем присоединения к республиканскому государственному учреждению "Департамент Комитета национальной безопасности Республики Казахстан по области Абай".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z153" w:id="115"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z153" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Республиканское государственное учреждение "Департамент Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы) по Акмолинской области" – путем присоединения к республиканскому государственному учреждению "Департамент Комитета национальной безопасности Республики Казахстан по Акмолинской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z154" w:id="116"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z154" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Республиканское государственное учреждение "Департамент Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы) по Актюбинской области" – путем присоединения к республиканскому государственному учреждению "Департамент Комитета национальной безопасности Республики Казахстан по Актюбинской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z155" w:id="117"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z155" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Республиканское государственное учреждение "Департамент Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы) по Алматинской области" – путем присоединения к республиканскому государственному учреждению "Департамент Комитета национальной безопасности Республики Казахстан по Алматинской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z156" w:id="118"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z156" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Республиканское государственное учреждение "Департамент Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы) по Атырауской области" – путем присоединения к республиканскому государственному учреждению "Департамент Комитета национальной безопасности Республики Казахстан по Атырауской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z157" w:id="119"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z157" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Республиканское государственное учреждение "Департамент Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы) по Западно-Казахстанской области" – путем присоединения к республиканскому государственному учреждению "Департамент Комитета национальной безопасности Республики Казахстан по Западно-Казахстанской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z158" w:id="120"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z158" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Республиканское государственное учреждение "Департамент Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы) по Жамбылской области" – путем присоединения к республиканскому государственному учреждению "Департамент Комитета национальной безопасности Республики Казахстан по Жамбылской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z159" w:id="121"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z159" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Республиканское государственное учреждение "Департамент Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы) по области Жетісу" – путем присоединения к республиканскому государственному учреждению "Департамент Комитета национальной безопасности Республики Казахстан по области Жетісу".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z160" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Республиканское государственное учреждение "Департамент Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы) по Карагандинской области" – путем присоединения к республиканскому государственному учреждению "Департамент Комитета национальной безопасности Республики Казахстан по Карагандинской области".</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z161" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Республиканское государственное учреждение "Департамент Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы) по Костанайской области" – путем присоединения к республиканскому государственному учреждению "Департамент Комитета национальной безопасности Республики Казахстан по Костанайской области".</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z162" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Республиканское государственное учреждение "Департамент Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы) по Кызылординской области" – путем присоединения к республиканскому государственному учреждению "Департамент Комитета национальной безопасности Республики Казахстан по Кызылординской области и городу Байконыр".</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z163" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Республиканское государственное учреждение "Департамент Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы) по Мангистауской области" – путем присоединения к республиканскому государственному учреждению "Департамент Комитета национальной безопасности Республики Казахстан по Мангистауской области".</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z164" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Республиканское государственное учреждение "Департамент Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы) по Павлодарской области" – путем присоединения к республиканскому государственному учреждению "Департамент Комитета национальной безопасности Республики Казахстан по Павлодарской области".</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z165" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Республиканское государственное учреждение "Департамент Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы) по Северо-Казахстанской области" – путем присоединения к республиканскому государственному учреждению "Департамент Комитета национальной безопасности Республики Казахстан по Северо-Казахстанской области".</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z166" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Республиканское государственное учреждение "Департамент Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы) по Туркестанской области" – путем присоединения к республиканскому государственному учреждению "Департамент Комитета национальной безопасности Республики Казахстан по Туркестанской области".</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z167" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Республиканское государственное учреждение "Департамент Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы) по области Ұлытау" – путем присоединения к республиканскому государственному учреждению "Департамент Комитета национальной безопасности Республики Казахстан по области Ұлытау".</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z168" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Республиканское государственное учреждение "Департамент Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы) по Восточно-Казахстанской области" – путем присоединения к республиканскому государственному учреждению "Департамент Комитета национальной безопасности Республики Казахстан по Восточно-Казахстанской области".</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z169" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Республиканское государственное учреждение "Департамент Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы) по городу Астане" – путем присоединения к республиканскому государственному учреждению "Департамент Комитета национальной безопасности Республики Казахстан по городу Астане".</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z170" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Республиканское государственное учреждение "Департамент Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы) по городу Алматы" – путем присоединения к республиканскому государственному учреждению "Департамент Комитета национальной безопасности Республики Казахстан по городу Алматы".</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z171" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Республиканское государственное учреждение "Департамент Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы) по городу Шымкенту" – путем присоединения к республиканскому государственному учреждению "Департамент Комитета национальной безопасности Республики Казахстан по городу Шымкенту".</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="151"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4905,271 +4771,201 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 14 июля 2025 года № 944</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z173" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПЕРЕЧЕНЬ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>утративших силу некоторых указов Президента Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...5 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z174" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Абзацы двадцатый, двадцать первый, двадцать второй, двадцать третий, двадцать четвертый, двадцать пятый, двадцать шестой, двадцать седьмой и двадцать восьмой </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункта 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 Указа Президента Республики Казахстан от 13 ноября 2020 года № 447 "О внесении изменений и дополнений в указы Президента Республики Казахстан от 29 декабря 2015 года № 152 "О некоторых вопросах прохождения государственной службы" и от 22 июля 2019 года № 74 "О некоторых вопросах Агентства Республики Казахстан по делам государственной службы и Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы)".</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z175" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Указа Президента Республики Казахстан от 26 июня 2021 года № 605 "О внесении изменений в некоторые указы Президента Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z176" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Указа Президента Республики Казахстан от 28 июля 2022 года № 970 "О некоторых вопросах Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы)".</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z177" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5204,272 +5000,225 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 2 Указа Президента Республики Казахстан от 17 ноября 2022 года № 1074 "О некоторых вопросах Агентства Республики Казахстан по делам государственной службы и Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы)".</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z178" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 3 апреля 2023 года № 166 "О внесении изменения и дополнений в Указ Президента Республики Казахстан от 22 июля 2019 года № 74 "О некоторых вопросах Агентства Республики Казахстан по делам государственной службы и Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы)".</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z179" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений и дополнений, которые вносятся в некоторые указы Президента Республики Казахстан, утвержденных Указом Президента Республики Казахстан от 17 июля 2023 года № 286 "О внесении изменений и дополнений в некоторые указы Президента Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z180" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Абзацы четвертый, пятый, шестой, седьмой, восьмой, девятый, десятый, одиннадцатый, двенадцатый, тринадцатый, четырнадцатый и пятнадцатый </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений и дополнений, которые вносятся в некоторые указы Президента Республики Казахстан, утвержденных Указом Президента Республики Казахстан от 23 апреля 2025 года № 853 "О внесении изменений и дополнений в некоторые указы Президента Республики Казахстан".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5795,31 +5544,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>