--- v1 (2026-06-09)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e1fcc0a" w14:textId="e1fcc0a">
+    <w:p w14:paraId="aa86f7b" w14:textId="aa86f7b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,266 +100,333 @@
         </w:rPr>
         <w:t>О некоторых вопросах Комитета национальной безопасности Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ Президента Республики Казахстан от 14 июля 2025 года № 944.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:name="z7" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В соответствии с </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z8" w:id="1"/>
+      В соответствии с подпунктом 3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 20 Конституционного закона Республики Казахстан "О Президенте Республики Казахстан" ПОСТАНОВЛЯЮ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z8" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемое </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Положение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о Службе по противодействию коррупции Комитета национальной безопасности Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z9" w:id="2"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z9" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Реорганизовать республиканские государственные учреждения согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему Указу.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z10" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Внести изменения и дополнения в следующие указы Президента Республики Казахстан:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z10" w:id="3"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z11" w:id="4"/>
+    <w:bookmarkStart w:name="z11" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 1 апреля 1996 года № 2922 "Об утверждении Положения о Комитете национальной безопасности Республики Казахстан":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z12" w:id="5"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z12" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Положении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о Комитете национальной безопасности Республики Казахстан, утвержденном вышеназванным Указом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -372,70 +439,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="6"/>
+    <w:bookmarkStart w:name="z14" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1. Комитет национальной безопасности Республики Казахстан (далее – Комитет национальной безопасности) – непосредственно подчиненный и подотчетный Президенту Республики Казахстан специальный государственный орган Республики Казахстан, осуществляющий руководство в пределах своих полномочий единой системой органов национальной безопасности Республики Казахстан (далее – органы национальной безопасности), разведывательной, контрразведывательной, оперативно-розыскной деятельностью, в области защиты и охраны Государственной границы Республики Казахстан (далее – Государственная граница), обеспечения правительственной связью и организации шифровальной работы, пресечения актов терроризма и иных особо опасных преступных посягательств на личность, общество и государство, организации деятельности авиации органов национальной безопасности, выявления, пресечения, раскрытия и расследования коррупционных правонарушений, защиты государственных секретов, и является уполномоченным органом по защите государственных секретов в Республике Казахстан.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -448,70 +515,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> дополнить подпунктом 4-1) следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="7"/>
+    <w:bookmarkStart w:name="z16" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "4-1) Служба по противодействию коррупции Комитета национальной безопасности;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -524,170 +591,170 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> дополнить подпунктом 11-1) следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="8"/>
+    <w:bookmarkStart w:name="z18" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "11-1) выявление, пресечение, раскрытие и расследование коррупционных правонарушений;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z19" w:id="9"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z19" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z20" w:id="10"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z20" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       дополнить подпунктом 34-1) следующего содержания: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z21" w:id="11"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z21" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "34-1) участие в выполнении задач территориальной обороны Республики Казахстан в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О территориальной обороне Республики Казахстан;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -720,170 +787,170 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>211)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="12"/>
+    <w:bookmarkStart w:name="z23" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "210) разработка и утверждение правил деятельности жилищных комиссий и работы информационной системы органов национальной безопасности;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z24" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      211) разработка и утверждение правил осуществления жилищных выплат сотруднику и военнослужащему действующего резерва, штатному негласному сотруднику органов национальной безопасности;";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z24" w:id="13"/>
-[...15 lines deleted...]
-      211) разработка и утверждение правил осуществления жилищных выплат сотруднику и военнослужащему действующего резерва, штатному негласному сотруднику органов национальной безопасности;";</w:t>
+    <w:bookmarkStart w:name="z25" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить подпунктом 211-1) следующего содержания:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z25" w:id="14"/>
-[...15 lines deleted...]
-      дополнить подпунктом 211-1) следующего содержания:</w:t>
+    <w:bookmarkStart w:name="z26" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "211-1) разработка и утверждение перечня закрытых и обособленных военных городков, иных закрытых объектов, содержание служебных жилищ и централизованное отопление в которых обеспечиваются за счет бюджетных средств, а также в которых служебное жилище не подлежит приватизации;";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z26" w:id="15"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z27" w:id="16"/>
+    <w:bookmarkStart w:name="z27" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 22 июля 2019 года № 74 "О некоторых вопросах Агентства Республики Казахстан по делам государственной службы и Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы)":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -936,110 +1003,110 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 исключить.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="17"/>
+    <w:bookmarkStart w:name="z29" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Признать утратившими силу некоторые указы Президента Республики Казахстан согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему Указу.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z30" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Настоящий Указ вводится в действие со дня подписания.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z30" w:id="18"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="18"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1287,496 +1354,574 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 14 июля 2025 года № 944</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z33" w:id="19"/>
+    <w:bookmarkStart w:name="z33" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПОЛОЖЕНИЕ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>о Службе по противодействию коррупции Комитета национальной безопасности Республики Казахстан</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z34" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z34" w:id="20"/>
+    <w:bookmarkStart w:name="z35" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Служба по противодействию коррупции Комитета национальной безопасности Республики Казахстан (далее – Служба) является ведомством Комитета национальной безопасности Республики Казахстан (далее – КНБ), осуществляющим выявление, пресечение, раскрытие и расследование коррупционных правонарушений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z36" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Служба осуществляет свою деятельность в соответствии с Конституцией и законами Республики Казахстан, актами Президента Республики Казахстан, иными нормативными правовыми актами и международными договорами Республики Казахстан, а также настоящим Положением.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z37" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Служба является юридическим лицом в организационно-правовой форме республиканского государственного учреждения, имеет печати и штампы со своим наименованием на казахском языке, бланки установленного образца, в соответствии с законодательством Республики Казахстан счета в органах казначейства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z38" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Служба вступает в гражданско-правовые отношения от собственного имени.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z39" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Служба имеет право выступать стороной гражданско-правовых отношений от имени государства, если она уполномочена на это в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z40" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Служба по вопросам своей компетенции в установленном законодательством Республики Казахстан порядке принимает решения, оформляемые приказами руководителя Службы и другими актами, предусмотренными законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z41" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Структура и лимит штатной численности Службы утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z42" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Местонахождение юридического лица: 010000, город Астана, район Нұра, проспект Кабанбай батыра, 19, блок Б.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z43" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Полное наименование Службы – республиканское государственное учреждение "Служба по противодействию коррупции Комитета национальной безопасности Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z44" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Настоящее Положение является учредительным документом Службы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z45" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Финансирование деятельности Службы осуществляется из республиканского бюджета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z46" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Службе запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями Службы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если Службе законами Республики Казахстан предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в государственный бюджет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
-[...239 lines deleted...]
-      12. Службе запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями Службы.</w:t>
+        <w:t xml:space="preserve"> Глава 2. Задачи, права и обязанности Службы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z47" w:id="33"/>
-[...15 lines deleted...]
-      Если Службе законодательными актами Республики Казахстан предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в государственный бюджет.</w:t>
+    <w:bookmarkStart w:name="z49" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Задачи:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z48" w:id="34"/>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z50" w:id="36"/>
+    <w:bookmarkStart w:name="z50" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) выработка предложений по разработке и реализации антикоррупционной политики; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z51" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) выявление, пресечение, раскрытие и расследование коррупционных правонарушений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z52" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) иные задачи, предусмотренные законами Республики Казахстан и актами Президента Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z51" w:id="37"/>
-[...15 lines deleted...]
-      2) выявление, пресечение, раскрытие и расследование коррупционных правонарушений;</w:t>
+    <w:bookmarkStart w:name="z53" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Права и обязанности:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z52" w:id="38"/>
-[...15 lines deleted...]
-      3) иные задачи, предусмотренные законами Республики Казахстан и актами Президента Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z54" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) вносить в установленном порядке предложения по вопросам противодействия коррупции в пределах компетенции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z53" w:id="39"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1847,2300 +1992,2300 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) запрашивать и получать от государственных органов, организаций, должностных лиц необходимую информацию и материалы, в том числе из информационных ресурсов, в порядке, установленном законодательством Республики Казахстан; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="41"/>
+    <w:bookmarkStart w:name="z56" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) проводить контрразведывательные, общие и специальные оперативно-розыскные мероприятия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z57" w:id="42"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z57" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) проводить анализ практики оперативно-розыскной и следственной деятельности, досудебного расследования по коррупционным преступлениям, </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z58" w:id="43"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z58" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       а также контрразведывательной деятельности; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z59" w:id="44"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z59" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) по имеющимся в производстве уголовным делам подвергать приводу лиц, уклоняющихся от явки по вызову; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z60" w:id="45"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z60" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) изымать или производить выемку документов, товаров, предметов или иного имущества в соответствии с уголовно-процессуальным законодательством Республики Казахстан и (или) законодательством Республики Казахстан об административных правонарушениях; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z61" w:id="46"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z61" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) использовать изоляторы временного содержания, следственные изоляторы в порядке, предусмотренном законодательством Республики Казахстан; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z62" w:id="47"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z62" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) вносить государственным органам, организациям или лицам, исполняющим в них управленческие функции, представления по устранению обстоятельств, способствовавших совершению уголовного правонарушения и других нарушений закона, в порядке, установленном уголовно-процессуальным законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z63" w:id="48"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z63" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) требовать производства ревизий, налоговых и других проверок, аудита и оценки от уполномоченных органов, должностных лиц и субъектов квазигосударственного сектора в случаях, предусмотренных законодательством Республики Казахстан; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 10) пункта 14 предусматривается в редакции Указа Президента РК от 02.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1258</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) в соответствии с законодательством Республики Казахстан использовать информационные системы, обеспечивающие решение возложенных на нее задач, организовывать исследование в ходе досудебного расследования, производства по делам об административных правонарушениях в порядке, установленном законодательством;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z65" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) совершенствовать формы и методы борьбы с коррупционными правонарушениями, определять организацию и тактику контрразведывательной и оперативно-розыскной деятельности, вырабатывать и реализовывать меры по повышению ее эффективности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z66" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) конвоировать задержанных и лиц, заключенных под стражу;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:p>
-[...153 lines deleted...]
-    <w:bookmarkStart w:name="z67" w:id="51"/>
+    <w:bookmarkStart w:name="z67" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13) разрабатывать и принимать правовые акты в пределах своей компетенции; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 14) пункта 14 предусматривается в редакции Указа Президента РК от 02.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1258</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) внедрять и развивать информационные системы и цифровые инструменты для выявления коррупционных правонарушений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z69" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) обращаться в суд;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z70" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) осуществлять иные права, предусмотренные законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:p>
-[...153 lines deleted...]
-    <w:bookmarkStart w:name="z71" w:id="54"/>
+    <w:bookmarkStart w:name="z71" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17) в случаях выявления нарушений законодательства Республики Казахстан о противодействии коррупции принимать в пределах своей компетенции меры в установленном законодательством порядке по их устранению; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z72" w:id="55"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z72" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18) соблюдать законность при приеме, регистрации, учете и рассмотрении заявлений, сообщений, жалоб и иной информации о правонарушениях; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z73" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) принимать и рассматривать обращения физических и юридических лиц в порядке и сроки, предусмотренные Административным процедурно-процессуальным кодексом Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z74" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) в пределах компетенции Службы обеспечивать выявление, пресечение, раскрытие и расследование преступлений путем осуществления контрразведывательных и оперативно-розыскных мероприятий, негласных следственных действий, фиксации их результатов для использования в уголовном процессе;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z73" w:id="56"/>
-[...15 lines deleted...]
-      19) принимать и рассматривать обращения физических и юридических лиц в порядке и сроки, предусмотренные Административным процедурно-процессуальным кодексом Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z75" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) осуществлять досудебное расследование в порядке, предусмотренном уголовно-процессуальным законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z74" w:id="57"/>
-[...15 lines deleted...]
-      20) в пределах компетенции Службы обеспечивать выявление, пресечение, раскрытие и расследование преступлений путем осуществления контрразведывательных и оперативно-розыскных мероприятий, негласных следственных действий, фиксации их результатов для использования в уголовном процессе;</w:t>
+    <w:bookmarkStart w:name="z76" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) принимать, регистрировать и рассматривать заявления и сообщения о совершенных или готовящихся преступлениях, своевременно принимать меры по их пресечению, раскрытию, задержанию лиц, их совершивших, и недопущению общественно опасных деяний;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z75" w:id="58"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z77" w:id="60"/>
+    <w:bookmarkStart w:name="z77" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23) учитывать и осуществлять контроль за сохранностью оружия, боеприпасов, специальных средств, состоящих на вооружении Службы; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z78" w:id="61"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z78" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) учитывать и хранить уголовные дела, по которым сроки досудебного расследования прерваны, вещественные доказательства по уголовным делам, а также дела оперативного учета и негласных следственных действий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z79" w:id="62"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z79" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25) рассматривать акты прокурорского реагирования и судебные акты; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z80" w:id="63"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z80" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26) осуществлять производство по делам об административных правонарушениях, а также принимать меры обеспечения производства по делу об административном правонарушении в порядке, установленном Кодексом Республики Казахстан об административных правонарушениях; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z81" w:id="64"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z81" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27) проводить мероприятия по установлению местонахождения и задержанию лиц, находящихся в розыске;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z82" w:id="65"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z82" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28) организовывать в пределах установленной компетенции Службы экстрадицию лиц, находящихся в розыске; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z83" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) взаимодействовать в установленном порядке с подразделениями, ведомствами, территориальными и иными органами национальной безопасности Республики Казахстан, а также с государственными органами и организациями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z84" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) обеспечивать готовность линий связи и коммуникаций, а также проводить их техническое обслуживание и ремонт;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z83" w:id="66"/>
-[...15 lines deleted...]
-      29) взаимодействовать в установленном порядке с подразделениями, ведомствами, территориальными и иными органами национальной безопасности Республики Казахстан, а также с государственными органами и организациями;</w:t>
+    <w:bookmarkStart w:name="z85" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) использовать документы, иные методы и средства, зашифровывающие ведомственную принадлежность сотрудников и подразделений Службы, объектов и помещений, транспортных средств и лиц, оказывающих конфиденциальное содействие;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z84" w:id="67"/>
-[...15 lines deleted...]
-      30) обеспечивать готовность линий связи и коммуникаций, а также проводить их техническое обслуживание и ремонт;</w:t>
+    <w:bookmarkStart w:name="z86" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) иметь вне места ее нахождения иные обособленные структурные подразделения, выполняющие часть функций Службы и не подлежащие учетной регистрации в уполномоченном органе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z85" w:id="68"/>
-[...15 lines deleted...]
-      31) использовать документы, иные методы и средства, зашифровывающие ведомственную принадлежность сотрудников и подразделений Службы, объектов и помещений, транспортных средств и лиц, оказывающих конфиденциальное содействие;</w:t>
+    <w:bookmarkStart w:name="z87" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) осуществлять иные обязанности, предусмотренные законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z86" w:id="69"/>
-[...15 lines deleted...]
-      32) иметь вне места ее нахождения иные обособленные структурные подразделения, выполняющие часть функций Службы и не подлежащие учетной регистрации в уполномоченном органе;</w:t>
+    <w:bookmarkStart w:name="z88" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Функции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z87" w:id="70"/>
-[...15 lines deleted...]
-      33) осуществлять иные обязанности, предусмотренные законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z89" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) участие в разработке и реализации документов системы государственного планирования Республики Казахстан в сфере противодействия коррупции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z88" w:id="71"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z90" w:id="73"/>
+    <w:bookmarkStart w:name="z90" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) проведение досудебного расследования; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z91" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) организация и осуществление оперативно-розыскной и контрразведывательной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z92" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) применение специальных и других технических средств в ходе проведения негласных следственных действий, общих и специальных оперативно-розыскных мероприятий, не связанных с использованием сети связи, а также контрразведывательных мероприятий, не связанных с использованием сети связи;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z91" w:id="74"/>
-[...15 lines deleted...]
-      3) организация и осуществление оперативно-розыскной и контрразведывательной деятельности;</w:t>
+    <w:bookmarkStart w:name="z93" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) защита и поощрение лиц, сообщивших о факте коррупционного правонарушения или иным образом оказывающих (оказавших) содействие в противодействии коррупции, в порядке, установленном законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z92" w:id="75"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z94" w:id="77"/>
+    <w:bookmarkStart w:name="z94" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) установление местонахождения и задержание лиц, находящихся в розыске, скрывшихся от следствия, дознания или суда; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z95" w:id="78"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z95" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) осуществление мониторинга реализации имущества, конфискованного по уголовным делам о коррупционных преступлениях и приобретенного на средства, добытые преступным путем; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z96" w:id="79"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z96" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) формирование ведомственной статистики; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z97" w:id="80"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z97" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) осуществление производства по делам об административных правонарушениях в порядке, установленном Кодексом Республики Казахстан об административных правонарушениях; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z98" w:id="81"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z98" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) прием, регистрация и рассмотрение заявлений, сообщений и иной информации об уголовных правонарушениях; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z99" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) разработка предложений по совершенствованию нормативных правовых актов в сфере противодействия коррупции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z100" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) взаимодействие в пределах своей компетенции с другими государственными органами, организациями и соответствующими органами иностранных государств по вопросам выявления, пресечения, раскрытия и расследования коррупционных правонарушений на основе международных договоров Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z99" w:id="82"/>
-[...15 lines deleted...]
-      11) разработка предложений по совершенствованию нормативных правовых актов в сфере противодействия коррупции;</w:t>
+    <w:bookmarkStart w:name="z101" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) участие в подготовке проектов международных договоров по вопросам выявления, пресечения, раскрытия и расследования коррупционных правонарушений и их согласование;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z100" w:id="83"/>
-[...15 lines deleted...]
-      12) взаимодействие в пределах своей компетенции с другими государственными органами, организациями и соответствующими органами иностранных государств по вопросам выявления, пресечения, раскрытия и расследования коррупционных правонарушений на основе международных договоров Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z102" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) исполнение ходатайств и запросов, поступающих из государственных органов, а также компетентных органов иностранных государств в пределах компетенции Службы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z101" w:id="84"/>
-[...15 lines deleted...]
-      13) участие в подготовке проектов международных договоров по вопросам выявления, пресечения, раскрытия и расследования коррупционных правонарушений и их согласование;</w:t>
+    <w:bookmarkStart w:name="z103" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) изучение передового международного опыта противодействия коррупции и внедрение эффективных моделей на национальном уровне;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z102" w:id="85"/>
-[...15 lines deleted...]
-      14) исполнение ходатайств и запросов, поступающих из государственных органов, а также компетентных органов иностранных государств в пределах компетенции Службы;</w:t>
+    <w:bookmarkStart w:name="z104" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) обеспечение защиты государственных секретов и служебной информации ограниченного распространения, а также противодействие техническим разведкам в пределах компетенции Службы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z103" w:id="86"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z105" w:id="88"/>
+    <w:bookmarkStart w:name="z105" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17) учет и контроль за сохранностью оружия, боеприпасов, специальных средств защиты, состоящих на вооружении Службы; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z106" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) участие в разработке и реализации кадровой политики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z107" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) профилактика и предупреждение правонарушений среди личного состава Службы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z106" w:id="89"/>
-[...15 lines deleted...]
-      18) участие в разработке и реализации кадровой политики;</w:t>
+    <w:bookmarkStart w:name="z108" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) осуществление в установленном порядке планирования, контроля и координации деятельности в сфере противодействия коррупции в пределах компетенции Службы, формирование отчетности о ее результатах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z107" w:id="90"/>
-[...15 lines deleted...]
-      19) профилактика и предупреждение правонарушений среди личного состава Службы;</w:t>
+    <w:bookmarkStart w:name="z109" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) финансовое и материально-техническое обеспечение оперативно-розыскной и контрразведывательной деятельности в пределах бюджетных средств, выделенных Службе на эти цели;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z108" w:id="91"/>
-[...15 lines deleted...]
-      20) осуществление в установленном порядке планирования, контроля и координации деятельности в сфере противодействия коррупции в пределах компетенции Службы, формирование отчетности о ее результатах;</w:t>
+    <w:bookmarkStart w:name="z110" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) консультирование физических и юридических лиц по вопросам противодействия коррупции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z109" w:id="92"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z111" w:id="94"/>
+    <w:bookmarkStart w:name="z111" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23) организация и несение боевого дежурства; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z112" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) организация и ведение документационного обеспечения в Службе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z113" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) обеспечение охраны, пропускного и внутриобъектового режимов, организации и несения боевой службы на объектах Службы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z112" w:id="95"/>
-[...15 lines deleted...]
-      24) организация и ведение документационного обеспечения в Службе;</w:t>
+    <w:bookmarkStart w:name="z114" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) проведение теоретических и практических занятий с личным составом на объектах Службы по планам охраны и обороны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z113" w:id="96"/>
-[...15 lines deleted...]
-      25) обеспечение охраны, пропускного и внутриобъектового режимов, организации и несения боевой службы на объектах Службы;</w:t>
+    <w:bookmarkStart w:name="z115" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) обеспечение и оснащение объектов Службы средствами досмотра, инженерно-технической укрепленности, защиты и системами безопасности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z114" w:id="97"/>
-[...15 lines deleted...]
-      26) проведение теоретических и практических занятий с личным составом на объектах Службы по планам охраны и обороны;</w:t>
+    <w:bookmarkStart w:name="z116" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) организация и проведение комиссионных обследований объектов Службы на предмет соответствия инженерно-технической укрепленности объектов установленным требованиям;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z115" w:id="98"/>
-[...15 lines deleted...]
-      27) обеспечение и оснащение объектов Службы средствами досмотра, инженерно-технической укрепленности, защиты и системами безопасности;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 29) пункта 15 предусматривается в редакции Указа Президента РК от 02.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1258</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) участие в реализации политики информационной безопасности, обеспечении и совершенствовании технической и информационной деятельности Службы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 30) пункта 15 предусматривается в редакции Указа Президента РК от 02.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1258</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) эксплуатация информационных систем, обеспечивающих решение задач, возложенных на Службу, а также участие в их разработке, создании, модернизации и приобретении;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z119" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) обеспечение функционирования ведомственных сетей связи и подготовка предложений по их развитию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z116" w:id="99"/>
-[...15 lines deleted...]
-      28) организация и проведение комиссионных обследований объектов Службы на предмет соответствия инженерно-технической укрепленности объектов установленным требованиям;</w:t>
+    <w:bookmarkStart w:name="z120" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) осуществление шифровальной работы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z121" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) иные функции, возложенные законами Республики Казахстан, а также актами Президента Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z122" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...103 lines deleted...]
-    </w:p>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Статус и полномочия руководителя Службы при организации ее деятельности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z123" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Руководство Службы осуществляется директором Службы, который несет персональную ответственность за выполнение возложенных на Службу задач и осуществление ею своих полномочий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z124" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Директор Службы назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z125" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Директор Службы имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z126" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Полномочия директора Службы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z127" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) организует работу Службы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z128" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в установленном порядке издает приказы (распоряжения) и дает указания, обязательные для исполнения сотрудниками и работниками Службы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z129" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) утверждает правовые акты, за исключением актов, затрагивающих права, свободы человека и гражданина;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z130" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) представляет Службу во взаимоотношениях с государственными органами Республики Казахстан, а также специальными и правоохранительными службами иностранных государств и международными организациями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z131" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) делегирует полномочия своим заместителям и должностным лицам Службы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z132" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) назначает на должности и освобождает от должностей сотрудников и работников Службы в пределах своей компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z133" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) поощряет и наказывает в дисциплинарном порядке сотрудников и работников Службы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z134" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) оказывает в установленном законодательством порядке материальную помощь сотрудникам и работникам Службы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z135" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) присваивает специальные звания сотрудникам Службы в пределах своей компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z136" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) вносит предложения Председателю КНБ по созданию, ликвидации, передислокации и преобразованию подразделений Службы, а также по еҰ структуре и штатам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z137" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) в пределах полномочий, определенных Председателем КНБ, решает вопросы, связанные с прохождением службы, а также трудовыми отношениями работников Службы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z138" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) вносит Председателю КНБ предложения по кандидатурам на присвоение специальных званий "лейтенант" и "полковник" в установленном порядке, награждению сотрудников и работников Службы ведомственными наградами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z139" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) утверждает положения о структурных подразделениях Службы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z140" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) осуществляет иные полномочия в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z141" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исполнение полномочий директора Службы в период его отсутствия осуществляется лицом, его замещающим, в соответствии с действующим законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z142" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Директор Службы определяет полномочия своих заместителей в соответствии с действующим законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z143" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...164 lines deleted...]
-    <w:bookmarkStart w:name="z122" w:id="103"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Имущество Службы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z144" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Служба может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z145" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Имущество Службы формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности, и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z146" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Имущество, закрепленное за Службой, относится к республиканской собственности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z147" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Служба не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ней имуществом и имуществом, приобретенным за счет средств, выданных ей по плану финансирования, если иное не установлено законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z148" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Статус и полномочия руководителя Службы при организации ее деятельности</w:t>
-[...477 lines deleted...]
-      22. Имущество, закрепленное за Службой, относится к республиканской собственности.</w:t>
+        <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение Службы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z147" w:id="128"/>
-[...15 lines deleted...]
-      23. Служба не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ней имуществом и имуществом, приобретенным за счет средств, выданных ей по плану финансирования, если иное не установлено законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z149" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Реорганизация и упразднение Службы осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z148" w:id="129"/>
-[...36 lines deleted...]
-    <w:bookmarkEnd w:id="130"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4219,480 +4364,480 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 14 июля 2025 года № 944</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z151" w:id="131"/>
+    <w:bookmarkStart w:name="z151" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПЕРЕЧЕНЬ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>реорганизуемых республиканских государственных учреждений</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z152" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Республиканское государственное учреждение "Департамент Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы) по области Абай" – путем присоединения к республиканскому государственному учреждению "Департамент Комитета национальной безопасности Республики Казахстан по области Абай".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z153" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Республиканское государственное учреждение "Департамент Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы) по Акмолинской области" – путем присоединения к республиканскому государственному учреждению "Департамент Комитета национальной безопасности Республики Казахстан по Акмолинской области".</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z152" w:id="132"/>
-[...15 lines deleted...]
-      1. Республиканское государственное учреждение "Департамент Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы) по области Абай" – путем присоединения к республиканскому государственному учреждению "Департамент Комитета национальной безопасности Республики Казахстан по области Абай".</w:t>
+    <w:bookmarkStart w:name="z154" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Республиканское государственное учреждение "Департамент Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы) по Актюбинской области" – путем присоединения к республиканскому государственному учреждению "Департамент Комитета национальной безопасности Республики Казахстан по Актюбинской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z153" w:id="133"/>
-[...15 lines deleted...]
-      2. Республиканское государственное учреждение "Департамент Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы) по Акмолинской области" – путем присоединения к республиканскому государственному учреждению "Департамент Комитета национальной безопасности Республики Казахстан по Акмолинской области".</w:t>
+    <w:bookmarkStart w:name="z155" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Республиканское государственное учреждение "Департамент Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы) по Алматинской области" – путем присоединения к республиканскому государственному учреждению "Департамент Комитета национальной безопасности Республики Казахстан по Алматинской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z154" w:id="134"/>
-[...15 lines deleted...]
-      3. Республиканское государственное учреждение "Департамент Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы) по Актюбинской области" – путем присоединения к республиканскому государственному учреждению "Департамент Комитета национальной безопасности Республики Казахстан по Актюбинской области".</w:t>
+    <w:bookmarkStart w:name="z156" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Республиканское государственное учреждение "Департамент Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы) по Атырауской области" – путем присоединения к республиканскому государственному учреждению "Департамент Комитета национальной безопасности Республики Казахстан по Атырауской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z155" w:id="135"/>
-[...15 lines deleted...]
-      4. Республиканское государственное учреждение "Департамент Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы) по Алматинской области" – путем присоединения к республиканскому государственному учреждению "Департамент Комитета национальной безопасности Республики Казахстан по Алматинской области".</w:t>
+    <w:bookmarkStart w:name="z157" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Республиканское государственное учреждение "Департамент Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы) по Западно-Казахстанской области" – путем присоединения к республиканскому государственному учреждению "Департамент Комитета национальной безопасности Республики Казахстан по Западно-Казахстанской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z156" w:id="136"/>
-[...15 lines deleted...]
-      5. Республиканское государственное учреждение "Департамент Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы) по Атырауской области" – путем присоединения к республиканскому государственному учреждению "Департамент Комитета национальной безопасности Республики Казахстан по Атырауской области".</w:t>
+    <w:bookmarkStart w:name="z158" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Республиканское государственное учреждение "Департамент Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы) по Жамбылской области" – путем присоединения к республиканскому государственному учреждению "Департамент Комитета национальной безопасности Республики Казахстан по Жамбылской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z157" w:id="137"/>
-[...15 lines deleted...]
-      6. Республиканское государственное учреждение "Департамент Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы) по Западно-Казахстанской области" – путем присоединения к республиканскому государственному учреждению "Департамент Комитета национальной безопасности Республики Казахстан по Западно-Казахстанской области".</w:t>
+    <w:bookmarkStart w:name="z159" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Республиканское государственное учреждение "Департамент Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы) по области Жетісу" – путем присоединения к республиканскому государственному учреждению "Департамент Комитета национальной безопасности Республики Казахстан по области Жетісу".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z158" w:id="138"/>
-[...15 lines deleted...]
-      7. Республиканское государственное учреждение "Департамент Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы) по Жамбылской области" – путем присоединения к республиканскому государственному учреждению "Департамент Комитета национальной безопасности Республики Казахстан по Жамбылской области".</w:t>
+    <w:bookmarkStart w:name="z160" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Республиканское государственное учреждение "Департамент Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы) по Карагандинской области" – путем присоединения к республиканскому государственному учреждению "Департамент Комитета национальной безопасности Республики Казахстан по Карагандинской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z159" w:id="139"/>
-[...15 lines deleted...]
-      8. Республиканское государственное учреждение "Департамент Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы) по области Жетісу" – путем присоединения к республиканскому государственному учреждению "Департамент Комитета национальной безопасности Республики Казахстан по области Жетісу".</w:t>
+    <w:bookmarkStart w:name="z161" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Республиканское государственное учреждение "Департамент Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы) по Костанайской области" – путем присоединения к республиканскому государственному учреждению "Департамент Комитета национальной безопасности Республики Казахстан по Костанайской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z160" w:id="140"/>
-[...15 lines deleted...]
-      9. Республиканское государственное учреждение "Департамент Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы) по Карагандинской области" – путем присоединения к республиканскому государственному учреждению "Департамент Комитета национальной безопасности Республики Казахстан по Карагандинской области".</w:t>
+    <w:bookmarkStart w:name="z162" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Республиканское государственное учреждение "Департамент Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы) по Кызылординской области" – путем присоединения к республиканскому государственному учреждению "Департамент Комитета национальной безопасности Республики Казахстан по Кызылординской области и городу Байконыр".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z161" w:id="141"/>
-[...15 lines deleted...]
-      10. Республиканское государственное учреждение "Департамент Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы) по Костанайской области" – путем присоединения к республиканскому государственному учреждению "Департамент Комитета национальной безопасности Республики Казахстан по Костанайской области".</w:t>
+    <w:bookmarkStart w:name="z163" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Республиканское государственное учреждение "Департамент Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы) по Мангистауской области" – путем присоединения к республиканскому государственному учреждению "Департамент Комитета национальной безопасности Республики Казахстан по Мангистауской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z162" w:id="142"/>
-[...15 lines deleted...]
-      11. Республиканское государственное учреждение "Департамент Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы) по Кызылординской области" – путем присоединения к республиканскому государственному учреждению "Департамент Комитета национальной безопасности Республики Казахстан по Кызылординской области и городу Байконыр".</w:t>
+    <w:bookmarkStart w:name="z164" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Республиканское государственное учреждение "Департамент Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы) по Павлодарской области" – путем присоединения к республиканскому государственному учреждению "Департамент Комитета национальной безопасности Республики Казахстан по Павлодарской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z163" w:id="143"/>
-[...15 lines deleted...]
-      12. Республиканское государственное учреждение "Департамент Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы) по Мангистауской области" – путем присоединения к республиканскому государственному учреждению "Департамент Комитета национальной безопасности Республики Казахстан по Мангистауской области".</w:t>
+    <w:bookmarkStart w:name="z165" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Республиканское государственное учреждение "Департамент Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы) по Северо-Казахстанской области" – путем присоединения к республиканскому государственному учреждению "Департамент Комитета национальной безопасности Республики Казахстан по Северо-Казахстанской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z164" w:id="144"/>
-[...15 lines deleted...]
-      13. Республиканское государственное учреждение "Департамент Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы) по Павлодарской области" – путем присоединения к республиканскому государственному учреждению "Департамент Комитета национальной безопасности Республики Казахстан по Павлодарской области".</w:t>
+    <w:bookmarkStart w:name="z166" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Республиканское государственное учреждение "Департамент Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы) по Туркестанской области" – путем присоединения к республиканскому государственному учреждению "Департамент Комитета национальной безопасности Республики Казахстан по Туркестанской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z165" w:id="145"/>
-[...15 lines deleted...]
-      14. Республиканское государственное учреждение "Департамент Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы) по Северо-Казахстанской области" – путем присоединения к республиканскому государственному учреждению "Департамент Комитета национальной безопасности Республики Казахстан по Северо-Казахстанской области".</w:t>
+    <w:bookmarkStart w:name="z167" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Республиканское государственное учреждение "Департамент Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы) по области Ұлытау" – путем присоединения к республиканскому государственному учреждению "Департамент Комитета национальной безопасности Республики Казахстан по области Ұлытау".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z166" w:id="146"/>
-[...15 lines deleted...]
-      15. Республиканское государственное учреждение "Департамент Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы) по Туркестанской области" – путем присоединения к республиканскому государственному учреждению "Департамент Комитета национальной безопасности Республики Казахстан по Туркестанской области".</w:t>
+    <w:bookmarkStart w:name="z168" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Республиканское государственное учреждение "Департамент Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы) по Восточно-Казахстанской области" – путем присоединения к республиканскому государственному учреждению "Департамент Комитета национальной безопасности Республики Казахстан по Восточно-Казахстанской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z167" w:id="147"/>
-[...15 lines deleted...]
-      16. Республиканское государственное учреждение "Департамент Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы) по области Ұлытау" – путем присоединения к республиканскому государственному учреждению "Департамент Комитета национальной безопасности Республики Казахстан по области Ұлытау".</w:t>
+    <w:bookmarkStart w:name="z169" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Республиканское государственное учреждение "Департамент Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы) по городу Астане" – путем присоединения к республиканскому государственному учреждению "Департамент Комитета национальной безопасности Республики Казахстан по городу Астане".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z168" w:id="148"/>
-[...15 lines deleted...]
-      17. Республиканское государственное учреждение "Департамент Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы) по Восточно-Казахстанской области" – путем присоединения к республиканскому государственному учреждению "Департамент Комитета национальной безопасности Республики Казахстан по Восточно-Казахстанской области".</w:t>
+    <w:bookmarkStart w:name="z170" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Республиканское государственное учреждение "Департамент Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы) по городу Алматы" – путем присоединения к республиканскому государственному учреждению "Департамент Комитета национальной безопасности Республики Казахстан по городу Алматы".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z169" w:id="149"/>
-[...15 lines deleted...]
-      18. Республиканское государственное учреждение "Департамент Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы) по городу Астане" – путем присоединения к республиканскому государственному учреждению "Департамент Комитета национальной безопасности Республики Казахстан по городу Астане".</w:t>
+    <w:bookmarkStart w:name="z171" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Республиканское государственное учреждение "Департамент Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы) по городу Шымкенту" – путем присоединения к республиканскому государственному учреждению "Департамент Комитета национальной безопасности Республики Казахстан по городу Шымкенту".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z170" w:id="150"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="151"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4771,201 +4916,201 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 14 июля 2025 года № 944</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z173" w:id="152"/>
+    <w:bookmarkStart w:name="z173" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПЕРЕЧЕНЬ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>утративших силу некоторых указов Президента Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z174" w:id="153"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z174" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Абзацы двадцатый, двадцать первый, двадцать второй, двадцать третий, двадцать четвертый, двадцать пятый, двадцать шестой, двадцать седьмой и двадцать восьмой </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункта 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 Указа Президента Республики Казахстан от 13 ноября 2020 года № 447 "О внесении изменений и дополнений в указы Президента Республики Казахстан от 29 декабря 2015 года № 152 "О некоторых вопросах прохождения государственной службы" и от 22 июля 2019 года № 74 "О некоторых вопросах Агентства Республики Казахстан по делам государственной службы и Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы)".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z175" w:id="154"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z175" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Указа Президента Республики Казахстан от 26 июня 2021 года № 605 "О внесении изменений в некоторые указы Президента Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z176" w:id="155"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z176" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Указа Президента Республики Казахстан от 28 июля 2022 года № 970 "О некоторых вопросах Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы)".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z177" w:id="156"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z177" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5000,225 +5145,225 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 2 Указа Президента Республики Казахстан от 17 ноября 2022 года № 1074 "О некоторых вопросах Агентства Республики Казахстан по делам государственной службы и Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы)".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z178" w:id="157"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z178" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 3 апреля 2023 года № 166 "О внесении изменения и дополнений в Указ Президента Республики Казахстан от 22 июля 2019 года № 74 "О некоторых вопросах Агентства Республики Казахстан по делам государственной службы и Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы)".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z179" w:id="158"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z179" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений и дополнений, которые вносятся в некоторые указы Президента Республики Казахстан, утвержденных Указом Президента Республики Казахстан от 17 июля 2023 года № 286 "О внесении изменений и дополнений в некоторые указы Президента Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z180" w:id="159"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z180" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Абзацы четвертый, пятый, шестой, седьмой, восьмой, девятый, десятый, одиннадцатый, двенадцатый, тринадцатый, четырнадцатый и пятнадцатый </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений и дополнений, которые вносятся в некоторые указы Президента Республики Казахстан, утвержденных Указом Президента Республики Казахстан от 23 апреля 2025 года № 853 "О внесении изменений и дополнений в некоторые указы Президента Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkEnd w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5544,31 +5689,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>